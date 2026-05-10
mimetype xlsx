--- v3 (2026-03-10)
+++ v4 (2026-05-10)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="303">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -640,50 +640,53 @@
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>Australia, Japan, United States of America</t>
   </si>
   <si>
     <t>China, Albania, North Macedonia, Serbia, Türkiye</t>
   </si>
   <si>
     <t>Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Finland, Hungary, Iceland, Ireland, Norway, Poland, Portugal, Romania, San Marino, Bulgaria, Croatia, Cyprus, Czechia, Denmark, Estonia, Latvia, Lithuania, Malta, Monaco, Slovakia, Slovenia, Spain</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China, Bosnia and Herzegovina, Montenegro, Brazil</t>
   </si>
   <si>
     <t>Australia, Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>CA2994496</t>
   </si>
   <si>
     <t>Glecaprevir/Pibrentasvir use in HCV (without IFN or RBV) - treatment regimen</t>
   </si>
   <si>
+    <t>Dose/Regimen; Use</t>
+  </si>
+  <si>
     <t>2038-02-09</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>China, Brazil, Mexico, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Tunisia</t>
   </si>
   <si>
     <t>Australia, Japan, United States of America, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO2014152635</t>
   </si>
   <si>
     <t>Glecaprevir/Pibrentasvir and RBV use in HCV (without IFN)</t>
   </si>
   <si>
     <t>The present invention features interferon -free therapies for the treatment of HCV. Preferably, the treatment is over a shorter duration of treatment, such as no more than 12 weeks. In one aspect, the treatment comprises administering at least two direct acting antiviral agents and ribavirin to a subject with HCV infection, wherein the treatment lasts for 12 weeks and does not include administration of interferon, and said at least two direct acting antiviral agents comprise (a) Compound 1 and (b) Compound 2 or a pharmaceutically acceptable salt thereof as disclosed in the description.</t>
   </si>
   <si>
     <t>Serbia, South Africa</t>
   </si>
   <si>
     <t>Israel, Korea, Republic of</t>
@@ -772,51 +775,51 @@
   <si>
     <t>World Intellectual Property Organization (WIPO), Brazil, China, Colombia, Philippines, Peru, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Egypt, Indonesia, Viet Nam, India, Mexico, Moldova, Republic of, Malaysia, Ukraine</t>
   </si>
   <si>
     <t>United States of America, World Intellectual Property Organization (WIPO), Costa Rica, Chile, Russian Federation</t>
   </si>
   <si>
     <t>WO2012051361</t>
   </si>
   <si>
     <t>Pibrentasvir compound</t>
   </si>
   <si>
     <t>Abbott Laboratories</t>
   </si>
   <si>
     <t>2031-10-12</t>
   </si>
   <si>
     <t>Compounds effective in inhibiting replication of Hepatitis C virus (HCV) are described. This invention also relates to processes of making such compounds, compositions comprising such compounds, and methods of using such compounds to treat HCV infection.</t>
   </si>
   <si>
     <t>Health Canada, US FDA, MPP Licence</t>
   </si>
   <si>
-    <t>Colombia, Argentina, China, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Ecuador, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Peru, Ukraine, Bolivia (Plurinational State of), Indonesia, Malaysia, Paraguay, Philippines, Viet Nam, South Africa, Brazil</t>
+    <t>Colombia, Argentina, China, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Ecuador, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Peru, Ukraine, Bolivia (Plurinational State of), Indonesia, Malaysia, Paraguay, Philippines, Viet Nam, South Africa, Guatemala, Brazil</t>
   </si>
   <si>
     <t>United States of America, Australia, Chile, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, Uruguay, Denmark, Spain, Portugal, Slovenia, Canada, Israel, Hong Kong, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Panama</t>
   </si>
   <si>
     <t>Ecuador, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, India, Pakistan, Paraguay, Thailand, Venezuela (Bolivarian Republic of), Guatemala</t>
   </si>
   <si>
     <t>Denmark, Spain, Portugal, Slovenia, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Argentina, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Peru, Egypt, Mongolia, Viet Nam</t>
   </si>
   <si>
     <t>United States of America, World Intellectual Property Organization (WIPO), Chile, Costa Rica, New Zealand, Uruguay, Denmark, Spain, Portugal, Slovenia, Canada, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania</t>
   </si>
   <si>
     <t>WO2015188045</t>
   </si>
   <si>
     <t>Glecaprevir crystal forms</t>
   </si>
   <si>
     <t>Polymorphs</t>
   </si>
@@ -2337,395 +2340,395 @@
       </c>
       <c r="L7" t="s">
         <v>197</v>
       </c>
       <c r="M7" t="s">
         <v>198</v>
       </c>
       <c r="N7" t="s">
         <v>199</v>
       </c>
       <c r="O7" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C8" t="s">
         <v>202</v>
       </c>
       <c r="D8" t="s">
-        <v>170</v>
+        <v>203</v>
       </c>
       <c r="E8" t="s">
         <v>135</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G8" t="s">
         <v>193</v>
       </c>
       <c r="H8" t="s">
         <v>138</v>
       </c>
       <c r="I8" t="s">
         <v>173</v>
       </c>
       <c r="K8" t="s">
         <v>152</v>
       </c>
       <c r="M8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="N8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="O8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C9" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D9" t="s">
         <v>170</v>
       </c>
       <c r="E9" t="s">
         <v>135</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>182</v>
       </c>
       <c r="G9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="H9" t="s">
         <v>138</v>
       </c>
       <c r="I9" t="s">
         <v>173</v>
       </c>
       <c r="J9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="K9" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M9" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="N9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="O9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C10" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D10" t="s">
         <v>170</v>
       </c>
       <c r="E10" t="s">
         <v>135</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>192</v>
       </c>
       <c r="G10" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H10" t="s">
         <v>138</v>
       </c>
       <c r="I10" t="s">
         <v>139</v>
       </c>
       <c r="M10" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="N10" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="O10" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C11" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E11" t="s">
         <v>135</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G11" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H11" t="s">
         <v>138</v>
       </c>
       <c r="I11" t="s">
         <v>173</v>
       </c>
       <c r="J11" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="K11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="L11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="M11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="N11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="O11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C12" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D12" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E12" t="s">
         <v>135</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G12" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H12" t="s">
         <v>138</v>
       </c>
       <c r="I12" t="s">
         <v>173</v>
       </c>
       <c r="J12" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="K12" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="L12" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="M12" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="N12" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="O12" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C13" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="G13" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H13" t="s">
         <v>138</v>
       </c>
       <c r="I13" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="J13" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="K13" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="L13" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="M13" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="N13" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="O13" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C14" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D14" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E14" t="s">
         <v>135</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G14" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="H14" t="s">
         <v>138</v>
       </c>
       <c r="I14" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="J14" t="s">
         <v>195</v>
       </c>
       <c r="K14" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="L14" t="s">
         <v>176</v>
       </c>
       <c r="M14" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="N14" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="O14" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C15" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D15" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E15" t="s">
         <v>135</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G15" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="H15" t="s">
         <v>138</v>
       </c>
       <c r="I15" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="J15" t="s">
         <v>195</v>
       </c>
       <c r="K15" t="s">
         <v>196</v>
       </c>
       <c r="L15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="M15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="N15" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="O15" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -2745,242 +2748,242 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C2" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="C3" t="s">
+        <v>284</v>
+      </c>
+      <c r="D3" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C4" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -2997,85 +3000,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>101</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D2" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>51</v>
       </c>
       <c r="C4" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>