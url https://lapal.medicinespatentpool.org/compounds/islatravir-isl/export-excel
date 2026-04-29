--- v3 (2026-02-27)
+++ v4 (2026-04-29)
@@ -899,51 +899,51 @@
   <si>
     <t>Islatravir for the treatment or prophylaxis of HIV (dosing regimen less frequent than once-daily)</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>MERCK SHARP &amp; DOHME [US]</t>
   </si>
   <si>
     <t>2037-02-10</t>
   </si>
   <si>
     <t>The present invention is directed to methods for inhibition of HIV reverse transcriptase, treatment of infection by HIV, prophylaxis of infection by HIV, and the treatment, prophylaxis and/or delay in the onset or progression of AIDS or ARC by administering a compound of structural Formula (I) or a pharmaceutically acceptable salt or co-crystal thereof, wherein X is -F or -Cl, less frequently than once daily.</t>
   </si>
   <si>
     <t>MPP</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Dominican Republic, Belarus, Kazakhstan, Azerbaijan, Armenia, Mexico, South Africa, Georgia, Iran (Islamic Republic of), Ukraine, Malaysia, Botswana, Ghana, Kenya, Namibia, Tunisia, Jordan</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Russian Federation, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, New Zealand</t>
   </si>
   <si>
-    <t>China, El Salvador, Nicaragua</t>
+    <t>China, El Salvador, Georgia, Nicaragua</t>
   </si>
   <si>
     <t>Lithuania, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Hong Kong, Israel</t>
   </si>
   <si>
     <t>Argentina, China, Turkmenistan, Tajikistan, Kyrgyzstan, Philippines, World Intellectual Property Organization (WIPO), Gambia (the), Lesotho, Malawi, Mozambique, Sierra Leone, Liberia, Rwanda, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil</t>
   </si>
   <si>
     <t>Monaco, San Marino, Chile, Japan, Korea, Republic of, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2005090349</t>
   </si>
   <si>
     <t>Islatravir compound and use for treating HIV</t>
   </si>
   <si>
     <t>Yamasa Corporation</t>
   </si>
   <si>
     <t>2025-03-24</t>
   </si>
   <si>
     <t>A compound which has excellent anti-HIV activity, is effective also against polypharmacy-resistant HIV strains having resistance to two or more anti-HIV drugs, especially AZT, DDI, DDC, D4T, 3TC, etc., is lowly cytotoxic, and has resistance to deactivation by adenosine deaminase. It is a 4'-C-substituted 2-haloadenosine derivative represented by the following formula [I], [II], or [III]. Also provided is a medicinal composition comprising the derivative and a pharmaceutically acceptable support. [Chemical formula 1] (In the formulae, X represents halogeno; R&lt;1&gt; represents ethynyl or cyano; and R&lt;2&gt; represents hydrogen or the atoms of a residue of phosphoric acid or a derivative thereof.)</t>
   </si>
@@ -977,51 +977,51 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.medicinespatentpool.org/storage/illustrations/CY7oDcqWoblPJdA248MvnDrWjg2632vfPF2oeg1M.png</t>
   </si>
   <si>
     <t>Islatravir Chemical Structure</t>
   </si>
   <si>
     <t>Sourced from DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Merck &amp; Co., Inc.</t>
+    <t>Merck (known as MSD outside the United States and Canada)</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.msd.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Merck &amp; Co., Inc. is an American multinational pharmaceutical company known as Merck Sharp &amp; Drone (MSD) in territories outside of the USA and Canada. Merck was originally established in 1891, and is headquartered in Rahway, New Jersey. The company is particularly well known for developing and manufacturing biologic therapies, vaccines, medicines and animal health products.</t>
   </si>
   <si>
     <t>Merck Announces Clinical Holds on Studies Evaluating ISL for the Treatment and Prevention of HIV-1</t>
   </si>
   <si>
     <t>https://www.merck.com/news/merck-announces-clinical-holds-on-studies-evaluating-islatravir-for-the-treatment-and-prevention-of-hiv-1-infection/</t>
   </si>
   <si>
     <t>Merck to Initiate New Phase 3 Clinical Program with Lower Dose of Daily Oral Islatravir</t>
   </si>
   <si>
     <t>https://www.merck.com/news/merck-to-initiate-new-phase-3-clinical-program-with-lower-dose-of-daily-oral-islatravir-in-combination-with-doravirine-for-treatment-of-people-with-hiv-1-infection/</t>
   </si>