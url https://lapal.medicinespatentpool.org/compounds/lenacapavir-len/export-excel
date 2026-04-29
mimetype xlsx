--- v4 (2026-02-27)
+++ v5 (2026-04-29)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="706">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="708">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -1198,54 +1198,54 @@
   <si>
     <t>Comision Federal para la Proteccion contra Riesgos Sanitarios</t>
   </si>
   <si>
     <t>MEX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>DoH HK</t>
   </si>
   <si>
     <t>Department of Health (Pharmacy and Poison Board of Hong Kong)</t>
   </si>
   <si>
     <t>HKG</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/human/EPAR/sunlenca</t>
   </si>
   <si>
-    <t>DOH UAE</t>
-[...2 lines deleted...]
-    <t>Department of Health United Arab Emirates</t>
+    <t>MOHAP</t>
+  </si>
+  <si>
+    <t>Department of Health United Arab Emirates / Ministry of Health and Prevention</t>
   </si>
   <si>
     <t>ARE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>Yeytuo</t>
   </si>
   <si>
     <t>European Medicines Agency (Europe)</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/news/new-injection-easier-prevention-hiv-infection-eu-worldwide</t>
   </si>
@@ -1406,102 +1406,105 @@
     <t>NOR</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>ISL</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>LIE</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>GRL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
     <t>originator</t>
+  </si>
+  <si>
+    <t>HC</t>
   </si>
   <si>
     <t>Health Canada</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>https://dhpp.hpfb-dgpsa.ca/dhpp/resource/102149</t>
   </si>
   <si>
     <t>Yeztugo</t>
   </si>
   <si>
     <t>Submitted</t>
   </si>
   <si>
     <t>Source of info: Moupali Das (Gilead) presentation at ICAP Grand Rounds webinar in October 2025</t>
   </si>
   <si>
     <t>Source of info: Moupali Das (Gilead) presentation at ICAP Grand Rounds webinar in October 2025
 https://www.gilead.com/news/news-details/2025/yeztugo-lenacapavir-is-now-the-first-and-only-fda-approved-hiv-prevention-option-offering-6-months-of-protection</t>
   </si>
   <si>
-    <t>KMFDS-r</t>
+    <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>MHRA-r</t>
-[...2 lines deleted...]
-    <t>Medicines and Healthcare Products Regulatory Agency - UK</t>
+    <t>MHRA</t>
+  </si>
+  <si>
+    <t>Medicines and Healthcare Products Regulatory Agency</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
-    <t>PMDA-r</t>
+    <t>PMDA</t>
   </si>
   <si>
     <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Pharmaceutical Division of Ministry of Health</t>
   </si>
   <si>
     <t>ISR</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Swissmedic</t>
   </si>
@@ -1572,51 +1575,51 @@
   <si>
     <t>PER</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>Gilead</t>
   </si>
   <si>
     <t>464 mg solution for injection in 2x1.5 mL SC</t>
   </si>
   <si>
     <t>300 mg oral tablets</t>
   </si>
   <si>
     <t>https://www.gov.uk/government/news/mhra-approves-lenacapavir-for-the-prevention-of-sexually-transmitted-hiv-1-infection</t>
   </si>
   <si>
     <t>MoH-PhDiv</t>
   </si>
   <si>
     <t>Ministry of Health Israel - Pharmaceutical division</t>
   </si>
   <si>
-    <t>SFDA-r</t>
+    <t>SFDA</t>
   </si>
   <si>
     <t>Saudi Food &amp; Drug Authority</t>
   </si>
   <si>
     <t>SAU</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>BoMRA</t>
   </si>
   <si>
     <t>Botswana Medicines Regulatory Authority</t>
   </si>
   <si>
     <t>BWA</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>WHO CRP(collaborative registration procedure) country (linked to European CHMP positive opinion in July 2025 and approval by EMA/EUM4All in August 2025) ; WHO PQ Oct 2025
 https://www.gilead.com/responsibility/global-health-and-access/access-in-low--and-middle-income-countries/access-strategy-for-long-acting-prep</t>
@@ -1632,51 +1635,51 @@
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>WHO CRP(collaborative registration procedure) country (linked to European CHMP positive opinion in July 2025 and approval by EMA/EUM4All in August 2025) ; WHO PQ Oct 2025</t>
   </si>
   <si>
     <t>PPB</t>
   </si>
   <si>
     <t>Pharmacy and Poisons Board</t>
   </si>
   <si>
     <t>KEN</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>WHO CRP(collaborative registration procedure) country (linked to European CHMP positive opinion in July 2025 and approval by EMA/EUM4All in August 2025) ; WHO PQ Oct 2025
 https://www.gilead.com/responsibility/global-health-and-access/access-in-low--and-middle-income-countries/access-strategy-for-long-acting-prep
 https://www.the-star.co.ke/news/2026-01-10-kenya-recommends-registration-of-hiv-drug-lenacapavir</t>
   </si>
   <si>
-    <t>PMRA-r</t>
+    <t>PMRA</t>
   </si>
   <si>
     <t>Pharmacy and Medicines Regulatory Authority Malawi</t>
   </si>
   <si>
     <t>MWI</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>ANARME</t>
   </si>
   <si>
     <t>Autoridade Nacional Reguladora de Medicamento</t>
   </si>
   <si>
     <t>MOZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>NMRC</t>
   </si>
@@ -1786,75 +1789,75 @@
   </si>
   <si>
     <t>ZMB</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>MCAZ</t>
   </si>
   <si>
     <t>Medicines Control Authority of Zimbabwe</t>
   </si>
   <si>
     <t>ZWE</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>WHO CRP(collaborative registration procedure) country (linked to European CHMP positive opinion in July 2025 and approval by EMA/EUM4All in August 2025) ; WHO PQ Oct 2025
 https://www.gilead.com/responsibility/global-health-and-access/access-in-low--and-middle-income-countries/access-strategy-for-long-acting-prep
 https://healthtimes.co.zw/zimbabwes-medicines-regulatory-body-registers-lencapavir/</t>
   </si>
   <si>
-    <t>PFDA-r</t>
+    <t>PFDA</t>
   </si>
   <si>
     <t>Philippines Food and Drug Administration</t>
   </si>
   <si>
     <t>PHL</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>Thailand FDA</t>
   </si>
   <si>
     <t>Thailand Food and Drug Administration</t>
   </si>
   <si>
     <t>THA</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
-    <t>DAV (Vietnam)</t>
+    <t>DAV</t>
   </si>
   <si>
     <t>Drug Administration Of Vietnam</t>
   </si>
   <si>
     <t>VNM</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
@@ -1990,89 +1993,89 @@
   <si>
     <t>WO2020018459</t>
   </si>
   <si>
     <t>Lenacapavir use to treat multidrug resistant HIV infection in heavily treatment-experienced</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>2039-07-15</t>
   </si>
   <si>
     <t>The present disclosure relates to compounds of Formula (Ia) and (Ib) or a pharmaceutically acceptable salt thereof, which are useful in the treatment of an HIV infection in heavily treatment-experienced patients with multidrug resistant HIV infection.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
     <t>Australia, United States of America</t>
   </si>
   <si>
     <t>China, Albania, Serbia, Türkiye, North Macedonia</t>
   </si>
   <si>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Korea, Republic of, Taiwan, Province of China</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Japan, Korea, Republic of</t>
+  </si>
+  <si>
+    <t>WO2019161280</t>
+  </si>
+  <si>
+    <t>Lenacapavir manufacturing processess and intermediates</t>
+  </si>
+  <si>
+    <t>Intermediate(s); Process</t>
+  </si>
+  <si>
+    <t>2039-02-15</t>
+  </si>
+  <si>
+    <t>The present disclosure relates to methods and intermediates useful for preparing a compound of formula (I): (I) or a co-crystal, solvate, salt or combination thereof.</t>
+  </si>
+  <si>
+    <t>Bilateral Licence</t>
+  </si>
+  <si>
+    <t>China, Türkiye, India</t>
+  </si>
+  <si>
+    <t>Australia, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Switzerland, Spain, Slovenia, Austria, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
+  </si>
+  <si>
+    <t>China, Albania, Serbia, Türkiye, North Macedonia, India</t>
+  </si>
+  <si>
     <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
-    <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of</t>
-[...34 lines deleted...]
-  <si>
     <t>World Intellectual Property Organization (WIPO), Argentina, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, North Macedonia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Hungary, Croatia, San Marino, Romania, Iceland, Cyprus, Lithuania, Monaco, Bahamas</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Weekly regimen of lenacapavir for the treatment and prevention of hiv</t>
   </si>
   <si>
     <t>The present disclosure provides methods of treating or preventing human immunodeficiency virus (HIV) infection in a patient, comprising orally administering to the patient a therapeutically effective amount of an HIV capsid inhibitor of formula la (e.g. lenacapavir), or a pharmaceutically acceptable salt thereof, according to a specific dosage regimen.</t>
@@ -2096,50 +2099,53 @@
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.medicinespatentpool.org/storage/illustrations/5orEOEiipAdyqNg2eWx8g9KdzEDY5qU9wCbx8Bmc.png</t>
   </si>
   <si>
     <t>Lenacapavir Compound Structure</t>
   </si>
   <si>
     <t>Sourced From DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
+  </si>
+  <si>
+    <t>Gilead Sciences, Inc.</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc. is a multinational biopharmaceutical company that develops and manufactures innovative medicines for life-threatening diseases, including anti-viral therapeutics for HIV/AIDS, Hepatitis B, Hepatitis C and Covid-19. Headquartered in Foster City, California, Gilead was originally founded in 1987 and is currently listed on both the S&amp;P 500 and the NASDAQ Biotechnology Index.</t>
   </si>
   <si>
     <t>Gilead Announces First Global Regulatory Approval of Sunlenca® (Lenacapavir)</t>
   </si>
   <si>
     <t>https://www.gilead.com/news-and-press/press-room/press-releases/2022/8/gilead-announces-first-global-regulatory-approval-of-sunlenca-lenacapavir-the-only-twiceyearly-hiv-treatment-option</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Link JO, et al. &lt;a href="https://doi.org/10.1038/s41586-020-2443-1" rel="noopener noreferrer" target="_blank"&gt;Clinical targeting of HIV capsid protein with a long-acting small molecule&lt;/a&gt;. Nature. 2020 Aug;584(7822):614-618. doi:&amp;nbsp;https://doi.org/10.1038/s41586-020-2443-1. Epub 2020 Jul 1.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Oral antiretroviral agents provide life-saving treatments for millions of people living with HIV, and can prevent new infections via pre-exposure prophylaxis1-5. However, some people living with HIV who are heavily treatment-experienced have limited or no treatment options, owing to multidrug resistance6. In addition, suboptimal adherence to oral daily regimens can negatively affect the outcome of treatment-which contributes to virologic failure, resistance generation and viral transmission-as well as of pre-exposure prophylaxis, leading to new infections1,2,4,7-9. Long-acting agents from new antiretroviral classes can provide much-needed treatment options for people living with HIV who are heavily treatment-experienced, and additionally can improve adherence10. Here we describe GS-6207, a small molecule that disrupts the functions of HIV capsid protein and is amenable to long-acting therapy owing to its high potency, low in vivo systemic clearance and slow release kinetics from the subcutaneous injection site. Drawing on X-ray crystallographic information, we designed GS-6207 to bind tightly at a conserved interface between capsid protein monomers, where it interferes with capsid-protein-mediated interactions between proteins that are essential for multiple phases of the viral replication cycle. GS-6207 exhibits antiviral activity at picomolar concentrations against all subtypes of HIV-1 that we tested, and shows high synergy and no cross-resistance with approved antiretroviral drugs. In phase-1 clinical studies, monotherapy with a single subcutaneous dose of GS-6207 (450 mg) resulted in a mean log10-transformed reduction of plasma viral load of 2.2 after 9 days, and showed sustained plasma exposure at antivirally active concentrations for more than 6 months. These results provide clinical validation for therapies that target the functions of HIV capsid protein, and demonstrate the potential of GS-6207 as a long-acting agent to treat or prevent infection with HIV.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
@@ -8258,1135 +8264,1135 @@
       <c r="C75" t="s">
         <v>229</v>
       </c>
       <c r="D75" t="s">
         <v>441</v>
       </c>
       <c r="E75" t="s">
         <v>35</v>
       </c>
       <c r="F75" t="s">
         <v>143</v>
       </c>
       <c r="G75" t="s">
         <v>52</v>
       </c>
       <c r="H75" t="s">
         <v>347</v>
       </c>
       <c r="I75" t="s">
         <v>195</v>
       </c>
       <c r="J75" t="s">
         <v>442</v>
       </c>
       <c r="K75" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="L75" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="N75" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P75">
         <v>44867.0</v>
       </c>
       <c r="Q75" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
         <v>33</v>
       </c>
       <c r="B76" t="s">
         <v>34</v>
       </c>
       <c r="C76" t="s">
         <v>229</v>
       </c>
       <c r="D76" t="s">
         <v>441</v>
       </c>
       <c r="E76" t="s">
         <v>35</v>
       </c>
       <c r="F76" t="s">
         <v>143</v>
       </c>
       <c r="G76" t="s">
         <v>52</v>
       </c>
       <c r="H76" t="s">
         <v>355</v>
       </c>
       <c r="I76" t="s">
         <v>356</v>
       </c>
       <c r="J76" t="s">
         <v>442</v>
       </c>
       <c r="K76" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="L76" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="N76" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P76">
         <v>44867.0</v>
       </c>
       <c r="Q76" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
         <v>33</v>
       </c>
       <c r="B77" t="s">
         <v>34</v>
       </c>
       <c r="C77" t="s">
         <v>229</v>
       </c>
       <c r="D77" t="s">
         <v>441</v>
       </c>
       <c r="E77" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F77" t="s">
         <v>235</v>
       </c>
       <c r="G77" t="s">
         <v>52</v>
       </c>
       <c r="H77" t="s">
         <v>347</v>
       </c>
       <c r="I77" t="s">
         <v>195</v>
       </c>
       <c r="J77" t="s">
         <v>442</v>
       </c>
       <c r="K77" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="L77" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="N77" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="O77">
         <v>45748.0</v>
       </c>
       <c r="P77" t="s">
         <v>353</v>
       </c>
       <c r="Q77" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
         <v>33</v>
       </c>
       <c r="B78" t="s">
         <v>34</v>
       </c>
       <c r="C78" t="s">
         <v>229</v>
       </c>
       <c r="D78" t="s">
         <v>441</v>
       </c>
       <c r="E78" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F78" t="s">
         <v>235</v>
       </c>
       <c r="G78" t="s">
         <v>52</v>
       </c>
       <c r="H78" t="s">
         <v>355</v>
       </c>
       <c r="I78" t="s">
         <v>356</v>
       </c>
       <c r="J78" t="s">
         <v>442</v>
       </c>
       <c r="K78" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="L78" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="N78" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="O78">
         <v>45826.0</v>
       </c>
       <c r="P78" t="s">
         <v>353</v>
       </c>
       <c r="Q78" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
         <v>33</v>
       </c>
       <c r="B79" t="s">
         <v>34</v>
       </c>
       <c r="C79" t="s">
         <v>229</v>
       </c>
       <c r="E79" t="s">
         <v>35</v>
       </c>
       <c r="F79" t="s">
         <v>143</v>
       </c>
       <c r="G79" t="s">
         <v>52</v>
       </c>
       <c r="H79" t="s">
         <v>347</v>
       </c>
       <c r="I79" t="s">
         <v>195</v>
       </c>
       <c r="J79" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="K79" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="L79" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="N79" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P79">
         <v>45360.0</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" t="s">
         <v>33</v>
       </c>
       <c r="B80" t="s">
         <v>34</v>
       </c>
       <c r="C80" t="s">
         <v>229</v>
       </c>
       <c r="E80" t="s">
         <v>35</v>
       </c>
       <c r="F80" t="s">
         <v>143</v>
       </c>
       <c r="G80" t="s">
         <v>52</v>
       </c>
       <c r="H80" t="s">
         <v>355</v>
       </c>
       <c r="I80" t="s">
         <v>356</v>
       </c>
       <c r="J80" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="K80" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="L80" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="N80" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P80">
         <v>45360.0</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" t="s">
         <v>33</v>
       </c>
       <c r="B81" t="s">
         <v>34</v>
       </c>
       <c r="C81" t="s">
         <v>229</v>
       </c>
       <c r="E81" t="s">
         <v>35</v>
       </c>
       <c r="F81" t="s">
         <v>143</v>
       </c>
       <c r="G81" t="s">
         <v>52</v>
       </c>
       <c r="H81" t="s">
         <v>347</v>
       </c>
       <c r="I81" t="s">
         <v>195</v>
       </c>
       <c r="J81" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="K81" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="L81" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="N81" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P81">
         <v>44799.0</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" t="s">
         <v>33</v>
       </c>
       <c r="B82" t="s">
         <v>34</v>
       </c>
       <c r="C82" t="s">
         <v>229</v>
       </c>
       <c r="E82" t="s">
         <v>35</v>
       </c>
       <c r="F82" t="s">
         <v>143</v>
       </c>
       <c r="G82" t="s">
         <v>52</v>
       </c>
       <c r="H82" t="s">
         <v>355</v>
       </c>
       <c r="I82" t="s">
         <v>356</v>
       </c>
       <c r="J82" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="K82" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="L82" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="N82" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P82">
         <v>44799.0</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" t="s">
         <v>33</v>
       </c>
       <c r="B83" t="s">
         <v>34</v>
       </c>
       <c r="C83" t="s">
         <v>229</v>
       </c>
       <c r="E83" t="s">
         <v>35</v>
       </c>
       <c r="F83" t="s">
         <v>143</v>
       </c>
       <c r="G83" t="s">
         <v>52</v>
       </c>
       <c r="H83" t="s">
         <v>347</v>
       </c>
       <c r="I83" t="s">
         <v>195</v>
       </c>
       <c r="J83" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="K83" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="L83" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="N83" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P83">
         <v>45145.0</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
         <v>33</v>
       </c>
       <c r="B84" t="s">
         <v>34</v>
       </c>
       <c r="C84" t="s">
         <v>229</v>
       </c>
       <c r="E84" t="s">
         <v>35</v>
       </c>
       <c r="F84" t="s">
         <v>143</v>
       </c>
       <c r="G84" t="s">
         <v>52</v>
       </c>
       <c r="H84" t="s">
         <v>355</v>
       </c>
       <c r="I84" t="s">
         <v>356</v>
       </c>
       <c r="J84" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="K84" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="L84" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="N84" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P84">
         <v>45145.0</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
         <v>33</v>
       </c>
       <c r="B85" t="s">
         <v>34</v>
       </c>
       <c r="C85" t="s">
         <v>229</v>
       </c>
       <c r="E85" t="s">
         <v>35</v>
       </c>
       <c r="F85" t="s">
         <v>143</v>
       </c>
       <c r="G85" t="s">
         <v>52</v>
       </c>
       <c r="H85" t="s">
         <v>347</v>
       </c>
       <c r="I85" t="s">
         <v>195</v>
       </c>
       <c r="J85" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="K85" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="L85" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="N85" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P85">
         <v>44958.0</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" t="s">
         <v>33</v>
       </c>
       <c r="B86" t="s">
         <v>34</v>
       </c>
       <c r="C86" t="s">
         <v>229</v>
       </c>
       <c r="E86" t="s">
         <v>35</v>
       </c>
       <c r="F86" t="s">
         <v>143</v>
       </c>
       <c r="G86" t="s">
         <v>52</v>
       </c>
       <c r="H86" t="s">
         <v>355</v>
       </c>
       <c r="I86" t="s">
         <v>356</v>
       </c>
       <c r="J86" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="K86" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="L86" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="N86" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P86">
         <v>44958.0</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" t="s">
         <v>33</v>
       </c>
       <c r="B87" t="s">
         <v>34</v>
       </c>
       <c r="C87" t="s">
         <v>229</v>
       </c>
       <c r="E87" t="s">
         <v>35</v>
       </c>
       <c r="F87" t="s">
         <v>143</v>
       </c>
       <c r="G87" t="s">
         <v>52</v>
       </c>
       <c r="H87" t="s">
         <v>347</v>
       </c>
       <c r="I87" t="s">
         <v>195</v>
       </c>
       <c r="J87" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="K87" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="L87" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="N87" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P87">
         <v>45114.0</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" t="s">
         <v>33</v>
       </c>
       <c r="B88" t="s">
         <v>34</v>
       </c>
       <c r="C88" t="s">
         <v>229</v>
       </c>
       <c r="E88" t="s">
         <v>35</v>
       </c>
       <c r="F88" t="s">
         <v>143</v>
       </c>
       <c r="G88" t="s">
         <v>52</v>
       </c>
       <c r="H88" t="s">
         <v>355</v>
       </c>
       <c r="I88" t="s">
         <v>356</v>
       </c>
       <c r="J88" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="K88" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="L88" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="N88" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P88">
         <v>45114.0</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" t="s">
         <v>33</v>
       </c>
       <c r="B89" t="s">
         <v>34</v>
       </c>
       <c r="C89" t="s">
         <v>229</v>
       </c>
       <c r="E89" t="s">
         <v>35</v>
       </c>
       <c r="F89" t="s">
         <v>143</v>
       </c>
       <c r="G89" t="s">
         <v>52</v>
       </c>
       <c r="H89" t="s">
         <v>347</v>
       </c>
       <c r="I89" t="s">
         <v>195</v>
       </c>
       <c r="J89" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="K89" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="L89" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="N89" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O89">
         <v>44594.0</v>
       </c>
       <c r="P89">
         <v>45008.0</v>
       </c>
       <c r="Q89" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" t="s">
         <v>33</v>
       </c>
       <c r="B90" t="s">
         <v>34</v>
       </c>
       <c r="C90" t="s">
         <v>229</v>
       </c>
       <c r="E90" t="s">
         <v>35</v>
       </c>
       <c r="F90" t="s">
         <v>143</v>
       </c>
       <c r="G90" t="s">
         <v>52</v>
       </c>
       <c r="H90" t="s">
         <v>355</v>
       </c>
       <c r="I90" t="s">
         <v>356</v>
       </c>
       <c r="J90" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="K90" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="L90" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="N90" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O90">
         <v>44594.0</v>
       </c>
       <c r="P90">
         <v>45008.0</v>
       </c>
       <c r="Q90" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" t="s">
         <v>33</v>
       </c>
       <c r="B91" t="s">
         <v>34</v>
       </c>
       <c r="C91" t="s">
         <v>229</v>
       </c>
       <c r="E91" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F91" t="s">
         <v>235</v>
       </c>
       <c r="G91" t="s">
         <v>52</v>
       </c>
       <c r="H91" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="I91" t="s">
         <v>195</v>
       </c>
       <c r="J91" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="K91" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="L91" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="N91" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P91">
         <v>46008.0</v>
       </c>
       <c r="Q91" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" t="s">
         <v>33</v>
       </c>
       <c r="B92" t="s">
         <v>34</v>
       </c>
       <c r="C92" t="s">
         <v>229</v>
       </c>
       <c r="E92" t="s">
         <v>35</v>
       </c>
       <c r="F92" t="s">
         <v>143</v>
       </c>
       <c r="G92" t="s">
         <v>52</v>
       </c>
       <c r="H92" t="s">
         <v>347</v>
       </c>
       <c r="I92" t="s">
         <v>195</v>
       </c>
       <c r="J92" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="K92" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="L92" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="M92" s="5" t="s">
         <v>170</v>
       </c>
       <c r="N92" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O92">
         <v>43599.0</v>
       </c>
       <c r="P92">
         <v>44907.0</v>
       </c>
       <c r="Q92" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" t="s">
         <v>33</v>
       </c>
       <c r="B93" t="s">
         <v>34</v>
       </c>
       <c r="C93" t="s">
         <v>229</v>
       </c>
       <c r="E93" t="s">
         <v>35</v>
       </c>
       <c r="F93" t="s">
         <v>143</v>
       </c>
       <c r="G93" t="s">
         <v>52</v>
       </c>
       <c r="H93" t="s">
         <v>355</v>
       </c>
       <c r="I93" t="s">
         <v>356</v>
       </c>
       <c r="J93" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="K93" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="L93" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="M93" s="5" t="s">
         <v>170</v>
       </c>
       <c r="N93" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O93">
         <v>43599.0</v>
       </c>
       <c r="P93">
         <v>44917.0</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" t="s">
         <v>33</v>
       </c>
       <c r="B94" t="s">
         <v>34</v>
       </c>
       <c r="C94" t="s">
         <v>229</v>
       </c>
       <c r="E94" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F94" t="s">
         <v>235</v>
       </c>
       <c r="G94" t="s">
         <v>52</v>
       </c>
       <c r="H94" t="s">
         <v>347</v>
       </c>
       <c r="I94" t="s">
         <v>195</v>
       </c>
       <c r="J94" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="K94" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="L94" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="M94" s="5" t="s">
         <v>170</v>
       </c>
       <c r="N94" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P94">
         <v>45826.0</v>
       </c>
       <c r="Q94" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" t="s">
         <v>33</v>
       </c>
       <c r="B95" t="s">
         <v>34</v>
       </c>
       <c r="C95" t="s">
         <v>229</v>
       </c>
       <c r="E95" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F95" t="s">
         <v>235</v>
       </c>
       <c r="G95" t="s">
         <v>52</v>
       </c>
       <c r="H95" t="s">
         <v>355</v>
       </c>
       <c r="I95" t="s">
         <v>356</v>
       </c>
       <c r="J95" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="K95" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="L95" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="M95" s="5" t="s">
         <v>170</v>
       </c>
       <c r="N95" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P95">
         <v>45826.0</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" t="s">
         <v>33</v>
       </c>
       <c r="B96" t="s">
         <v>34</v>
       </c>
       <c r="C96" t="s">
         <v>229</v>
       </c>
       <c r="E96" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F96" t="s">
         <v>235</v>
       </c>
       <c r="G96" t="s">
         <v>52</v>
       </c>
       <c r="H96" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="I96" t="s">
         <v>356</v>
       </c>
       <c r="J96" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="K96" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="L96" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="N96" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P96">
         <v>46030.0</v>
       </c>
       <c r="Q96" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" t="s">
         <v>33</v>
       </c>
       <c r="B97" t="s">
         <v>34</v>
       </c>
       <c r="C97" t="s">
         <v>229</v>
       </c>
       <c r="E97" t="s">
         <v>346</v>
       </c>
       <c r="F97" t="s">
         <v>235</v>
       </c>
       <c r="G97" t="s">
         <v>52</v>
       </c>
       <c r="H97" t="s">
         <v>347</v>
       </c>
       <c r="I97" t="s">
         <v>195</v>
       </c>
       <c r="J97" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="K97" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="L97" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="N97" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="O97">
         <v>46035.0</v>
       </c>
       <c r="P97" t="s">
         <v>353</v>
       </c>
       <c r="Q97" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" t="s">
         <v>33</v>
       </c>
       <c r="B98" t="s">
         <v>34</v>
       </c>
       <c r="C98" t="s">
         <v>229</v>
       </c>
       <c r="E98" t="s">
         <v>346</v>
       </c>
       <c r="F98" t="s">
         <v>235</v>
       </c>
       <c r="G98" t="s">
         <v>52</v>
       </c>
       <c r="H98" t="s">
         <v>355</v>
       </c>
       <c r="I98" t="s">
         <v>356</v>
       </c>
       <c r="J98" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="K98" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="L98" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="N98" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="O98">
         <v>46035.0</v>
       </c>
       <c r="P98" t="s">
         <v>353</v>
       </c>
       <c r="Q98" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" t="s">
         <v>33</v>
       </c>
       <c r="B99" t="s">
         <v>34</v>
       </c>
       <c r="C99" t="s">
         <v>229</v>
       </c>
       <c r="E99" t="s">
         <v>35</v>
       </c>
       <c r="F99" t="s">
@@ -12319,2216 +12325,2216 @@
       </c>
       <c r="L159" t="s">
         <v>439</v>
       </c>
       <c r="M159" s="5" t="s">
         <v>440</v>
       </c>
       <c r="N159" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P159">
         <v>45863.0</v>
       </c>
       <c r="Q159" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160" t="s">
         <v>33</v>
       </c>
       <c r="B160" t="s">
         <v>34</v>
       </c>
       <c r="C160" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E160" t="s">
         <v>346</v>
       </c>
       <c r="F160" t="s">
         <v>235</v>
       </c>
       <c r="G160" t="s">
         <v>52</v>
       </c>
       <c r="H160" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="I160" t="s">
         <v>195</v>
       </c>
       <c r="J160" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="K160" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="L160" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="N160" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="P160" t="s">
         <v>353</v>
       </c>
       <c r="Q160" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161" t="s">
         <v>33</v>
       </c>
       <c r="B161" t="s">
         <v>34</v>
       </c>
       <c r="C161" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E161" t="s">
         <v>346</v>
       </c>
       <c r="F161" t="s">
         <v>235</v>
       </c>
       <c r="G161" t="s">
         <v>52</v>
       </c>
       <c r="H161" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="I161" t="s">
         <v>356</v>
       </c>
       <c r="J161" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="K161" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="L161" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="N161" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="P161" t="s">
         <v>353</v>
       </c>
       <c r="Q161" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162" t="s">
         <v>33</v>
       </c>
       <c r="B162" t="s">
         <v>34</v>
       </c>
       <c r="C162" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E162" t="s">
         <v>376</v>
       </c>
       <c r="F162" t="s">
         <v>235</v>
       </c>
       <c r="G162" t="s">
         <v>52</v>
       </c>
       <c r="H162" t="s">
         <v>347</v>
       </c>
       <c r="I162" t="s">
         <v>195</v>
       </c>
       <c r="J162" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="K162" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="L162" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="N162" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O162">
         <v>45931.0</v>
       </c>
       <c r="P162">
         <v>46010.0</v>
       </c>
       <c r="Q162" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163" t="s">
         <v>33</v>
       </c>
       <c r="B163" t="s">
         <v>34</v>
       </c>
       <c r="C163" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" t="s">
         <v>376</v>
       </c>
       <c r="F163" t="s">
         <v>235</v>
       </c>
       <c r="G163" t="s">
         <v>52</v>
       </c>
       <c r="H163" t="s">
         <v>355</v>
       </c>
       <c r="I163" t="s">
         <v>356</v>
       </c>
       <c r="J163" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="K163" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="L163" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="N163" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O163">
         <v>45931.0</v>
       </c>
       <c r="P163">
         <v>46010.0</v>
       </c>
       <c r="Q163" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164" t="s">
         <v>33</v>
       </c>
       <c r="B164" t="s">
         <v>34</v>
       </c>
       <c r="C164" t="s">
         <v>229</v>
       </c>
       <c r="E164" t="s">
         <v>346</v>
       </c>
       <c r="F164" t="s">
         <v>235</v>
       </c>
       <c r="G164" t="s">
         <v>52</v>
       </c>
       <c r="H164" t="s">
         <v>347</v>
       </c>
       <c r="I164" t="s">
         <v>195</v>
       </c>
       <c r="J164" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="K164" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="L164" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="N164" s="5" t="s">
         <v>352</v>
       </c>
       <c r="P164" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165" t="s">
         <v>33</v>
       </c>
       <c r="B165" t="s">
         <v>34</v>
       </c>
       <c r="C165" t="s">
         <v>229</v>
       </c>
       <c r="E165" t="s">
         <v>346</v>
       </c>
       <c r="F165" t="s">
         <v>235</v>
       </c>
       <c r="G165" t="s">
         <v>52</v>
       </c>
       <c r="H165" t="s">
         <v>355</v>
       </c>
       <c r="I165" t="s">
         <v>356</v>
       </c>
       <c r="J165" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="K165" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="L165" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="N165" s="5" t="s">
         <v>352</v>
       </c>
       <c r="P165" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166" t="s">
         <v>33</v>
       </c>
       <c r="B166" t="s">
         <v>34</v>
       </c>
       <c r="C166" t="s">
         <v>229</v>
       </c>
       <c r="E166" t="s">
         <v>346</v>
       </c>
       <c r="F166" t="s">
         <v>235</v>
       </c>
       <c r="G166" t="s">
         <v>52</v>
       </c>
       <c r="H166" t="s">
         <v>347</v>
       </c>
       <c r="I166" t="s">
         <v>195</v>
       </c>
       <c r="J166" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="K166" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="L166" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="N166" s="5" t="s">
         <v>352</v>
       </c>
       <c r="P166" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167" t="s">
         <v>33</v>
       </c>
       <c r="B167" t="s">
         <v>34</v>
       </c>
       <c r="C167" t="s">
         <v>229</v>
       </c>
       <c r="E167" t="s">
         <v>346</v>
       </c>
       <c r="F167" t="s">
         <v>235</v>
       </c>
       <c r="G167" t="s">
         <v>52</v>
       </c>
       <c r="H167" t="s">
         <v>355</v>
       </c>
       <c r="I167" t="s">
         <v>356</v>
       </c>
       <c r="J167" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="K167" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="L167" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="N167" s="5" t="s">
         <v>352</v>
       </c>
       <c r="P167" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168" t="s">
         <v>33</v>
       </c>
       <c r="B168" t="s">
         <v>34</v>
       </c>
       <c r="C168" t="s">
         <v>229</v>
       </c>
       <c r="E168" t="s">
         <v>346</v>
       </c>
       <c r="F168" t="s">
         <v>235</v>
       </c>
       <c r="G168" t="s">
         <v>52</v>
       </c>
       <c r="H168" t="s">
         <v>347</v>
       </c>
       <c r="I168" t="s">
         <v>195</v>
       </c>
       <c r="J168" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="K168" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="L168" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="N168" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O168">
         <v>45966.0</v>
       </c>
       <c r="P168">
         <v>46031.0</v>
       </c>
       <c r="Q168" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169" t="s">
         <v>33</v>
       </c>
       <c r="B169" t="s">
         <v>34</v>
       </c>
       <c r="C169" t="s">
         <v>229</v>
       </c>
       <c r="E169" t="s">
         <v>346</v>
       </c>
       <c r="F169" t="s">
         <v>235</v>
       </c>
       <c r="G169" t="s">
         <v>52</v>
       </c>
       <c r="H169" t="s">
         <v>355</v>
       </c>
       <c r="I169" t="s">
         <v>356</v>
       </c>
       <c r="J169" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="K169" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="L169" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="N169" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O169">
         <v>45966.0</v>
       </c>
       <c r="P169">
         <v>46031.0</v>
       </c>
       <c r="Q169" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170" t="s">
         <v>33</v>
       </c>
       <c r="B170" t="s">
         <v>34</v>
       </c>
       <c r="C170" t="s">
         <v>229</v>
       </c>
       <c r="E170" t="s">
         <v>346</v>
       </c>
       <c r="F170" t="s">
         <v>235</v>
       </c>
       <c r="G170" t="s">
         <v>52</v>
       </c>
       <c r="H170" t="s">
         <v>347</v>
       </c>
       <c r="I170" t="s">
         <v>195</v>
       </c>
       <c r="J170" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="K170" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="L170" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="N170" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="O170">
         <v>46034.0</v>
       </c>
       <c r="P170" t="s">
         <v>353</v>
       </c>
       <c r="Q170" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171" t="s">
         <v>33</v>
       </c>
       <c r="B171" t="s">
         <v>34</v>
       </c>
       <c r="C171" t="s">
         <v>229</v>
       </c>
       <c r="E171" t="s">
         <v>346</v>
       </c>
       <c r="F171" t="s">
         <v>235</v>
       </c>
       <c r="G171" t="s">
         <v>52</v>
       </c>
       <c r="H171" t="s">
         <v>355</v>
       </c>
       <c r="I171" t="s">
         <v>356</v>
       </c>
       <c r="J171" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="K171" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="L171" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="N171" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="O171">
         <v>46034.0</v>
       </c>
       <c r="P171" t="s">
         <v>353</v>
       </c>
       <c r="Q171" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172" t="s">
         <v>33</v>
       </c>
       <c r="B172" t="s">
         <v>34</v>
       </c>
       <c r="C172" t="s">
         <v>229</v>
       </c>
       <c r="E172" t="s">
         <v>346</v>
       </c>
       <c r="F172" t="s">
         <v>235</v>
       </c>
       <c r="G172" t="s">
         <v>52</v>
       </c>
       <c r="H172" t="s">
         <v>347</v>
       </c>
       <c r="I172" t="s">
         <v>195</v>
       </c>
       <c r="J172" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="K172" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="L172" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="N172" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O172">
         <v>45957.0</v>
       </c>
       <c r="P172">
         <v>46031.0</v>
       </c>
       <c r="Q172" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173" t="s">
         <v>33</v>
       </c>
       <c r="B173" t="s">
         <v>34</v>
       </c>
       <c r="C173" t="s">
         <v>229</v>
       </c>
       <c r="E173" t="s">
         <v>346</v>
       </c>
       <c r="F173" t="s">
         <v>235</v>
       </c>
       <c r="G173" t="s">
         <v>52</v>
       </c>
       <c r="H173" t="s">
         <v>355</v>
       </c>
       <c r="I173" t="s">
         <v>356</v>
       </c>
       <c r="J173" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="K173" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="L173" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="N173" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O173">
         <v>45957.0</v>
       </c>
       <c r="P173">
         <v>46031.0</v>
       </c>
       <c r="Q173" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174" t="s">
         <v>33</v>
       </c>
       <c r="B174" t="s">
         <v>34</v>
       </c>
       <c r="C174" t="s">
         <v>229</v>
       </c>
       <c r="E174" t="s">
         <v>346</v>
       </c>
       <c r="F174" t="s">
         <v>235</v>
       </c>
       <c r="G174" t="s">
         <v>52</v>
       </c>
       <c r="H174" t="s">
         <v>347</v>
       </c>
       <c r="I174" t="s">
         <v>195</v>
       </c>
       <c r="J174" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="K174" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="L174" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="N174" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O174">
         <v>45957.0</v>
       </c>
       <c r="P174">
         <v>45993.0</v>
       </c>
       <c r="Q174" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175" t="s">
         <v>33</v>
       </c>
       <c r="B175" t="s">
         <v>34</v>
       </c>
       <c r="C175" t="s">
         <v>229</v>
       </c>
       <c r="E175" t="s">
         <v>346</v>
       </c>
       <c r="F175" t="s">
         <v>235</v>
       </c>
       <c r="G175" t="s">
         <v>52</v>
       </c>
       <c r="H175" t="s">
         <v>355</v>
       </c>
       <c r="I175" t="s">
         <v>356</v>
       </c>
       <c r="J175" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="K175" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="L175" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="N175" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O175">
         <v>45957.0</v>
       </c>
       <c r="P175">
         <v>45993.0</v>
       </c>
       <c r="Q175" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176" t="s">
         <v>33</v>
       </c>
       <c r="B176" t="s">
         <v>34</v>
       </c>
       <c r="C176" t="s">
         <v>229</v>
       </c>
       <c r="D176" t="s">
         <v>441</v>
       </c>
       <c r="E176" t="s">
         <v>346</v>
       </c>
       <c r="F176" t="s">
         <v>235</v>
       </c>
       <c r="G176" t="s">
         <v>52</v>
       </c>
       <c r="H176" t="s">
         <v>347</v>
       </c>
       <c r="I176" t="s">
         <v>195</v>
       </c>
       <c r="J176" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="K176" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="L176" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="N176" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O176">
         <v>46031.0</v>
       </c>
       <c r="P176">
         <v>46069.0</v>
       </c>
       <c r="Q176" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177" t="s">
         <v>33</v>
       </c>
       <c r="B177" t="s">
         <v>34</v>
       </c>
       <c r="C177" t="s">
         <v>229</v>
       </c>
       <c r="D177" t="s">
         <v>441</v>
       </c>
       <c r="E177" t="s">
         <v>346</v>
       </c>
       <c r="F177" t="s">
         <v>235</v>
       </c>
       <c r="G177" t="s">
         <v>52</v>
       </c>
       <c r="H177" t="s">
         <v>355</v>
       </c>
       <c r="I177" t="s">
         <v>356</v>
       </c>
       <c r="J177" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="K177" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="L177" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="N177" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O177">
         <v>46031.0</v>
       </c>
       <c r="P177">
         <v>46069.0</v>
       </c>
       <c r="Q177" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178" t="s">
         <v>33</v>
       </c>
       <c r="B178" t="s">
         <v>34</v>
       </c>
       <c r="C178" t="s">
         <v>229</v>
       </c>
       <c r="D178" t="s">
         <v>441</v>
       </c>
       <c r="E178" t="s">
         <v>346</v>
       </c>
       <c r="F178" t="s">
         <v>235</v>
       </c>
       <c r="G178" t="s">
         <v>52</v>
       </c>
       <c r="H178" t="s">
         <v>347</v>
       </c>
       <c r="I178" t="s">
         <v>195</v>
       </c>
       <c r="J178" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="K178" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="L178" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="N178" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O178">
         <v>45966.0</v>
       </c>
       <c r="P178">
         <v>46049.0</v>
       </c>
       <c r="Q178" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="R178" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179" t="s">
         <v>33</v>
       </c>
       <c r="B179" t="s">
         <v>34</v>
       </c>
       <c r="C179" t="s">
         <v>229</v>
       </c>
       <c r="D179" t="s">
         <v>441</v>
       </c>
       <c r="E179" t="s">
         <v>346</v>
       </c>
       <c r="F179" t="s">
         <v>235</v>
       </c>
       <c r="G179" t="s">
         <v>52</v>
       </c>
       <c r="H179" t="s">
         <v>355</v>
       </c>
       <c r="I179" t="s">
         <v>356</v>
       </c>
       <c r="J179" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="K179" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="L179" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="N179" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O179">
         <v>45966.0</v>
       </c>
       <c r="P179">
         <v>46049.0</v>
       </c>
       <c r="Q179" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="R179" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180" t="s">
         <v>33</v>
       </c>
       <c r="B180" t="s">
         <v>34</v>
       </c>
       <c r="C180" t="s">
         <v>229</v>
       </c>
       <c r="E180" t="s">
         <v>346</v>
       </c>
       <c r="F180" t="s">
         <v>235</v>
       </c>
       <c r="G180" t="s">
         <v>52</v>
       </c>
       <c r="H180" t="s">
         <v>347</v>
       </c>
       <c r="I180" t="s">
         <v>195</v>
       </c>
       <c r="J180" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="K180" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="L180" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="N180" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="O180">
         <v>46034.0</v>
       </c>
       <c r="P180" t="s">
         <v>353</v>
       </c>
       <c r="Q180" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181" t="s">
         <v>33</v>
       </c>
       <c r="B181" t="s">
         <v>34</v>
       </c>
       <c r="C181" t="s">
         <v>229</v>
       </c>
       <c r="E181" t="s">
         <v>346</v>
       </c>
       <c r="F181" t="s">
         <v>235</v>
       </c>
       <c r="G181" t="s">
         <v>52</v>
       </c>
       <c r="H181" t="s">
         <v>355</v>
       </c>
       <c r="I181" t="s">
         <v>356</v>
       </c>
       <c r="J181" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="K181" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="L181" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="N181" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="O181">
         <v>46034.0</v>
       </c>
       <c r="P181" t="s">
         <v>353</v>
       </c>
       <c r="Q181" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182" t="s">
         <v>33</v>
       </c>
       <c r="B182" t="s">
         <v>34</v>
       </c>
       <c r="C182" t="s">
         <v>229</v>
       </c>
       <c r="E182" t="s">
         <v>346</v>
       </c>
       <c r="F182" t="s">
         <v>235</v>
       </c>
       <c r="G182" t="s">
         <v>52</v>
       </c>
       <c r="H182" t="s">
         <v>347</v>
       </c>
       <c r="I182" t="s">
         <v>195</v>
       </c>
       <c r="J182" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="K182" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="L182" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="N182" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O182">
         <v>45971.0</v>
       </c>
       <c r="P182">
         <v>46031.0</v>
       </c>
       <c r="Q182" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183" t="s">
         <v>33</v>
       </c>
       <c r="B183" t="s">
         <v>34</v>
       </c>
       <c r="C183" t="s">
         <v>229</v>
       </c>
       <c r="E183" t="s">
         <v>346</v>
       </c>
       <c r="F183" t="s">
         <v>235</v>
       </c>
       <c r="G183" t="s">
         <v>52</v>
       </c>
       <c r="H183" t="s">
         <v>355</v>
       </c>
       <c r="I183" t="s">
         <v>356</v>
       </c>
       <c r="J183" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="K183" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="L183" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="N183" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O183">
         <v>45971.0</v>
       </c>
       <c r="P183">
         <v>46031.0</v>
       </c>
       <c r="Q183" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184" t="s">
         <v>33</v>
       </c>
       <c r="B184" t="s">
         <v>34</v>
       </c>
       <c r="C184" t="s">
         <v>229</v>
       </c>
       <c r="E184" t="s">
         <v>346</v>
       </c>
       <c r="F184" t="s">
         <v>235</v>
       </c>
       <c r="G184" t="s">
         <v>52</v>
       </c>
       <c r="H184" t="s">
         <v>347</v>
       </c>
       <c r="I184" t="s">
         <v>195</v>
       </c>
       <c r="J184" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="K184" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="L184" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="N184" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P184">
         <v>45957.0</v>
       </c>
       <c r="Q184" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185" t="s">
         <v>33</v>
       </c>
       <c r="B185" t="s">
         <v>34</v>
       </c>
       <c r="C185" t="s">
         <v>229</v>
       </c>
       <c r="E185" t="s">
         <v>346</v>
       </c>
       <c r="F185" t="s">
         <v>235</v>
       </c>
       <c r="G185" t="s">
         <v>52</v>
       </c>
       <c r="H185" t="s">
         <v>355</v>
       </c>
       <c r="I185" t="s">
         <v>356</v>
       </c>
       <c r="J185" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="K185" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="L185" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="N185" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P185">
         <v>45957.0</v>
       </c>
       <c r="Q185" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186" t="s">
         <v>33</v>
       </c>
       <c r="B186" t="s">
         <v>34</v>
       </c>
       <c r="C186" t="s">
         <v>229</v>
       </c>
       <c r="E186" t="s">
         <v>346</v>
       </c>
       <c r="F186" t="s">
         <v>235</v>
       </c>
       <c r="G186" t="s">
         <v>52</v>
       </c>
       <c r="H186" t="s">
         <v>347</v>
       </c>
       <c r="I186" t="s">
         <v>195</v>
       </c>
       <c r="J186" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="K186" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="L186" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="M186" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="N186" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P186">
         <v>45957.0</v>
       </c>
       <c r="Q186" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187" t="s">
         <v>33</v>
       </c>
       <c r="B187" t="s">
         <v>34</v>
       </c>
       <c r="C187" t="s">
         <v>229</v>
       </c>
       <c r="E187" t="s">
         <v>346</v>
       </c>
       <c r="F187" t="s">
         <v>235</v>
       </c>
       <c r="G187" t="s">
         <v>52</v>
       </c>
       <c r="H187" t="s">
         <v>355</v>
       </c>
       <c r="I187" t="s">
         <v>356</v>
       </c>
       <c r="J187" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="K187" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="L187" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="M187" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="N187" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P187">
         <v>45957.0</v>
       </c>
       <c r="Q187" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188" t="s">
         <v>33</v>
       </c>
       <c r="B188" t="s">
         <v>34</v>
       </c>
       <c r="C188" t="s">
         <v>229</v>
       </c>
       <c r="E188" t="s">
         <v>346</v>
       </c>
       <c r="F188" t="s">
         <v>235</v>
       </c>
       <c r="G188" t="s">
         <v>52</v>
       </c>
       <c r="H188" t="s">
         <v>347</v>
       </c>
       <c r="I188" t="s">
         <v>195</v>
       </c>
       <c r="J188" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="K188" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="L188" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="N188" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P188">
         <v>45957.0</v>
       </c>
       <c r="Q188" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189" t="s">
         <v>33</v>
       </c>
       <c r="B189" t="s">
         <v>34</v>
       </c>
       <c r="C189" t="s">
         <v>229</v>
       </c>
       <c r="E189" t="s">
         <v>346</v>
       </c>
       <c r="F189" t="s">
         <v>235</v>
       </c>
       <c r="G189" t="s">
         <v>52</v>
       </c>
       <c r="H189" t="s">
         <v>355</v>
       </c>
       <c r="I189" t="s">
         <v>356</v>
       </c>
       <c r="J189" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="K189" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="L189" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="N189" s="5" t="s">
         <v>361</v>
       </c>
       <c r="P189">
         <v>45957.0</v>
       </c>
       <c r="Q189" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190" t="s">
         <v>33</v>
       </c>
       <c r="B190" t="s">
         <v>34</v>
       </c>
       <c r="C190" t="s">
         <v>229</v>
       </c>
       <c r="E190" t="s">
         <v>346</v>
       </c>
       <c r="F190" t="s">
         <v>235</v>
       </c>
       <c r="G190" t="s">
         <v>52</v>
       </c>
       <c r="H190" t="s">
         <v>347</v>
       </c>
       <c r="I190" t="s">
         <v>195</v>
       </c>
       <c r="J190" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="K190" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="L190" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="N190" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O190">
         <v>45978.0</v>
       </c>
       <c r="P190">
         <v>46031.0</v>
       </c>
       <c r="Q190" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="A191" t="s">
         <v>33</v>
       </c>
       <c r="B191" t="s">
         <v>34</v>
       </c>
       <c r="C191" t="s">
         <v>229</v>
       </c>
       <c r="E191" t="s">
         <v>346</v>
       </c>
       <c r="F191" t="s">
         <v>235</v>
       </c>
       <c r="G191" t="s">
         <v>52</v>
       </c>
       <c r="H191" t="s">
         <v>355</v>
       </c>
       <c r="I191" t="s">
         <v>356</v>
       </c>
       <c r="J191" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="K191" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="L191" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="M191" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="N191" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O191">
         <v>45978.0</v>
       </c>
       <c r="P191">
         <v>46031.0</v>
       </c>
       <c r="Q191" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="A192" t="s">
         <v>33</v>
       </c>
       <c r="B192" t="s">
         <v>34</v>
       </c>
       <c r="C192" t="s">
         <v>229</v>
       </c>
       <c r="E192" t="s">
         <v>346</v>
       </c>
       <c r="F192" t="s">
         <v>235</v>
       </c>
       <c r="G192" t="s">
         <v>52</v>
       </c>
       <c r="H192" t="s">
         <v>347</v>
       </c>
       <c r="I192" t="s">
         <v>195</v>
       </c>
       <c r="J192" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="K192" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="L192" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="M192" s="5" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="N192" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O192">
         <v>45966.0</v>
       </c>
       <c r="P192">
         <v>46027.0</v>
       </c>
       <c r="Q192" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193" t="s">
         <v>33</v>
       </c>
       <c r="B193" t="s">
         <v>34</v>
       </c>
       <c r="C193" t="s">
         <v>229</v>
       </c>
       <c r="E193" t="s">
         <v>346</v>
       </c>
       <c r="F193" t="s">
         <v>235</v>
       </c>
       <c r="G193" t="s">
         <v>52</v>
       </c>
       <c r="H193" t="s">
         <v>355</v>
       </c>
       <c r="I193" t="s">
         <v>356</v>
       </c>
       <c r="J193" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="K193" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="L193" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="M193" s="5" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="N193" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O193">
         <v>45966.0</v>
       </c>
       <c r="P193">
         <v>46027.0</v>
       </c>
       <c r="Q193" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194" t="s">
         <v>33</v>
       </c>
       <c r="B194" t="s">
         <v>34</v>
       </c>
       <c r="C194" t="s">
         <v>229</v>
       </c>
       <c r="E194" t="s">
         <v>346</v>
       </c>
       <c r="F194" t="s">
         <v>235</v>
       </c>
       <c r="G194" t="s">
         <v>52</v>
       </c>
       <c r="H194" t="s">
         <v>347</v>
       </c>
       <c r="I194" t="s">
         <v>195</v>
       </c>
       <c r="J194" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="K194" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="L194" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="M194" s="5" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="N194" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O194">
         <v>45957.0</v>
       </c>
       <c r="P194">
         <v>45966.0</v>
       </c>
       <c r="Q194" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195" t="s">
         <v>33</v>
       </c>
       <c r="B195" t="s">
         <v>34</v>
       </c>
       <c r="C195" t="s">
         <v>229</v>
       </c>
       <c r="E195" t="s">
         <v>346</v>
       </c>
       <c r="F195" t="s">
         <v>235</v>
       </c>
       <c r="G195" t="s">
         <v>52</v>
       </c>
       <c r="H195" t="s">
         <v>355</v>
       </c>
       <c r="I195" t="s">
         <v>356</v>
       </c>
       <c r="J195" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="K195" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="L195" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="M195" s="5" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="N195" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O195">
         <v>45957.0</v>
       </c>
       <c r="P195">
         <v>45966.0</v>
       </c>
       <c r="Q195" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196" t="s">
         <v>33</v>
       </c>
       <c r="B196" t="s">
         <v>34</v>
       </c>
       <c r="C196" t="s">
         <v>229</v>
       </c>
       <c r="E196" t="s">
         <v>346</v>
       </c>
       <c r="F196" t="s">
         <v>235</v>
       </c>
       <c r="G196" t="s">
         <v>52</v>
       </c>
       <c r="H196" t="s">
         <v>347</v>
       </c>
       <c r="I196" t="s">
         <v>195</v>
       </c>
       <c r="J196" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="K196" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="L196" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="M196" s="5" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="N196" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O196">
         <v>45957.0</v>
       </c>
       <c r="P196">
         <v>45983.0</v>
       </c>
       <c r="Q196" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197" t="s">
         <v>33</v>
       </c>
       <c r="B197" t="s">
         <v>34</v>
       </c>
       <c r="C197" t="s">
         <v>229</v>
       </c>
       <c r="E197" t="s">
         <v>346</v>
       </c>
       <c r="F197" t="s">
         <v>235</v>
       </c>
       <c r="G197" t="s">
         <v>52</v>
       </c>
       <c r="H197" t="s">
         <v>355</v>
       </c>
       <c r="I197" t="s">
         <v>356</v>
       </c>
       <c r="J197" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="K197" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="L197" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="M197" s="5" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="N197" s="5" t="s">
         <v>361</v>
       </c>
       <c r="O197">
         <v>45957.0</v>
       </c>
       <c r="P197">
         <v>45983.0</v>
       </c>
       <c r="Q197" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198" t="s">
         <v>33</v>
       </c>
       <c r="B198" t="s">
         <v>34</v>
       </c>
       <c r="C198" t="s">
         <v>229</v>
       </c>
       <c r="E198" t="s">
         <v>346</v>
       </c>
       <c r="F198" t="s">
         <v>235</v>
       </c>
       <c r="G198" t="s">
         <v>52</v>
       </c>
       <c r="H198" t="s">
         <v>347</v>
       </c>
       <c r="I198" t="s">
         <v>195</v>
       </c>
       <c r="J198" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="K198" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="L198" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="M198" s="5" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="N198" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="O198">
         <v>46034.0</v>
       </c>
       <c r="P198" t="s">
         <v>353</v>
       </c>
       <c r="Q198" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199" t="s">
         <v>33</v>
       </c>
       <c r="B199" t="s">
         <v>34</v>
       </c>
       <c r="C199" t="s">
         <v>229</v>
       </c>
       <c r="E199" t="s">
         <v>346</v>
       </c>
       <c r="F199" t="s">
         <v>235</v>
       </c>
       <c r="G199" t="s">
         <v>52</v>
       </c>
       <c r="H199" t="s">
         <v>355</v>
       </c>
       <c r="I199" t="s">
         <v>356</v>
       </c>
       <c r="J199" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="K199" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="L199" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="M199" s="5" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="N199" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="O199">
         <v>46034.0</v>
       </c>
       <c r="P199" t="s">
         <v>353</v>
       </c>
       <c r="Q199" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200" t="s">
         <v>33</v>
       </c>
       <c r="B200" t="s">
         <v>34</v>
       </c>
       <c r="C200" t="s">
         <v>229</v>
       </c>
       <c r="D200" t="s">
         <v>441</v>
       </c>
       <c r="E200" t="s">
         <v>346</v>
       </c>
       <c r="F200" t="s">
         <v>235</v>
       </c>
       <c r="G200" t="s">
         <v>52</v>
       </c>
       <c r="H200" t="s">
         <v>347</v>
       </c>
       <c r="I200" t="s">
         <v>195</v>
       </c>
       <c r="J200" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="K200" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="L200" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="M200" s="5" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="N200" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="O200">
         <v>46266.0</v>
       </c>
       <c r="P200" t="s">
         <v>353</v>
       </c>
       <c r="Q200" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201" t="s">
         <v>33</v>
       </c>
       <c r="B201" t="s">
         <v>34</v>
       </c>
       <c r="C201" t="s">
         <v>229</v>
       </c>
       <c r="D201" t="s">
         <v>441</v>
       </c>
       <c r="E201" t="s">
         <v>346</v>
       </c>
       <c r="F201" t="s">
         <v>235</v>
       </c>
       <c r="G201" t="s">
         <v>52</v>
       </c>
       <c r="H201" t="s">
         <v>355</v>
       </c>
       <c r="I201" t="s">
         <v>356</v>
       </c>
       <c r="J201" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="K201" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="L201" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="M201" s="5" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="N201" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="O201">
         <v>46031.0</v>
       </c>
       <c r="P201" t="s">
         <v>353</v>
       </c>
       <c r="Q201" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202" t="s">
         <v>33</v>
       </c>
       <c r="B202" t="s">
         <v>34</v>
       </c>
       <c r="C202" t="s">
         <v>229</v>
       </c>
       <c r="E202" t="s">
         <v>346</v>
       </c>
       <c r="F202" t="s">
         <v>235</v>
       </c>
       <c r="G202" t="s">
         <v>52</v>
       </c>
       <c r="H202" t="s">
         <v>347</v>
       </c>
       <c r="I202" t="s">
         <v>195</v>
       </c>
       <c r="J202" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="K202" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="L202" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="N202" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="O202">
         <v>45999.0</v>
       </c>
       <c r="P202" t="s">
         <v>353</v>
       </c>
       <c r="Q202" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203" t="s">
         <v>33</v>
       </c>
       <c r="B203" t="s">
         <v>34</v>
       </c>
       <c r="C203" t="s">
         <v>229</v>
       </c>
       <c r="E203" t="s">
         <v>346</v>
       </c>
       <c r="F203" t="s">
         <v>235</v>
       </c>
       <c r="G203" t="s">
         <v>52</v>
       </c>
       <c r="H203" t="s">
         <v>355</v>
       </c>
       <c r="I203" t="s">
         <v>356</v>
       </c>
       <c r="J203" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="K203" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="L203" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="N203" s="5" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="O203">
         <v>45999.0</v>
       </c>
       <c r="P203" t="s">
         <v>353</v>
       </c>
       <c r="Q203" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O6"/>
   <sheetViews>
@@ -14538,322 +14544,322 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C2" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="D2" t="s">
         <v>61</v>
       </c>
       <c r="E2" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="G2" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="H2" t="s">
         <v>132</v>
       </c>
       <c r="I2" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="J2" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="K2" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="L2" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="M2" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="N2" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="O2" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C3" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D3" t="s">
         <v>61</v>
       </c>
       <c r="E3" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="G3" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="H3" t="s">
         <v>132</v>
       </c>
       <c r="I3" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="J3" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="K3" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="L3" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="M3" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="N3" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="O3" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C4" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D4" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="E4" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="G4" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="H4" t="s">
         <v>132</v>
       </c>
       <c r="I4" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="J4" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="K4" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="L4" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="M4" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="N4" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="O4" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C5" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="D5" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="E5" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="G5" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="H5" t="s">
         <v>132</v>
       </c>
       <c r="I5" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="K5" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="L5" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="M5" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="N5" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="O5" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C6" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D6" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="E6" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="G6" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="H6" t="s">
         <v>132</v>
       </c>
       <c r="I6" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="J6" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="K6" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="L6" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="M6" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="N6" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="O6" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -14864,241 +14870,241 @@
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C2" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="D2" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="E2" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="F2" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="I2" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>317</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C2" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D2" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>331</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>229</v>
+        <v>667</v>
       </c>
       <c r="C2" t="s">
         <v>441</v>
       </c>
       <c r="D2" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E2" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="F2" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E25"/>
   <sheetViews>
@@ -15118,110 +15124,110 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>318</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>317</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>319</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>63</v>
       </c>
       <c r="C2" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C3" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="D3" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C4" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="D4" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>63</v>
       </c>
       <c r="C6" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>63</v>
       </c>
       <c r="C7" t="s">
         <v>227</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>63</v>
       </c>
       <c r="C8" t="s">
         <v>320</v>
@@ -15269,225 +15275,225 @@
         <v>326</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
       <c r="C12" t="s">
         <v>328</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C13" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="D13" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C14" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="D14" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C15" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="D15" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C16" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="D16" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C17" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="D17" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C18" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="D18" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C20" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="D20" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C21" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="D21" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C22" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="D22" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C23" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="D23" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C24" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="D24" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
         <v>63</v>
       </c>
       <c r="C25" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E25" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>