--- v3 (2026-02-25)
+++ v4 (2026-04-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -564,51 +564,54 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.medicinespatentpool.org/storage/illustrations/k9Dpo6A3r0l2SG0Cm8drWQxc2g3Wh8t8yjLad5bv.png</t>
   </si>
   <si>
     <t>Paliperidone Chemical Structure</t>
   </si>
   <si>
     <t>Sourced From DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Janssen Pharmaceuticals</t>
+    <t>Janssen/Johnson &amp; Johnson</t>
+  </si>
+  <si>
+    <t>originator</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2031,58 +2034,61 @@
         <v>44</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>178</v>
       </c>
+      <c r="C2" t="s">
+        <v>179</v>
+      </c>
       <c r="D2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>