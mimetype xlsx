--- v3 (2026-02-25)
+++ v4 (2026-04-29)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="856">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="858">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -1975,204 +1975,207 @@
   <si>
     <t>12.5mg; 25 mg; 37.5 mg; 50 mg</t>
   </si>
   <si>
     <t>EMA/FIMEA</t>
   </si>
   <si>
     <t>European Medicines Agency/Finnish Medicines Agency</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://fimea.fi/en/databases_and_registers/fimeaweb?query=risperdal%20consta&amp;humanmed=true&amp;selfcare=true&amp;receptmed=true&amp;marketedmed=true&amp;prefillonly=false</t>
   </si>
   <si>
     <t>EMA/BAM</t>
   </si>
   <si>
-    <t>Bundesinstitut für Arzneimittel und Medizinprodukte</t>
+    <t>Bundesinstitut für Arzneimittel und Medizinprodukte-European Medicines Evaluation Agency/ Federal Institute for Drugs and Medical Devices/ Paul Ehrlich Institute</t>
   </si>
   <si>
     <t>DEU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>https://portal.dimdi.de/amguifree/am/docoutput/jpadocdisplay.xhtml?globalDocId=F61F4D6170E84C0286DDA72BEE3C4239&amp;directdisplay=true&amp;docid=1</t>
   </si>
   <si>
     <t>EMA/EOF</t>
   </si>
   <si>
-    <t>EMA/ National Organisation for Medicines</t>
+    <t>European Medicines Agency/National Organization for Medicines</t>
   </si>
   <si>
     <t>GRC</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>https://services.eof.gr/human-search/view.xhtml?id=50630adfa87a0f0f93157fc8f940b8d88c98fc6b37af1951e96406ff273e521a</t>
   </si>
   <si>
     <t>EMA/NCPHP</t>
   </si>
   <si>
     <t>EMA/National Center for Public Health and Pharmacy</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>https://ogyei.gov.hu/drug_database&amp;action=show_details&amp;item=19853</t>
   </si>
   <si>
     <t>EMA/IMA</t>
   </si>
   <si>
     <t>European Medicines Agency/Icelandic Medicines Agency</t>
   </si>
   <si>
     <t>ISL</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>https://www.ima.is/wp-content/uploads/sites/3/2025/10/lyf_med_markadsleyfi_1025.xlsx</t>
   </si>
   <si>
-    <t>EMA/MPRL</t>
-[...2 lines deleted...]
-    <t>EMA/Medicinal Product Register of Latvia</t>
+    <t>EMA/ZVA-MPRL</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/State Agency of Medicines/Medicinal Product Register of Latvia</t>
   </si>
   <si>
     <t>LVA</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
     <t>https://dati.zva.gov.lv/zalu-registrs/en/info/03-0096?r=aHR0cHM6Ly9kYXRpLnp2YS5nb3YubHYvemFsdS1yZWdpc3Rycy9lbi8%2FaXNzPTEmYW1wO3E9UmlzcGVyaWRvbnVtJmFtcDtJSy0xPTEmYW1wO0lLLTI9MiZhbXA7TkFDPW9uJmFtcDtTQVQ9b24mYW1wO0RFQz1vbiZhbXA7RVNDPW9uJmFtcDtFU0k9b24mYW1wO1BJTT1vbiZhbXA7Uk5FPW9uJmFtcDtzPU9OJmFtcDtyPQ%3D%3D</t>
   </si>
   <si>
-    <t>EMA/AFOSHC</t>
-[...2 lines deleted...]
-    <t>EMA/Austrian Federal Office for Safety in Health Care Austrian Medicines and Medical Devices Agency</t>
+    <t>EMA/LLV</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/Office of Health / Department of Pharmaceuticals</t>
   </si>
   <si>
     <t>LIE</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>https://sai.refdata.ch/detail/20154</t>
   </si>
   <si>
-    <t>EMA/VAPRIS</t>
-[...2 lines deleted...]
-    <t>EMA/Valstybine Vaistu Kontroles Tarnyba</t>
+    <t>EMA/VAPRIS-VVKT</t>
+  </si>
+  <si>
+    <t>EMA/Valstybine Vaistu Kontroles Tarnyba//State Medicines Control Agency</t>
   </si>
   <si>
     <t>LTU</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>https://vapris.vvkt.lt/vvkt-web/public/medications/view/35511</t>
   </si>
   <si>
     <t>EMA/SanteSecu</t>
   </si>
   <si>
+    <t>European Medicines Agency/Ministry of Health and Social Security / SanteSecu</t>
+  </si>
+  <si>
     <t>LUX</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>https://cns.public.lu/en/assure/publications/legislations/textes-coordonnes/liste-med-comm-tridenom.html</t>
   </si>
   <si>
     <t>EMA/MMA</t>
   </si>
   <si>
     <t>European Medicines  Agency/Malta Medicines Authority (MMA)</t>
   </si>
   <si>
     <t>MLT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>https://medicinesauthority.gov.mt/medicine-details?id=87140</t>
   </si>
   <si>
     <t>EMA/NOMA</t>
   </si>
   <si>
     <t>European Medicines Agency/ Norwegian Medical Products Agency</t>
   </si>
   <si>
     <t>NOR</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>https://www.legemiddelsok.no/sider/Legemiddelvisning.aspx?pakningId=3d1b72a2-e1e0-4168-8abb-a13cd0813b6f&amp;searchquery=Risperdal%20consta&amp;f=Han;MtI;Vir;ATC;Var;Mar;Mid;Avr;gen;par;&amp;pane=0</t>
   </si>
   <si>
     <t>Rispolept Consta</t>
   </si>
   <si>
-    <t>EMA/RPL</t>
-[...2 lines deleted...]
-    <t>European Medicines Agency / Ezdrowie</t>
+    <t>EMA/URPL</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/Office for Registration of Medicinal Products, Medical Devices and Biocidal Products/Ezdrowie</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>https://rejestry.ezdrowie.gov.pl/rpl/search/public</t>
   </si>
   <si>
     <t>EMA/INFARMED</t>
   </si>
   <si>
     <t>EMA/Autoridade Nacional do Medicamento e produtos de Saude</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/psusa/risperidone-list-nationally-authorised-medicinal-products-psusa00002649202205_en.pdf</t>
   </si>
@@ -2200,54 +2203,54 @@
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>https://cima.aemps.es/cima/publico/detalle.html?nregistro=65213</t>
   </si>
   <si>
     <t>EMA/SMPA</t>
   </si>
   <si>
     <t>European Medicines Agency/ Swedish Medical Products Agency</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>https://www.lakemedelsverket.se/sv/sok-lakemedelsfakta/lakemedel/20040305000163/risperdal-consta-25-mg-pulver-och-vatska-till-injektionsvatska-depotsuspension</t>
   </si>
   <si>
-    <t>DOH UAE</t>
-[...2 lines deleted...]
-    <t>Department of Health United Arab Emirates</t>
+    <t>MOHAP</t>
+  </si>
+  <si>
+    <t>Department of Health United Arab Emirates / Ministry of Health and Prevention</t>
   </si>
   <si>
     <t>ARE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>https://mohap.gov.ae/en/w/registered-medications-list</t>
   </si>
   <si>
     <t>Rispolept Konsta</t>
   </si>
   <si>
     <t>FSDC-MINZDRAV</t>
   </si>
   <si>
     <t>Federal Service for Drug Control of the Russian Federation - MINZDRAV</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
@@ -2305,65 +2308,68 @@
   <si>
     <t>THA</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>https://pertento.fda.moph.go.th/FDA_INFORMATION_DRUG/Home/Phar_Product_Inform_Page?Newcode=U1DR1C1012460003911C</t>
   </si>
   <si>
     <t>TITCK (Turkiye)</t>
   </si>
   <si>
     <t>Turkish Medicines and Medical Devices Agency</t>
   </si>
   <si>
     <t>TUR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
     <t>https://www.pharmaturca.com/eskisite/product/risperdal-consta-50-mg-powder-and-solvent-for-prolonged-release-suspension-for-injection-2/</t>
   </si>
   <si>
-    <t>PMDA-r</t>
+    <t>PMDA</t>
   </si>
   <si>
     <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>https://www.pmda.go.jp/files/000274881.pdf</t>
   </si>
   <si>
+    <t>HC</t>
+  </si>
+  <si>
     <t>Health Canada</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>https://health-products.canada.ca/dpd-bdpp/info?lang=eng&amp;code=74093</t>
   </si>
   <si>
     <t>USFDA-r</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/nda/2003/21346_RisperdalTOC.cfm</t>
   </si>
   <si>
     <t>EMA/AGES</t>
   </si>
   <si>
     <t>European Medicines Agency/ Austrian Agency for Health and Food Safety</t>
@@ -2374,51 +2380,51 @@
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>https://medikamente.basg.gv.at/documents/1-24628__DOTC_FACH_INFO.pdf</t>
   </si>
   <si>
     <t>EMA/SUKL-CZ</t>
   </si>
   <si>
     <t>European Medicines Agency/ State Institute for Drug Control</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
     <t>Czechia</t>
   </si>
   <si>
     <t>https://prehledy.sukl.cz/prehled_leciv.html#/leciva/0104693</t>
   </si>
   <si>
     <t>EMA/ANSM</t>
   </si>
   <si>
-    <t>European Medicines Agency/ National Agency for the Safety of Medicine and Health Products</t>
+    <t>European Medicines Agency/ National Agency for the Safety of Medicine and Health Products -Agence Nationale de Securite duMedicaments et des produits de Sante</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>https://agence-prd.ansm.sante.fr/php/ecodex/index.php#result</t>
   </si>
   <si>
     <t>EMA/HPRA</t>
   </si>
   <si>
     <t>European Medicines Agency/ Health Products Regulatory Authority (HPRA)</t>
   </si>
   <si>
     <t>IRL</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>https://www.hpra.ie/find-a-medicine/for-human-use/authorised-medicines/details/20736</t>
   </si>
@@ -2548,156 +2554,156 @@
   <si>
     <t>New Zealand Medicines and Medical Devices Safety Authority</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>https://www.tga.gov.au/sites/default/files/auspar-risperdal-consta.pdf</t>
   </si>
   <si>
     <t>TGA</t>
   </si>
   <si>
     <t>Therapeutic Goods Administration</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>PFDA-r</t>
+    <t>PFDA</t>
   </si>
   <si>
     <t>Philippines Food and Drug Administration</t>
   </si>
   <si>
     <t>PHL</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>https://verification.fda.gov.ph/ALL_DrugProductsview.php?showdetail=&amp;registration_number=DR-XY28753</t>
   </si>
   <si>
-    <t>SFDA-r</t>
+    <t>SFDA</t>
   </si>
   <si>
     <t>Saudi Food &amp; Drug Authority</t>
   </si>
   <si>
     <t>SAU</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>https://www.sfda.gov.sa/en/drugs-list</t>
   </si>
   <si>
     <t>TFDA</t>
   </si>
   <si>
     <t>Taiwan Food and Drug Administration</t>
   </si>
   <si>
     <t>TWN</t>
   </si>
   <si>
     <t>Taiwan, Province of China</t>
   </si>
   <si>
     <t>https://www.google.com/url?client=internal-element-cse&amp;cx=008913382465328057190:totppbhtgf8&amp;q=https://www.fda.gov.tw/tc/includes/GetFile.ashx%3Fid%3Df636695652244546205%26type%3D1&amp;sa=U&amp;ved=2ahUKEwie2J-yr--QAxUUoScCHb8fHn0QFnoECAYQAg&amp;usg=AOvVaw0ZtUYdAdiHHyn36B8eDtua&amp;fexp=73177442,73177443</t>
   </si>
   <si>
-    <t>MHRA-r</t>
-[...2 lines deleted...]
-    <t>Medicines and Healthcare Products Regulatory Agency - UK</t>
+    <t>MHRA</t>
+  </si>
+  <si>
+    <t>Medicines and Healthcare Products Regulatory Agency</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>https://mhraproducts4853.blob.core.windows.net/docs/b61bc4bf0c5cf9b4bcad1f2e3c013f9b98f2c363</t>
   </si>
   <si>
-    <t>KMFDS-r</t>
+    <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>ANMAT</t>
   </si>
   <si>
     <t>National Administration of Drugs, Food and Medical Devices</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>https://investor.alkermes.com/news-releases/news-release-details/alkermes-announces-additional-data-and-analyses-submitted-fda</t>
   </si>
   <si>
     <t>COFEPRIS</t>
   </si>
   <si>
     <t>Comision Federal para la Proteccion contra Riesgos Sanitarios</t>
   </si>
   <si>
     <t>MEX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
-    <t>ANAMED</t>
-[...2 lines deleted...]
-    <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud - Gobierno de Chile</t>
+    <t>ISP-ANAMED</t>
+  </si>
+  <si>
+    <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud</t>
   </si>
   <si>
     <t>CHL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>https://registrosanitario.ispch.gob.cl/Ficha.aspx?RegistroISP=F-13503%2f24</t>
   </si>
   <si>
     <t>Teva Pharmaceuticals</t>
   </si>
   <si>
     <t>generic</t>
   </si>
   <si>
     <t>Risperidone Teva</t>
   </si>
   <si>
     <t>EMA/NAMMDR</t>
   </si>
   <si>
     <t>European Medicines Agency / National Agency of Medicines and Medical Devices of Romania</t>
   </si>
@@ -2794,51 +2800,51 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.medicinespatentpool.org/storage/illustrations/YZ7zTFGp8uuVMngRI4Kq5INgwtcVI55c0zb5hyFI.png</t>
   </si>
   <si>
     <t>risperidone</t>
   </si>
   <si>
     <t>Pubchem</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Janssen Pharmaceuticals</t>
+    <t>Janssen/Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
     <t>Alkermes Inc</t>
   </si>
   <si>
     <t>https://www.alkermes.com/</t>
   </si>
   <si>
     <t>Alkermes, Inc. is the U.S. R&amp;D and manufacturing arm of Alkermes plc, a fully integrated, global biopharmaceutical company. The company focuses on developing innovative medicines for serious psychiatric and neurological disorders.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Eerdekens, Mariëlle et al. “Pharmacokinetics and tolerability of long-acting risperidone in schizophrenia.”&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Schizophrenia research&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;vol. 70,1 (2004): 91-100. doi:&lt;/span&gt;&lt;a href="10.1016/j.schres.2003.11.001" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1016/j.schres.2003.11.001&lt;/a&gt;&lt;/p&gt;</t>
   </si>
@@ -7652,1952 +7658,1952 @@
       <c r="C10" t="s">
         <v>558</v>
       </c>
       <c r="D10" t="s">
         <v>559</v>
       </c>
       <c r="E10" t="s">
         <v>396</v>
       </c>
       <c r="F10" t="s">
         <v>50</v>
       </c>
       <c r="G10" t="s">
         <v>560</v>
       </c>
       <c r="H10" t="s">
         <v>561</v>
       </c>
       <c r="I10" t="s">
         <v>134</v>
       </c>
       <c r="J10" t="s">
         <v>604</v>
       </c>
       <c r="K10" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="L10" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="N10" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P10" t="s">
         <v>577</v>
       </c>
       <c r="Q10" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>558</v>
       </c>
       <c r="D11" t="s">
         <v>559</v>
       </c>
       <c r="E11" t="s">
         <v>396</v>
       </c>
       <c r="F11" t="s">
         <v>50</v>
       </c>
       <c r="G11" t="s">
         <v>560</v>
       </c>
       <c r="H11" t="s">
         <v>561</v>
       </c>
       <c r="I11" t="s">
         <v>134</v>
       </c>
       <c r="J11" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="K11" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="L11" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="N11" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P11">
         <v>39316.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>558</v>
       </c>
       <c r="D12" t="s">
         <v>559</v>
       </c>
       <c r="E12" t="s">
         <v>396</v>
       </c>
       <c r="F12" t="s">
         <v>50</v>
       </c>
       <c r="G12" t="s">
         <v>560</v>
       </c>
       <c r="H12" t="s">
         <v>561</v>
       </c>
       <c r="I12" t="s">
         <v>134</v>
       </c>
       <c r="J12" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="K12" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="L12" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="N12" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P12">
         <v>38657.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>558</v>
       </c>
       <c r="D13" t="s">
         <v>559</v>
       </c>
       <c r="E13" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="F13" t="s">
         <v>50</v>
       </c>
       <c r="G13" t="s">
         <v>560</v>
       </c>
       <c r="H13" t="s">
         <v>561</v>
       </c>
       <c r="I13" t="s">
         <v>134</v>
       </c>
       <c r="J13" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="K13" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="L13" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="N13" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P13">
         <v>43304.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>558</v>
       </c>
       <c r="D14" t="s">
         <v>559</v>
       </c>
       <c r="E14" t="s">
         <v>396</v>
       </c>
       <c r="F14" t="s">
         <v>50</v>
       </c>
       <c r="G14" t="s">
         <v>560</v>
       </c>
       <c r="H14" t="s">
         <v>561</v>
       </c>
       <c r="I14" t="s">
         <v>134</v>
       </c>
       <c r="J14" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="K14" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="L14" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="N14" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P14" t="s">
         <v>577</v>
       </c>
       <c r="Q14" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="C15" t="s">
         <v>558</v>
       </c>
       <c r="D15" t="s">
         <v>559</v>
       </c>
       <c r="E15" t="s">
         <v>396</v>
       </c>
       <c r="F15" t="s">
         <v>50</v>
       </c>
       <c r="G15" t="s">
         <v>560</v>
       </c>
       <c r="H15" t="s">
         <v>561</v>
       </c>
       <c r="I15" t="s">
         <v>134</v>
       </c>
       <c r="J15" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="K15" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="L15" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="N15" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P15">
         <v>38106.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="C16" t="s">
         <v>558</v>
       </c>
       <c r="D16" t="s">
         <v>559</v>
       </c>
       <c r="E16" t="s">
         <v>396</v>
       </c>
       <c r="F16" t="s">
         <v>50</v>
       </c>
       <c r="G16" t="s">
         <v>560</v>
       </c>
       <c r="H16" t="s">
         <v>561</v>
       </c>
       <c r="I16" t="s">
         <v>134</v>
       </c>
       <c r="J16" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="K16" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="L16" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="N16" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P16">
         <v>37662.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="C17" t="s">
         <v>558</v>
       </c>
       <c r="D17" t="s">
         <v>559</v>
       </c>
       <c r="E17" t="s">
         <v>396</v>
       </c>
       <c r="F17" t="s">
         <v>50</v>
       </c>
       <c r="G17" t="s">
         <v>560</v>
       </c>
       <c r="H17" t="s">
         <v>561</v>
       </c>
       <c r="I17" t="s">
         <v>134</v>
       </c>
       <c r="J17" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="K17" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="L17" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="N17" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P17">
         <v>38051.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="C18" t="s">
         <v>558</v>
       </c>
       <c r="D18" t="s">
         <v>559</v>
       </c>
       <c r="E18" t="s">
         <v>396</v>
       </c>
       <c r="F18" t="s">
         <v>50</v>
       </c>
       <c r="G18" t="s">
         <v>560</v>
       </c>
       <c r="H18" t="s">
         <v>561</v>
       </c>
       <c r="I18" t="s">
         <v>134</v>
       </c>
       <c r="J18" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="K18" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="L18" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="N18" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P18" t="s">
         <v>577</v>
       </c>
       <c r="Q18" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="C19" t="s">
         <v>558</v>
       </c>
       <c r="D19" t="s">
         <v>559</v>
       </c>
       <c r="E19" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="F19" t="s">
         <v>50</v>
       </c>
       <c r="G19" t="s">
         <v>560</v>
       </c>
       <c r="H19" t="s">
         <v>561</v>
       </c>
       <c r="I19" t="s">
         <v>134</v>
       </c>
       <c r="J19" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="K19" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="L19" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="N19" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P19">
         <v>45566.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="C20" t="s">
         <v>558</v>
       </c>
       <c r="D20" t="s">
         <v>559</v>
       </c>
       <c r="E20" t="s">
         <v>396</v>
       </c>
       <c r="F20" t="s">
         <v>50</v>
       </c>
       <c r="G20" t="s">
         <v>560</v>
       </c>
       <c r="H20" t="s">
         <v>561</v>
       </c>
       <c r="I20" t="s">
         <v>134</v>
       </c>
       <c r="J20" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="K20" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="L20" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="N20" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P20">
         <v>37694.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="C21" t="s">
         <v>558</v>
       </c>
       <c r="D21" t="s">
         <v>559</v>
       </c>
       <c r="E21" t="s">
         <v>396</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
       <c r="G21" t="s">
         <v>560</v>
       </c>
       <c r="H21" t="s">
         <v>561</v>
       </c>
       <c r="I21" t="s">
         <v>134</v>
       </c>
       <c r="J21" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="K21" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="L21" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="N21" s="5" t="s">
         <v>566</v>
       </c>
       <c r="O21">
         <v>39448.0</v>
       </c>
       <c r="P21">
         <v>40976.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="C22" t="s">
         <v>558</v>
       </c>
       <c r="D22" t="s">
         <v>559</v>
       </c>
       <c r="E22" t="s">
         <v>396</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
       <c r="G22" t="s">
         <v>560</v>
       </c>
       <c r="H22" t="s">
         <v>561</v>
       </c>
       <c r="I22" t="s">
         <v>134</v>
       </c>
       <c r="J22" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="K22" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="L22" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>256</v>
       </c>
       <c r="N22" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P22">
         <v>43587.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="C23" t="s">
         <v>558</v>
       </c>
       <c r="D23" t="s">
         <v>559</v>
       </c>
       <c r="E23" t="s">
         <v>396</v>
       </c>
       <c r="F23" t="s">
         <v>50</v>
       </c>
       <c r="G23" t="s">
         <v>560</v>
       </c>
       <c r="H23" t="s">
         <v>561</v>
       </c>
       <c r="I23" t="s">
         <v>134</v>
       </c>
       <c r="J23" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="K23" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="L23" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="N23" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P23">
         <v>37808.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="C24" t="s">
         <v>558</v>
       </c>
       <c r="D24" t="s">
         <v>559</v>
       </c>
       <c r="E24" t="s">
         <v>396</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
       <c r="G24" t="s">
         <v>560</v>
       </c>
       <c r="H24" t="s">
         <v>561</v>
       </c>
       <c r="I24" t="s">
         <v>134</v>
       </c>
       <c r="J24" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="K24" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="L24" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="N24" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P24" t="s">
         <v>577</v>
       </c>
       <c r="Q24" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="C25" t="s">
         <v>558</v>
       </c>
       <c r="D25" t="s">
         <v>559</v>
       </c>
       <c r="E25" t="s">
         <v>396</v>
       </c>
       <c r="F25" t="s">
         <v>50</v>
       </c>
       <c r="G25" t="s">
         <v>560</v>
       </c>
       <c r="H25" t="s">
         <v>561</v>
       </c>
       <c r="I25" t="s">
         <v>134</v>
       </c>
       <c r="J25" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="K25" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="L25" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="N25" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P25">
         <v>39925.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="C26" t="s">
         <v>558</v>
       </c>
       <c r="D26" t="s">
         <v>559</v>
       </c>
       <c r="E26" t="s">
         <v>396</v>
       </c>
       <c r="F26" t="s">
         <v>50</v>
       </c>
       <c r="G26" t="s">
         <v>560</v>
       </c>
       <c r="H26" t="s">
         <v>561</v>
       </c>
       <c r="I26" t="s">
         <v>134</v>
       </c>
       <c r="J26" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="K26" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="L26" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>394</v>
       </c>
       <c r="N26" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P26">
         <v>38238.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="C27" t="s">
         <v>558</v>
       </c>
       <c r="D27" t="s">
         <v>559</v>
       </c>
       <c r="E27" t="s">
         <v>396</v>
       </c>
       <c r="F27" t="s">
         <v>50</v>
       </c>
       <c r="G27" t="s">
         <v>560</v>
       </c>
       <c r="H27" t="s">
         <v>561</v>
       </c>
       <c r="I27" t="s">
         <v>134</v>
       </c>
       <c r="J27" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="K27" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="L27" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>118</v>
       </c>
       <c r="N27" s="5" t="s">
         <v>566</v>
       </c>
       <c r="O27">
         <v>37708.0</v>
       </c>
       <c r="P27">
         <v>37923.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="C28" t="s">
         <v>558</v>
       </c>
       <c r="D28" t="s">
         <v>559</v>
       </c>
       <c r="E28" t="s">
         <v>396</v>
       </c>
       <c r="F28" t="s">
         <v>50</v>
       </c>
       <c r="G28" t="s">
         <v>560</v>
       </c>
       <c r="H28" t="s">
         <v>561</v>
       </c>
       <c r="I28" t="s">
         <v>134</v>
       </c>
       <c r="J28" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="K28" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="L28" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="N28" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P28">
         <v>37476.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>558</v>
       </c>
       <c r="D29" t="s">
         <v>559</v>
       </c>
       <c r="E29" t="s">
         <v>396</v>
       </c>
       <c r="F29" t="s">
         <v>50</v>
       </c>
       <c r="G29" t="s">
         <v>560</v>
       </c>
       <c r="H29" t="s">
         <v>561</v>
       </c>
       <c r="I29" t="s">
         <v>134</v>
       </c>
       <c r="J29" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="K29" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="L29" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="N29" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P29" t="s">
         <v>577</v>
       </c>
       <c r="Q29" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="C30" t="s">
         <v>558</v>
       </c>
       <c r="D30" t="s">
         <v>559</v>
       </c>
       <c r="E30" t="s">
         <v>396</v>
       </c>
       <c r="F30" t="s">
         <v>50</v>
       </c>
       <c r="G30" t="s">
         <v>560</v>
       </c>
       <c r="H30" t="s">
         <v>561</v>
       </c>
       <c r="I30" t="s">
         <v>134</v>
       </c>
       <c r="J30" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="K30" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="L30" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="N30" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P30">
         <v>37901.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="C31" t="s">
         <v>558</v>
       </c>
       <c r="D31" t="s">
         <v>559</v>
       </c>
       <c r="E31" t="s">
         <v>396</v>
       </c>
       <c r="F31" t="s">
         <v>50</v>
       </c>
       <c r="G31" t="s">
         <v>560</v>
       </c>
       <c r="H31" t="s">
         <v>561</v>
       </c>
       <c r="I31" t="s">
         <v>134</v>
       </c>
       <c r="J31" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="K31" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="L31" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="N31" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P31">
         <v>37607.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="C32" t="s">
         <v>558</v>
       </c>
       <c r="D32" t="s">
         <v>559</v>
       </c>
       <c r="E32" t="s">
         <v>396</v>
       </c>
       <c r="F32" t="s">
         <v>50</v>
       </c>
       <c r="G32" t="s">
         <v>560</v>
       </c>
       <c r="H32" t="s">
         <v>561</v>
       </c>
       <c r="I32" t="s">
         <v>134</v>
       </c>
       <c r="J32" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="K32" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="L32" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="N32" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P32">
         <v>38610.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>558</v>
       </c>
       <c r="D33" t="s">
         <v>559</v>
       </c>
       <c r="E33" t="s">
         <v>396</v>
       </c>
       <c r="F33" t="s">
         <v>50</v>
       </c>
       <c r="G33" t="s">
         <v>560</v>
       </c>
       <c r="H33" t="s">
         <v>561</v>
       </c>
       <c r="I33" t="s">
         <v>134</v>
       </c>
       <c r="J33" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="K33" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="L33" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="N33" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P33">
         <v>37739.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>558</v>
       </c>
       <c r="D34" t="s">
         <v>559</v>
       </c>
       <c r="E34" t="s">
         <v>396</v>
       </c>
       <c r="F34" t="s">
         <v>50</v>
       </c>
       <c r="G34" t="s">
         <v>560</v>
       </c>
       <c r="H34" t="s">
         <v>561</v>
       </c>
       <c r="I34" t="s">
         <v>134</v>
       </c>
       <c r="J34" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="K34" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="L34" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="N34" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P34">
         <v>38169.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>558</v>
       </c>
       <c r="D35" t="s">
         <v>559</v>
       </c>
       <c r="E35" t="s">
         <v>396</v>
       </c>
       <c r="F35" t="s">
         <v>50</v>
       </c>
       <c r="G35" t="s">
         <v>560</v>
       </c>
       <c r="H35" t="s">
         <v>561</v>
       </c>
       <c r="I35" t="s">
         <v>134</v>
       </c>
       <c r="J35" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="K35" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="L35" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="N35" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P35">
         <v>37433.0</v>
       </c>
       <c r="Q35" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="C36" t="s">
         <v>558</v>
       </c>
       <c r="D36" t="s">
         <v>559</v>
       </c>
       <c r="E36" t="s">
         <v>396</v>
       </c>
       <c r="F36" t="s">
         <v>50</v>
       </c>
       <c r="G36" t="s">
         <v>560</v>
       </c>
       <c r="H36" t="s">
         <v>561</v>
       </c>
       <c r="I36" t="s">
         <v>134</v>
       </c>
       <c r="J36" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="K36" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="L36" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="M36" s="5" t="s">
         <v>283</v>
       </c>
       <c r="N36" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P36">
         <v>38264.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="C37" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="D37" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="E37" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="F37" t="s">
         <v>50</v>
       </c>
       <c r="G37" t="s">
         <v>560</v>
       </c>
       <c r="H37" t="s">
         <v>561</v>
       </c>
       <c r="I37" t="s">
         <v>134</v>
       </c>
       <c r="J37" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="K37" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="L37" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="N37" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P37">
         <v>44215.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="C38" t="s">
         <v>558</v>
       </c>
       <c r="D38" t="s">
         <v>559</v>
       </c>
       <c r="E38" t="s">
         <v>396</v>
       </c>
       <c r="F38" t="s">
         <v>50</v>
       </c>
       <c r="G38" t="s">
         <v>560</v>
       </c>
       <c r="H38" t="s">
         <v>561</v>
       </c>
       <c r="I38" t="s">
         <v>134</v>
       </c>
       <c r="J38" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="K38" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="L38" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="N38" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P38" t="s">
         <v>577</v>
       </c>
       <c r="Q38" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="C39" t="s">
         <v>558</v>
       </c>
       <c r="D39" t="s">
         <v>559</v>
       </c>
       <c r="E39" t="s">
         <v>396</v>
       </c>
       <c r="F39" t="s">
         <v>50</v>
       </c>
       <c r="G39" t="s">
         <v>560</v>
       </c>
       <c r="H39" t="s">
         <v>561</v>
       </c>
       <c r="I39" t="s">
         <v>134</v>
       </c>
       <c r="J39" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="K39" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="L39" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="N39" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P39" t="s">
         <v>577</v>
       </c>
       <c r="Q39" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="C40" t="s">
         <v>558</v>
       </c>
       <c r="D40" t="s">
         <v>559</v>
       </c>
       <c r="E40" t="s">
         <v>396</v>
       </c>
       <c r="F40" t="s">
         <v>50</v>
       </c>
       <c r="G40" t="s">
         <v>560</v>
       </c>
       <c r="H40" t="s">
         <v>561</v>
       </c>
       <c r="I40" t="s">
         <v>134</v>
       </c>
       <c r="J40" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="K40" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="L40" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="N40" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P40">
         <v>39958.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="C41" t="s">
         <v>558</v>
       </c>
       <c r="D41" t="s">
         <v>559</v>
       </c>
       <c r="E41" t="s">
         <v>396</v>
       </c>
       <c r="F41" t="s">
         <v>50</v>
       </c>
       <c r="G41" t="s">
         <v>560</v>
       </c>
       <c r="H41" t="s">
         <v>561</v>
       </c>
       <c r="I41" t="s">
         <v>134</v>
       </c>
       <c r="J41" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="K41" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="L41" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="N41" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P41">
         <v>37681.0</v>
       </c>
       <c r="Q41" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="C42" t="s">
         <v>558</v>
       </c>
       <c r="D42" t="s">
         <v>559</v>
       </c>
       <c r="E42" t="s">
         <v>396</v>
       </c>
       <c r="F42" t="s">
         <v>50</v>
       </c>
       <c r="G42" t="s">
         <v>560</v>
       </c>
       <c r="H42" t="s">
         <v>561</v>
       </c>
       <c r="I42" t="s">
         <v>134</v>
       </c>
       <c r="J42" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="K42" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="L42" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="N42" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P42">
         <v>45130.0</v>
       </c>
       <c r="Q42" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="C43" t="s">
         <v>558</v>
       </c>
       <c r="D43" t="s">
         <v>559</v>
       </c>
       <c r="E43" t="s">
         <v>396</v>
       </c>
       <c r="F43" t="s">
         <v>50</v>
       </c>
       <c r="G43" t="s">
         <v>560</v>
       </c>
       <c r="H43" t="s">
         <v>561</v>
       </c>
       <c r="I43" t="s">
         <v>134</v>
       </c>
       <c r="J43" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="K43" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="L43" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="N43" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P43" t="s">
         <v>577</v>
       </c>
       <c r="Q43" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="C44" t="s">
         <v>558</v>
       </c>
       <c r="D44" t="s">
         <v>559</v>
       </c>
       <c r="E44" t="s">
         <v>396</v>
       </c>
       <c r="F44" t="s">
         <v>50</v>
       </c>
       <c r="G44" t="s">
         <v>560</v>
       </c>
       <c r="H44" t="s">
         <v>561</v>
       </c>
       <c r="I44" t="s">
         <v>134</v>
       </c>
       <c r="J44" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="K44" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="L44" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="N44" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P44" t="s">
         <v>577</v>
       </c>
       <c r="Q44" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="C45" t="s">
         <v>558</v>
       </c>
       <c r="D45" t="s">
         <v>559</v>
       </c>
       <c r="E45" t="s">
         <v>396</v>
       </c>
       <c r="F45" t="s">
         <v>50</v>
       </c>
       <c r="G45" t="s">
         <v>560</v>
       </c>
       <c r="H45" t="s">
         <v>561</v>
       </c>
       <c r="I45" t="s">
         <v>134</v>
       </c>
       <c r="J45" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="K45" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="L45" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="N45" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P45">
         <v>42855.0</v>
       </c>
       <c r="Q45" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="C46" t="s">
         <v>558</v>
       </c>
       <c r="D46" t="s">
         <v>559</v>
       </c>
       <c r="E46" t="s">
         <v>396</v>
       </c>
       <c r="F46" t="s">
         <v>50</v>
       </c>
       <c r="G46" t="s">
         <v>560</v>
       </c>
       <c r="H46" t="s">
         <v>561</v>
       </c>
       <c r="I46" t="s">
         <v>134</v>
       </c>
       <c r="J46" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="K46" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="L46" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="M46" s="5" t="s">
         <v>381</v>
       </c>
       <c r="N46" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P46" t="s">
         <v>577</v>
       </c>
       <c r="Q46" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="C47" t="s">
         <v>558</v>
       </c>
       <c r="D47" t="s">
         <v>559</v>
       </c>
       <c r="E47" t="s">
         <v>396</v>
       </c>
       <c r="F47" t="s">
         <v>50</v>
       </c>
       <c r="G47" t="s">
         <v>560</v>
       </c>
       <c r="H47" t="s">
         <v>561</v>
       </c>
       <c r="I47" t="s">
         <v>134</v>
       </c>
       <c r="J47" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="K47" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="L47" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="N47" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P47" t="s">
         <v>577</v>
       </c>
       <c r="Q47" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="C48" t="s">
         <v>558</v>
       </c>
       <c r="D48" t="s">
         <v>559</v>
       </c>
       <c r="E48" t="s">
         <v>396</v>
       </c>
       <c r="F48" t="s">
         <v>50</v>
       </c>
       <c r="G48" t="s">
         <v>560</v>
       </c>
       <c r="H48" t="s">
         <v>561</v>
       </c>
       <c r="I48" t="s">
         <v>134</v>
       </c>
       <c r="J48" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="K48" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="L48" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="N48" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P48" t="s">
         <v>577</v>
       </c>
       <c r="Q48" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="C49" t="s">
         <v>558</v>
       </c>
       <c r="D49" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="E49" t="s">
         <v>396</v>
       </c>
       <c r="F49" t="s">
         <v>50</v>
       </c>
       <c r="G49" t="s">
         <v>560</v>
       </c>
       <c r="H49" t="s">
         <v>561</v>
       </c>
       <c r="I49" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="J49" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="K49" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="L49" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="N49" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P49">
         <v>38023.0</v>
       </c>
       <c r="Q49" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="C50" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="D50" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="E50" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="F50" t="s">
         <v>50</v>
       </c>
       <c r="G50" t="s">
         <v>560</v>
       </c>
       <c r="H50" t="s">
         <v>561</v>
       </c>
       <c r="I50" t="s">
         <v>134</v>
       </c>
       <c r="J50" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="K50" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="L50" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="N50" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P50">
         <v>45674.0</v>
       </c>
       <c r="Q50" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -9607,355 +9613,355 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C2" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="D2" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="F2" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="H2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="D3" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F3" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="H3" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>539</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="C2" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="D2" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>543</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="C2" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="D2" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="E2" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="F2" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="C3" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="D3" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="E3" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="F3" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -9972,85 +9978,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>540</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>539</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>541</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="C2" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="D2" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="C3" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="D3" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="C4" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="D4" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">