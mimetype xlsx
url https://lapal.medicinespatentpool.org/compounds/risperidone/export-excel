--- v4 (2026-04-29)
+++ v5 (2026-05-20)
@@ -230,54 +230,54 @@
   </si>
   <si>
     <t>12.5 mg; 25 mg; 37.5 mg; 50 mg powder for injection</t>
   </si>
   <si>
     <t>50 mg IM every 2 weeks</t>
   </si>
   <si>
     <t>1. Initial Treatment Dose for Schizophrenia &amp; Bipolar:
 • Administer 25 mg intramuscularly (IM) every 2 weeks.
 2. Dose Adjustment for Non-Responders:
 • If inadequate response at 25 mg, consider increasing to 37.5 mg or 50 mg IM every 2 weeks.
 • Do not exceed 50 mg every 2 weeks.
 3. Special Populations (Renal or Hepatic Impairment):
 • Initiate treatment at a reduced dose of 12.5 mg IM every 2 weeks.
 4. Previously Treated Patients:
 • Previous antipsychotics should be continued for 3 weeks after the first injection of risperidone LAI to ensure that therapeutic concentrations are maintained until the main release phase of risperidone from the injection site has begun</t>
   </si>
   <si>
     <t>Risperidone LAI must be reconstituted only in the diluent supplied in the dose pack and must be administered with only the appropriate needle supplied in the dose pack for gluteal (2-inch needle) or deltoid (1-inch needle) administration. All components are required for administration. Do not substitute any components of the dose pack. To ensure that the intended dose of risperidone is delivered, the full contents from the vial must be administered. Administration of partial contents may not deliver the intended dose of risperidone.</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2010/021346_s31_s35_s38_s39lbl.pdf</t>
   </si>
   <si>
-    <t>2025-11-10 09:48:07</t>
-[...2 lines deleted...]
-    <t>2026-02-06 10:18:09</t>
+    <t>2026-04-30 08:07:39</t>
+  </si>
+  <si>
+    <t>2026-04-30 10:11:46</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
@@ -1945,114 +1945,117 @@
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Janssen-Cilag Inc</t>
   </si>
   <si>
+    <t>originator</t>
+  </si>
+  <si>
+    <t>Mental health</t>
+  </si>
+  <si>
+    <t>12.5mg; 25 mg; 37.5 mg; 50 mg</t>
+  </si>
+  <si>
+    <t>EMA/FIMED</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/Finnish Medicines Agency</t>
+  </si>
+  <si>
+    <t>FIN</t>
+  </si>
+  <si>
+    <t>Finland</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>https://fimea.fi/en/databases_and_registers/fimeaweb?query=risperdal%20consta&amp;humanmed=true&amp;selfcare=true&amp;receptmed=true&amp;marketedmed=true&amp;prefillonly=false</t>
+  </si>
+  <si>
     <t>janssen-cilag inc</t>
   </si>
   <si>
-    <t>Mental health</t>
-[...22 lines deleted...]
-  <si>
     <t>EMA/BAM</t>
   </si>
   <si>
     <t>Bundesinstitut für Arzneimittel und Medizinprodukte-European Medicines Evaluation Agency/ Federal Institute for Drugs and Medical Devices/ Paul Ehrlich Institute</t>
   </si>
   <si>
     <t>DEU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>https://portal.dimdi.de/amguifree/am/docoutput/jpadocdisplay.xhtml?globalDocId=F61F4D6170E84C0286DDA72BEE3C4239&amp;directdisplay=true&amp;docid=1</t>
   </si>
   <si>
     <t>EMA/EOF</t>
   </si>
   <si>
     <t>European Medicines Agency/National Organization for Medicines</t>
   </si>
   <si>
     <t>GRC</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>https://services.eof.gr/human-search/view.xhtml?id=50630adfa87a0f0f93157fc8f940b8d88c98fc6b37af1951e96406ff273e521a</t>
   </si>
   <si>
-    <t>EMA/NCPHP</t>
-[...2 lines deleted...]
-    <t>EMA/National Center for Public Health and Pharmacy</t>
+    <t>EMA/NNK-NCPHP</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/National Public Health and Pharmaceutical Centre</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>https://ogyei.gov.hu/drug_database&amp;action=show_details&amp;item=19853</t>
   </si>
   <si>
     <t>EMA/IMA</t>
   </si>
   <si>
     <t>European Medicines Agency/Icelandic Medicines Agency</t>
   </si>
   <si>
     <t>ISL</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>https://www.ima.is/wp-content/uploads/sites/3/2025/10/lyf_med_markadsleyfi_1025.xlsx</t>
   </si>
@@ -2146,96 +2149,97 @@
   <si>
     <t>https://www.legemiddelsok.no/sider/Legemiddelvisning.aspx?pakningId=3d1b72a2-e1e0-4168-8abb-a13cd0813b6f&amp;searchquery=Risperdal%20consta&amp;f=Han;MtI;Vir;ATC;Var;Mar;Mid;Avr;gen;par;&amp;pane=0</t>
   </si>
   <si>
     <t>Rispolept Consta</t>
   </si>
   <si>
     <t>EMA/URPL</t>
   </si>
   <si>
     <t>European Medicines Agency/Office for Registration of Medicinal Products, Medical Devices and Biocidal Products/Ezdrowie</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>https://rejestry.ezdrowie.gov.pl/rpl/search/public</t>
   </si>
   <si>
     <t>EMA/INFARMED</t>
   </si>
   <si>
-    <t>EMA/Autoridade Nacional do Medicamento e produtos de Saude</t>
+    <t>European Medicines Agency/ National Authority of Medicines and Health Products/Autoridade Nacional do Medicamento e produtos de Saude</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
-    <t>https://www.ema.europa.eu/en/documents/psusa/risperidone-list-nationally-authorised-medicinal-products-psusa00002649202205_en.pdf</t>
+    <t>https://www.ema.europa.eu/en/documents/psusa/risperidone-list-nationally-authorised-medicinal-products-psusa00002649202205_en.pdf
+https://extranet.infarmed.pt/INFOMED-fo/pesquisa-avancada.xhtml</t>
   </si>
   <si>
     <t>EMA/PSMDCA</t>
   </si>
   <si>
     <t>European Medicines Agency / Pharmaceutical Services and Medical Devices Competent Authority</t>
   </si>
   <si>
     <t>CYP</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
     <t>https://www.phs.moh.gov.cy/human-search/home.xhtml?lang=en#</t>
   </si>
   <si>
-    <t>EMA/AEMPS</t>
-[...2 lines deleted...]
-    <t>European Medicines Agency / Spanish Agency for Medicine and Medical Devices</t>
+    <t>EMA/ AEMPS</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/ Spanish Agency of Medicines and Medical Devices</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>https://cima.aemps.es/cima/publico/detalle.html?nregistro=65213</t>
   </si>
   <si>
-    <t>EMA/SMPA</t>
-[...2 lines deleted...]
-    <t>European Medicines Agency/ Swedish Medical Products Agency</t>
+    <t>EMA/LV-SMPA</t>
+  </si>
+  <si>
+    <t>European Medicines Agency (Medical Product Agency (Läkemedelsverket))</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>https://www.lakemedelsverket.se/sv/sok-lakemedelsfakta/lakemedel/20040305000163/risperdal-consta-25-mg-pulver-och-vatska-till-injektionsvatska-depotsuspension</t>
   </si>
   <si>
     <t>MOHAP</t>
   </si>
   <si>
     <t>Department of Health United Arab Emirates / Ministry of Health and Prevention</t>
   </si>
   <si>
     <t>ARE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>https://mohap.gov.ae/en/w/registered-medications-list</t>
   </si>
@@ -2335,90 +2339,91 @@
   <si>
     <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>https://www.pmda.go.jp/files/000274881.pdf</t>
   </si>
   <si>
     <t>HC</t>
   </si>
   <si>
     <t>Health Canada</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>https://health-products.canada.ca/dpd-bdpp/info?lang=eng&amp;code=74093</t>
   </si>
   <si>
-    <t>USFDA-r</t>
+    <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/nda/2003/21346_RisperdalTOC.cfm</t>
   </si>
   <si>
     <t>EMA/AGES</t>
   </si>
   <si>
     <t>European Medicines Agency/ Austrian Agency for Health and Food Safety</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>https://medikamente.basg.gv.at/documents/1-24628__DOTC_FACH_INFO.pdf</t>
   </si>
   <si>
-    <t>EMA/SUKL-CZ</t>
+    <t>EMA/SUKL-CZE</t>
   </si>
   <si>
     <t>European Medicines Agency/ State Institute for Drug Control</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
     <t>Czechia</t>
   </si>
   <si>
-    <t>https://prehledy.sukl.cz/prehled_leciv.html#/leciva/0104693</t>
+    <t>https://prehledy.sukl.cz/prehled_leciv.html#/leciva/0104693
+file:///C:/Users/Prajith/Downloads/priloha_dlp.pdf</t>
   </si>
   <si>
     <t>EMA/ANSM</t>
   </si>
   <si>
     <t>European Medicines Agency/ National Agency for the Safety of Medicine and Health Products -Agence Nationale de Securite duMedicaments et des produits de Sante</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>https://agence-prd.ansm.sante.fr/php/ecodex/index.php#result</t>
   </si>
   <si>
     <t>EMA/HPRA</t>
   </si>
   <si>
     <t>European Medicines Agency/ Health Products Regulatory Authority (HPRA)</t>
   </si>
   <si>
     <t>IRL</t>
   </si>
@@ -2527,51 +2532,51 @@
   <si>
     <t>MYS</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>https://quest3plus.bpfk.gov.my/pmo2/detail.php?type=product&amp;id=MAL20041156A</t>
   </si>
   <si>
     <t>CDSCO</t>
   </si>
   <si>
     <t>Central Drugs Standard Control Organisation - India</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>https://www.mims.com/india/drug/info/risperdal-consta</t>
   </si>
   <si>
-    <t>Medsafe-r</t>
+    <t>Medsafe</t>
   </si>
   <si>
     <t>New Zealand Medicines and Medical Devices Safety Authority</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>https://www.tga.gov.au/sites/default/files/auspar-risperdal-consta.pdf</t>
   </si>
   <si>
     <t>TGA</t>
   </si>
   <si>
     <t>Therapeutic Goods Administration</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
@@ -2650,84 +2655,81 @@
   <si>
     <t>National Administration of Drugs, Food and Medical Devices</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>https://investor.alkermes.com/news-releases/news-release-details/alkermes-announces-additional-data-and-analyses-submitted-fda</t>
   </si>
   <si>
     <t>COFEPRIS</t>
   </si>
   <si>
     <t>Comision Federal para la Proteccion contra Riesgos Sanitarios</t>
   </si>
   <si>
     <t>MEX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>originator</t>
-[...1 lines deleted...]
-  <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>ISP-ANAMED</t>
   </si>
   <si>
     <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud</t>
   </si>
   <si>
     <t>CHL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>https://registrosanitario.ispch.gob.cl/Ficha.aspx?RegistroISP=F-13503%2f24</t>
   </si>
   <si>
     <t>Teva Pharmaceuticals</t>
   </si>
   <si>
     <t>generic</t>
   </si>
   <si>
     <t>Risperidone Teva</t>
   </si>
   <si>
     <t>EMA/NAMMDR</t>
   </si>
   <si>
-    <t>European Medicines Agency / National Agency of Medicines and Medical Devices of Romania</t>
+    <t>European Medicines Agency/ National Agency for Medicines and Medicinal Devices of Romania</t>
   </si>
   <si>
     <t>ROU</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>https://www.anm.ro/_/_AMB/AMB_16170_06.08.25.pdf</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
@@ -7308,2219 +7310,2219 @@
       </c>
       <c r="L2" t="s">
         <v>564</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>565</v>
       </c>
       <c r="N2" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P2">
         <v>37657.0</v>
       </c>
       <c r="Q2" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="C3" t="s">
         <v>558</v>
       </c>
       <c r="D3" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E3" t="s">
         <v>396</v>
       </c>
       <c r="F3" t="s">
         <v>50</v>
       </c>
       <c r="G3" t="s">
         <v>560</v>
       </c>
       <c r="H3" t="s">
         <v>561</v>
       </c>
       <c r="I3" t="s">
         <v>134</v>
       </c>
       <c r="J3" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="K3" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="L3" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="N3" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P3">
         <v>40641.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="C4" t="s">
         <v>558</v>
       </c>
       <c r="D4" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E4" t="s">
         <v>396</v>
       </c>
       <c r="F4" t="s">
         <v>50</v>
       </c>
       <c r="G4" t="s">
         <v>560</v>
       </c>
       <c r="H4" t="s">
         <v>561</v>
       </c>
       <c r="I4" t="s">
         <v>134</v>
       </c>
       <c r="J4" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="K4" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="L4" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P4" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="Q4" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="C5" t="s">
         <v>558</v>
       </c>
       <c r="D5" t="s">
         <v>559</v>
       </c>
       <c r="E5" t="s">
         <v>396</v>
       </c>
       <c r="F5" t="s">
         <v>50</v>
       </c>
       <c r="G5" t="s">
         <v>560</v>
       </c>
       <c r="H5" t="s">
         <v>561</v>
       </c>
       <c r="I5" t="s">
         <v>134</v>
       </c>
       <c r="J5" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="K5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="L5" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="N5" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P5">
         <v>37685.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="C6" t="s">
         <v>558</v>
       </c>
       <c r="D6" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E6" t="s">
         <v>396</v>
       </c>
       <c r="F6" t="s">
         <v>50</v>
       </c>
       <c r="G6" t="s">
         <v>560</v>
       </c>
       <c r="H6" t="s">
         <v>561</v>
       </c>
       <c r="I6" t="s">
         <v>134</v>
       </c>
       <c r="J6" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="K6" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="L6" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P6">
         <v>37557.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>558</v>
       </c>
       <c r="D7" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E7" t="s">
         <v>396</v>
       </c>
       <c r="F7" t="s">
         <v>50</v>
       </c>
       <c r="G7" t="s">
         <v>560</v>
       </c>
       <c r="H7" t="s">
         <v>561</v>
       </c>
       <c r="I7" t="s">
         <v>134</v>
       </c>
       <c r="J7" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="K7" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="L7" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="N7" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P7">
         <v>37725.0</v>
       </c>
       <c r="Q7" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>558</v>
       </c>
       <c r="D8" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E8" t="s">
         <v>396</v>
       </c>
       <c r="F8" t="s">
         <v>50</v>
       </c>
       <c r="G8" t="s">
         <v>560</v>
       </c>
       <c r="H8" t="s">
         <v>561</v>
       </c>
       <c r="I8" t="s">
         <v>134</v>
       </c>
       <c r="J8" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="K8" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="L8" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="N8" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P8">
         <v>37433.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>558</v>
       </c>
       <c r="D9" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E9" t="s">
         <v>396</v>
       </c>
       <c r="F9" t="s">
         <v>50</v>
       </c>
       <c r="G9" t="s">
         <v>560</v>
       </c>
       <c r="H9" t="s">
         <v>561</v>
       </c>
       <c r="I9" t="s">
         <v>134</v>
       </c>
       <c r="J9" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="K9" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="L9" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="N9" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P9" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="Q9" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>558</v>
       </c>
       <c r="D10" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E10" t="s">
         <v>396</v>
       </c>
       <c r="F10" t="s">
         <v>50</v>
       </c>
       <c r="G10" t="s">
         <v>560</v>
       </c>
       <c r="H10" t="s">
         <v>561</v>
       </c>
       <c r="I10" t="s">
         <v>134</v>
       </c>
       <c r="J10" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="K10" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="L10" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="N10" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P10" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="Q10" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>558</v>
       </c>
       <c r="D11" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E11" t="s">
         <v>396</v>
       </c>
       <c r="F11" t="s">
         <v>50</v>
       </c>
       <c r="G11" t="s">
         <v>560</v>
       </c>
       <c r="H11" t="s">
         <v>561</v>
       </c>
       <c r="I11" t="s">
         <v>134</v>
       </c>
       <c r="J11" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="K11" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="L11" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="N11" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P11">
         <v>39316.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>558</v>
       </c>
       <c r="D12" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E12" t="s">
         <v>396</v>
       </c>
       <c r="F12" t="s">
         <v>50</v>
       </c>
       <c r="G12" t="s">
         <v>560</v>
       </c>
       <c r="H12" t="s">
         <v>561</v>
       </c>
       <c r="I12" t="s">
         <v>134</v>
       </c>
       <c r="J12" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="K12" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="L12" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="N12" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P12">
         <v>38657.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>558</v>
       </c>
       <c r="D13" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E13" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="F13" t="s">
         <v>50</v>
       </c>
       <c r="G13" t="s">
         <v>560</v>
       </c>
       <c r="H13" t="s">
         <v>561</v>
       </c>
       <c r="I13" t="s">
         <v>134</v>
       </c>
       <c r="J13" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="K13" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="L13" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="N13" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P13">
         <v>43304.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>558</v>
       </c>
       <c r="D14" t="s">
         <v>559</v>
       </c>
       <c r="E14" t="s">
         <v>396</v>
       </c>
       <c r="F14" t="s">
         <v>50</v>
       </c>
       <c r="G14" t="s">
         <v>560</v>
       </c>
       <c r="H14" t="s">
         <v>561</v>
       </c>
       <c r="I14" t="s">
         <v>134</v>
       </c>
       <c r="J14" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="K14" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="L14" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="N14" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="P14" t="s">
-        <v>577</v>
+      <c r="P14">
+        <v>37837.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="C15" t="s">
         <v>558</v>
       </c>
       <c r="D15" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E15" t="s">
         <v>396</v>
       </c>
       <c r="F15" t="s">
         <v>50</v>
       </c>
       <c r="G15" t="s">
         <v>560</v>
       </c>
       <c r="H15" t="s">
         <v>561</v>
       </c>
       <c r="I15" t="s">
         <v>134</v>
       </c>
       <c r="J15" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="K15" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="L15" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="N15" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P15">
         <v>38106.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="C16" t="s">
         <v>558</v>
       </c>
       <c r="D16" t="s">
         <v>559</v>
       </c>
       <c r="E16" t="s">
         <v>396</v>
       </c>
       <c r="F16" t="s">
         <v>50</v>
       </c>
       <c r="G16" t="s">
         <v>560</v>
       </c>
       <c r="H16" t="s">
         <v>561</v>
       </c>
       <c r="I16" t="s">
         <v>134</v>
       </c>
       <c r="J16" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="K16" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="L16" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="N16" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P16">
         <v>37662.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="C17" t="s">
         <v>558</v>
       </c>
       <c r="D17" t="s">
         <v>559</v>
       </c>
       <c r="E17" t="s">
         <v>396</v>
       </c>
       <c r="F17" t="s">
         <v>50</v>
       </c>
       <c r="G17" t="s">
         <v>560</v>
       </c>
       <c r="H17" t="s">
         <v>561</v>
       </c>
       <c r="I17" t="s">
         <v>134</v>
       </c>
       <c r="J17" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="K17" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="L17" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="N17" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P17">
         <v>38051.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="C18" t="s">
         <v>558</v>
       </c>
       <c r="D18" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E18" t="s">
         <v>396</v>
       </c>
       <c r="F18" t="s">
         <v>50</v>
       </c>
       <c r="G18" t="s">
         <v>560</v>
       </c>
       <c r="H18" t="s">
         <v>561</v>
       </c>
       <c r="I18" t="s">
         <v>134</v>
       </c>
       <c r="J18" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="K18" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="L18" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="N18" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P18" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="Q18" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="C19" t="s">
         <v>558</v>
       </c>
       <c r="D19" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E19" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="F19" t="s">
         <v>50</v>
       </c>
       <c r="G19" t="s">
         <v>560</v>
       </c>
       <c r="H19" t="s">
         <v>561</v>
       </c>
       <c r="I19" t="s">
         <v>134</v>
       </c>
       <c r="J19" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="K19" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="L19" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="N19" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P19">
         <v>45566.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="C20" t="s">
         <v>558</v>
       </c>
       <c r="D20" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E20" t="s">
         <v>396</v>
       </c>
       <c r="F20" t="s">
         <v>50</v>
       </c>
       <c r="G20" t="s">
         <v>560</v>
       </c>
       <c r="H20" t="s">
         <v>561</v>
       </c>
       <c r="I20" t="s">
         <v>134</v>
       </c>
       <c r="J20" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="K20" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="L20" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="N20" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P20">
         <v>37694.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="C21" t="s">
         <v>558</v>
       </c>
       <c r="D21" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E21" t="s">
         <v>396</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
       <c r="G21" t="s">
         <v>560</v>
       </c>
       <c r="H21" t="s">
         <v>561</v>
       </c>
       <c r="I21" t="s">
         <v>134</v>
       </c>
       <c r="J21" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="K21" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="L21" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="N21" s="5" t="s">
         <v>566</v>
       </c>
       <c r="O21">
         <v>39448.0</v>
       </c>
       <c r="P21">
         <v>40976.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="C22" t="s">
         <v>558</v>
       </c>
       <c r="D22" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E22" t="s">
         <v>396</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
       <c r="G22" t="s">
         <v>560</v>
       </c>
       <c r="H22" t="s">
         <v>561</v>
       </c>
       <c r="I22" t="s">
         <v>134</v>
       </c>
       <c r="J22" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="K22" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="L22" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>256</v>
       </c>
       <c r="N22" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P22">
         <v>43587.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="C23" t="s">
         <v>558</v>
       </c>
       <c r="D23" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E23" t="s">
         <v>396</v>
       </c>
       <c r="F23" t="s">
         <v>50</v>
       </c>
       <c r="G23" t="s">
         <v>560</v>
       </c>
       <c r="H23" t="s">
         <v>561</v>
       </c>
       <c r="I23" t="s">
         <v>134</v>
       </c>
       <c r="J23" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="K23" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="L23" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="N23" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P23">
         <v>37808.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="C24" t="s">
         <v>558</v>
       </c>
       <c r="D24" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E24" t="s">
         <v>396</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
       <c r="G24" t="s">
         <v>560</v>
       </c>
       <c r="H24" t="s">
         <v>561</v>
       </c>
       <c r="I24" t="s">
         <v>134</v>
       </c>
       <c r="J24" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="K24" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="L24" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="N24" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P24" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="Q24" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="C25" t="s">
         <v>558</v>
       </c>
       <c r="D25" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E25" t="s">
         <v>396</v>
       </c>
       <c r="F25" t="s">
         <v>50</v>
       </c>
       <c r="G25" t="s">
         <v>560</v>
       </c>
       <c r="H25" t="s">
         <v>561</v>
       </c>
       <c r="I25" t="s">
         <v>134</v>
       </c>
       <c r="J25" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="K25" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="L25" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="N25" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P25">
         <v>39925.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="C26" t="s">
         <v>558</v>
       </c>
       <c r="D26" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E26" t="s">
         <v>396</v>
       </c>
       <c r="F26" t="s">
         <v>50</v>
       </c>
       <c r="G26" t="s">
         <v>560</v>
       </c>
       <c r="H26" t="s">
         <v>561</v>
       </c>
       <c r="I26" t="s">
         <v>134</v>
       </c>
       <c r="J26" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="K26" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="L26" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>394</v>
       </c>
       <c r="N26" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P26">
         <v>38238.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="C27" t="s">
         <v>558</v>
       </c>
       <c r="D27" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E27" t="s">
         <v>396</v>
       </c>
       <c r="F27" t="s">
         <v>50</v>
       </c>
       <c r="G27" t="s">
         <v>560</v>
       </c>
       <c r="H27" t="s">
         <v>561</v>
       </c>
       <c r="I27" t="s">
         <v>134</v>
       </c>
       <c r="J27" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="K27" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="L27" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>118</v>
       </c>
       <c r="N27" s="5" t="s">
         <v>566</v>
       </c>
       <c r="O27">
         <v>37708.0</v>
       </c>
       <c r="P27">
         <v>37923.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="C28" t="s">
         <v>558</v>
       </c>
       <c r="D28" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E28" t="s">
         <v>396</v>
       </c>
       <c r="F28" t="s">
         <v>50</v>
       </c>
       <c r="G28" t="s">
         <v>560</v>
       </c>
       <c r="H28" t="s">
         <v>561</v>
       </c>
       <c r="I28" t="s">
         <v>134</v>
       </c>
       <c r="J28" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="K28" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="L28" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="N28" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P28">
         <v>37476.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>558</v>
       </c>
       <c r="D29" t="s">
         <v>559</v>
       </c>
       <c r="E29" t="s">
         <v>396</v>
       </c>
       <c r="F29" t="s">
         <v>50</v>
       </c>
       <c r="G29" t="s">
         <v>560</v>
       </c>
       <c r="H29" t="s">
         <v>561</v>
       </c>
       <c r="I29" t="s">
         <v>134</v>
       </c>
       <c r="J29" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="K29" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="L29" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="N29" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="P29" t="s">
-        <v>577</v>
+      <c r="P29">
+        <v>37671.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="C30" t="s">
         <v>558</v>
       </c>
       <c r="D30" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E30" t="s">
         <v>396</v>
       </c>
       <c r="F30" t="s">
         <v>50</v>
       </c>
       <c r="G30" t="s">
         <v>560</v>
       </c>
       <c r="H30" t="s">
         <v>561</v>
       </c>
       <c r="I30" t="s">
         <v>134</v>
       </c>
       <c r="J30" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="K30" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="L30" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="N30" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P30">
         <v>37901.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="C31" t="s">
         <v>558</v>
       </c>
       <c r="D31" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E31" t="s">
         <v>396</v>
       </c>
       <c r="F31" t="s">
         <v>50</v>
       </c>
       <c r="G31" t="s">
         <v>560</v>
       </c>
       <c r="H31" t="s">
         <v>561</v>
       </c>
       <c r="I31" t="s">
         <v>134</v>
       </c>
       <c r="J31" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="K31" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="L31" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="N31" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P31">
         <v>37607.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="C32" t="s">
         <v>558</v>
       </c>
       <c r="D32" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E32" t="s">
         <v>396</v>
       </c>
       <c r="F32" t="s">
         <v>50</v>
       </c>
       <c r="G32" t="s">
         <v>560</v>
       </c>
       <c r="H32" t="s">
         <v>561</v>
       </c>
       <c r="I32" t="s">
         <v>134</v>
       </c>
       <c r="J32" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="K32" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="L32" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="N32" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P32">
         <v>38610.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
         <v>558</v>
       </c>
       <c r="D33" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E33" t="s">
         <v>396</v>
       </c>
       <c r="F33" t="s">
         <v>50</v>
       </c>
       <c r="G33" t="s">
         <v>560</v>
       </c>
       <c r="H33" t="s">
         <v>561</v>
       </c>
       <c r="I33" t="s">
         <v>134</v>
       </c>
       <c r="J33" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="K33" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="L33" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="N33" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P33">
         <v>37739.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>558</v>
       </c>
       <c r="D34" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E34" t="s">
         <v>396</v>
       </c>
       <c r="F34" t="s">
         <v>50</v>
       </c>
       <c r="G34" t="s">
         <v>560</v>
       </c>
       <c r="H34" t="s">
         <v>561</v>
       </c>
       <c r="I34" t="s">
         <v>134</v>
       </c>
       <c r="J34" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="K34" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="L34" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="N34" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P34">
         <v>38169.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>558</v>
       </c>
       <c r="D35" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E35" t="s">
         <v>396</v>
       </c>
       <c r="F35" t="s">
         <v>50</v>
       </c>
       <c r="G35" t="s">
         <v>560</v>
       </c>
       <c r="H35" t="s">
         <v>561</v>
       </c>
       <c r="I35" t="s">
         <v>134</v>
       </c>
       <c r="J35" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="K35" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="L35" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="N35" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P35">
         <v>37433.0</v>
       </c>
       <c r="Q35" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="C36" t="s">
         <v>558</v>
       </c>
       <c r="D36" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E36" t="s">
         <v>396</v>
       </c>
       <c r="F36" t="s">
         <v>50</v>
       </c>
       <c r="G36" t="s">
         <v>560</v>
       </c>
       <c r="H36" t="s">
         <v>561</v>
       </c>
       <c r="I36" t="s">
         <v>134</v>
       </c>
       <c r="J36" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="K36" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="L36" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="M36" s="5" t="s">
         <v>283</v>
       </c>
       <c r="N36" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P36">
         <v>38264.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="C37" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="D37" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="E37" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="F37" t="s">
         <v>50</v>
       </c>
       <c r="G37" t="s">
         <v>560</v>
       </c>
       <c r="H37" t="s">
         <v>561</v>
       </c>
       <c r="I37" t="s">
         <v>134</v>
       </c>
       <c r="J37" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="K37" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="L37" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="N37" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P37">
         <v>44215.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="C38" t="s">
         <v>558</v>
       </c>
       <c r="D38" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E38" t="s">
         <v>396</v>
       </c>
       <c r="F38" t="s">
         <v>50</v>
       </c>
       <c r="G38" t="s">
         <v>560</v>
       </c>
       <c r="H38" t="s">
         <v>561</v>
       </c>
       <c r="I38" t="s">
         <v>134</v>
       </c>
       <c r="J38" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="K38" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="L38" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="N38" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P38" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="Q38" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="C39" t="s">
         <v>558</v>
       </c>
       <c r="D39" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E39" t="s">
         <v>396</v>
       </c>
       <c r="F39" t="s">
         <v>50</v>
       </c>
       <c r="G39" t="s">
         <v>560</v>
       </c>
       <c r="H39" t="s">
         <v>561</v>
       </c>
       <c r="I39" t="s">
         <v>134</v>
       </c>
       <c r="J39" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="K39" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="L39" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="N39" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P39" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="Q39" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="C40" t="s">
         <v>558</v>
       </c>
       <c r="D40" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E40" t="s">
         <v>396</v>
       </c>
       <c r="F40" t="s">
         <v>50</v>
       </c>
       <c r="G40" t="s">
         <v>560</v>
       </c>
       <c r="H40" t="s">
         <v>561</v>
       </c>
       <c r="I40" t="s">
         <v>134</v>
       </c>
       <c r="J40" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="K40" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="L40" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="N40" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P40">
         <v>39958.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="C41" t="s">
         <v>558</v>
       </c>
       <c r="D41" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E41" t="s">
         <v>396</v>
       </c>
       <c r="F41" t="s">
         <v>50</v>
       </c>
       <c r="G41" t="s">
         <v>560</v>
       </c>
       <c r="H41" t="s">
         <v>561</v>
       </c>
       <c r="I41" t="s">
         <v>134</v>
       </c>
       <c r="J41" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="K41" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="L41" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="N41" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P41">
         <v>37681.0</v>
       </c>
       <c r="Q41" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="C42" t="s">
         <v>558</v>
       </c>
       <c r="D42" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E42" t="s">
         <v>396</v>
       </c>
       <c r="F42" t="s">
         <v>50</v>
       </c>
       <c r="G42" t="s">
         <v>560</v>
       </c>
       <c r="H42" t="s">
         <v>561</v>
       </c>
       <c r="I42" t="s">
         <v>134</v>
       </c>
       <c r="J42" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="K42" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="L42" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="N42" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P42">
         <v>45130.0</v>
       </c>
       <c r="Q42" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="C43" t="s">
         <v>558</v>
       </c>
       <c r="D43" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E43" t="s">
         <v>396</v>
       </c>
       <c r="F43" t="s">
         <v>50</v>
       </c>
       <c r="G43" t="s">
         <v>560</v>
       </c>
       <c r="H43" t="s">
         <v>561</v>
       </c>
       <c r="I43" t="s">
         <v>134</v>
       </c>
       <c r="J43" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="K43" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="L43" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="N43" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P43" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="Q43" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="C44" t="s">
         <v>558</v>
       </c>
       <c r="D44" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E44" t="s">
         <v>396</v>
       </c>
       <c r="F44" t="s">
         <v>50</v>
       </c>
       <c r="G44" t="s">
         <v>560</v>
       </c>
       <c r="H44" t="s">
         <v>561</v>
       </c>
       <c r="I44" t="s">
         <v>134</v>
       </c>
       <c r="J44" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="K44" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="L44" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="N44" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P44" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="Q44" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="C45" t="s">
         <v>558</v>
       </c>
       <c r="D45" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E45" t="s">
         <v>396</v>
       </c>
       <c r="F45" t="s">
         <v>50</v>
       </c>
       <c r="G45" t="s">
         <v>560</v>
       </c>
       <c r="H45" t="s">
         <v>561</v>
       </c>
       <c r="I45" t="s">
         <v>134</v>
       </c>
       <c r="J45" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="K45" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="L45" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="N45" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P45">
         <v>42855.0</v>
       </c>
       <c r="Q45" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="C46" t="s">
         <v>558</v>
       </c>
       <c r="D46" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E46" t="s">
         <v>396</v>
       </c>
       <c r="F46" t="s">
         <v>50</v>
       </c>
       <c r="G46" t="s">
         <v>560</v>
       </c>
       <c r="H46" t="s">
         <v>561</v>
       </c>
       <c r="I46" t="s">
         <v>134</v>
       </c>
       <c r="J46" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="K46" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="L46" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="M46" s="5" t="s">
         <v>381</v>
       </c>
       <c r="N46" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P46" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="Q46" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="C47" t="s">
         <v>558</v>
       </c>
       <c r="D47" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E47" t="s">
         <v>396</v>
       </c>
       <c r="F47" t="s">
         <v>50</v>
       </c>
       <c r="G47" t="s">
         <v>560</v>
       </c>
       <c r="H47" t="s">
         <v>561</v>
       </c>
       <c r="I47" t="s">
         <v>134</v>
       </c>
       <c r="J47" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="K47" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="L47" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="N47" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P47" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="Q47" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="C48" t="s">
         <v>558</v>
       </c>
       <c r="D48" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="E48" t="s">
         <v>396</v>
       </c>
       <c r="F48" t="s">
         <v>50</v>
       </c>
       <c r="G48" t="s">
         <v>560</v>
       </c>
       <c r="H48" t="s">
         <v>561</v>
       </c>
       <c r="I48" t="s">
         <v>134</v>
       </c>
       <c r="J48" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="K48" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="L48" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="N48" s="5" t="s">
         <v>566</v>
       </c>
       <c r="P48" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="Q48" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="C49" t="s">
         <v>558</v>
       </c>
       <c r="D49" t="s">
-        <v>794</v>
+        <v>559</v>
       </c>
       <c r="E49" t="s">
         <v>396</v>
       </c>
       <c r="F49" t="s">
         <v>50</v>
       </c>
       <c r="G49" t="s">
         <v>560</v>
       </c>
       <c r="H49" t="s">
         <v>561</v>
       </c>
       <c r="I49" t="s">
         <v>795</v>
       </c>
       <c r="J49" t="s">
         <v>796</v>
       </c>
       <c r="K49" t="s">
         <v>797</v>
       </c>
       <c r="L49" t="s">
         <v>798</v>
       </c>
@@ -9888,77 +9890,77 @@
       </c>
       <c r="B1" s="2" t="s">
         <v>840</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>543</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>841</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>842</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>844</v>
       </c>
       <c r="C2" t="s">
-        <v>794</v>
+        <v>559</v>
       </c>
       <c r="D2" t="s">
         <v>845</v>
       </c>
       <c r="E2" t="s">
         <v>846</v>
       </c>
       <c r="F2" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>848</v>
       </c>
       <c r="C3" t="s">
-        <v>794</v>
+        <v>559</v>
       </c>
       <c r="D3" t="s">
         <v>849</v>
       </c>
       <c r="E3" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="F3" t="s">
         <v>850</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>