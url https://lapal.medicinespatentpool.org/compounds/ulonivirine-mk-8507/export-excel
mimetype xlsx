--- v0 (2026-03-19)
+++ v1 (2026-04-29)
@@ -1000,51 +1000,51 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.medicinespatentpool.org/storage/illustrations/S8NI94y34qivInmvqez9GTAyAKvlFTdr5L0Zqc1k.png</t>
   </si>
   <si>
     <t>MK-8507 Chemical Structure</t>
   </si>
   <si>
     <t>Sourced from https://www.medchemexpress.com/ulonivirine.html</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>MSD</t>
+    <t>Merck (known as MSD outside the United States and Canada)</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.msd.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Merck &amp; Co., Inc. is an American multinational pharmaceutical company known as Merck Sharp &amp; Drone (MSD) in territories outside of the USA and Canada. Merck was originally established in 1891, and is currently headquartered in Rahway, New Jersey. The company is particularly well known for developing and manufacturing biologic therapies, vaccines, medicines and animal health products.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Fluoride Pharmacokinetics in Urine and Plasma Following Multiple Doses of MK-8507, an Investigational, Oral, Once-Weekly Nonnucleoside Reverse Transcriptase Inhibitor. Gillespie G. et al., J Clin Pharmacol. 2022 Feb;62(2):199-205. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.1002%2Fjcph.1957" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1002%2Fjcph.1957&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2021 Nov 12. PMID: 34435371; PMCID: PMC9298720.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;MK‐8507 is an investigational HIV‐1 nonnucleoside reverse transcriptase inhibitor being developed for the treatment of HIV‐1 infection. MK‐8507 contains 2 trifluoromethyl groups that may result in fluoride release through metabolism, but the extent of MK‐8507–related fluoride release in humans has yet to be determined. This double‐blind, placebo‐controlled, 2‐period, parallel‐group, multiple‐dose trial in healthy participants without HIV‐1 who were administered a fluoride‐restricted diet and once‐weekly doses of MK‐8507 aimed to estimate the relationship between MK‐8507 dose and fluoride exposure. A total of 15 adult male and 3 adult female (of non‐childbearing potential) participants were randomized to receive MK‐8507 200 mg (n = 6), MK‐8507 800 mg (n = 6), or placebo (n = 6). Change from baseline in mean daily fluoride excretion averaged over 7 days following the administration of MK‐8507 200 mg resulted in a net mean increase of 19.8 μmol (90% confidence interval, 12.2‐27.4) relative to placebo and did not exceed 57 μmol, a threshold related to the mean difference between the daily reference dose set by the US Environmental Protection Agency and the average dietary fluoride intake in the United States. However, daily urinary fluoride excretion exceeded the threshold following administration of 800 mg MK‐8507 (75.1 μmol [90% confidence interval, 67.5‐82.7]). Assuming a linear relationship between MK‐8507 dose and estimated mean daily fluoride released at steady‐state, data interpolation suggests that the US Environmental Protection Agency reference dose for fluoride would not be exceeded in most patients when administering MK‐8507 at doses currently under clinical investigation (≤400 mg once weekly).&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://doi.org/10.1128%2FAAC.00935-21" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Pharmacokinetic and Safety Profile of the Novel HIV Nonnucleoside Reverse Transcriptase Inhibitor MK-8507 in Adults without HIV.&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt; Ankrom W et al., Antimicrob Agents Chemother. 2021 Nov 17;65(12):e0093521. doi: &lt;/span&gt;https://doi.org/10.1128%2FAAC.00935-21&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2021 Sep 13. PMID: 34516246; PMCID: PMC8597757.&lt;/span&gt;&lt;/p&gt;</t>
   </si>