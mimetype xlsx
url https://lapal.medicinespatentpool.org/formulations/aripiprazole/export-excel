--- v0 (2026-03-14)
+++ v1 (2026-05-05)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -858,51 +858,51 @@
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Alkermes</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>441mg/1.6ml; 662mg/2.4ml; 882mg/3.2ml;1064mg/3.9ml</t>
   </si>
   <si>
-    <t>USFDA-r</t>
+    <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2020/207533s017,209830s005lbl.pdf</t>
   </si>
   <si>
     <t>ARISTADA INITIO</t>
   </si>
   <si>
     <t>675 mg/2.4 mL in single-dose pre-filled syringe</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
@@ -994,53 +994,50 @@
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.medicinespatentpool.org/storage/illustrations/Rnacntcqsd47R7WmpFBE1uwkGSCpfrreLMUjOgAF.png</t>
   </si>
   <si>
     <t>Chemical structure depiction of Aripiprazole Lauroxil</t>
   </si>
   <si>
     <t>https://pubchem.ncbi.nlm.nih.gov/compound/49831411#section=2D-Structure</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
-  </si>
-[...1 lines deleted...]
-    <t>alkermes</t>
   </si>
   <si>
     <t>https://www.aristada.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.psychiatrist.com/jcp/efficacy-and-safety-of-aripiprazole-lauroxil/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;&lt;strong&gt;Efficacy and Safety of a 2-Month Formulation of Aripiprazole Lauroxil With 1-Day Initiation in Patients Hospitalized for Acute Schizophrenia Transitioned to Outpatient Care: Phase 3, Randomized, Double-Blind, Active-Control ALPINE Study.&amp;nbsp;&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Weiden, P. J., Claxton, A., Kunovac, J., Walling, D. P., Du, Y., Yao, B., Yagoda, S., Bidollari, I., Keane, E., &amp;amp; Cash, E. (2020). The Journal of clinical psychiatry,&amp;nbsp;81(3), 19m13207. &lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&lt;span class="ql-cursor"&gt;﻿﻿&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;https://doi.org/10.4088/JCP.19m13207&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Objective:&lt;/strong&gt;&amp;nbsp;Evaluate efficacy and safety of a 2-month formulation of aripiprazole lauroxil (AL) with 1-day initiation during hospitalization for acute exacerbation of schizophrenia followed by transition to outpatient care.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&lt;/strong&gt;&amp;nbsp;The phase 3b double-blind Aripiprazole Lauroxil and Paliperidone palmitate: INitiation Effectiveness (ALPINE) study was conducted from November 2017 to March 2019. Adults with acute schizophrenia according to DSM-5 criteria were randomized (1:1) to AL (AL NanoCrystal Dispersion + oral aripiprazole 30 mg, day 1; AL 1,064 mg, day 8 and every 8 weeks [q8wk]) or paliperidone palmitate (PP 234 mg, day 1; PP 156 mg, day 8 and then q4wk) for 25 weeks. Patients remained hospitalized ≥ 2 weeks after randomization per protocol. Primary endpoint was within-group change in Positive and Negative Syndrome Scale total score (PANSST) from baseline to week 4. Secondary analyses included within- and between-group changes from baseline at various time points. Adverse events (AEs) and laboratory data were monitored.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;A total of 200 patients were randomized (AL, n = 99; PP, n = 101); 56.6% and 42.6%, respectively, completed the study. For AL, the mean baseline PANSST was 94.1; scores were significantly reduced from baseline at week 4 (-17.4; P &amp;lt; .001) and were also reduced at weeks 9 (-19.8) and 25 (-23.3). With PP, PANSST also improved significantly from baseline (94.6) at week 4 (-20.1; P &amp;lt; .001) and also improved at weeks 9 (-22.5) and 25 (-21.7). The 3 most common AEs over 25 weeks in the AL group were injection site pain (17.2%), increased weight (9.1%), and akathisia (9.1%). The same AEs were the most common in the PP group (injection site pain [24.8%], increased weight [16.8%], and akathisia [10.9%]).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;AL and PP were efficacious and well-tolerated for initiating treatment of schizophrenia in the hospital and continuing outpatient treatment.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://journals.lww.com/practicalpsychiatry/fulltext/2019/03000/best_practices_for_aripiprazole_lauroxil.3.aspx" rel="noopener noreferrer" target="_blank"&gt;Best Practices for Aripiprazole Lauroxil Administration: From Formulation Development to Injection Technique.&amp;nbsp;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&lt;span class="ql-cursor"&gt;﻿﻿&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Farwick, S., Hickey, M. B., Jacobs, G., Faldu, S. P., Vandiver, J., &amp;amp; Weiden, P. J. (2019). &lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Journal of psychiatric practice,&amp;nbsp;25(2), 82–90. https://doi.org/10.1097/PRA.0000000000000376&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Long-acting injectable (LAI) antipsychotics are an important treatment option for patients with schizophrenia. Advances and variability in formulation technology have provided several LAI antipsychotic treatment options for schizophrenia, with a wide range of doses and dose intervals. However, clinical reviews of LAIs have not focused on formulation development despite its clinical relevance to injection safety and technique. This article reviews the relationship between formulation technology and clinical practices for LAIs, with a focus on aripiprazole lauroxil, a long-acting atypical antipsychotic indicated for the treatment of schizophrenia. The formulation developed for aripiprazole lauroxil is an aqueous-based suspension suitable for use as a prefilled syringe that, after injection, will release aripiprazole slowly into the plasma. The clinical relationship between the aripiprazole lauroxil formulation and proper injection techniques is explained, including why tapping and shaking the syringe to resuspend the drug particles and rapid injection speed are key steps for best injection practices for this formulation.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://linkinghub.elsevier.com/retrieve/pii/S1098-3015(17)30173-0" rel="noopener noreferrer" target="_blank"&gt;&lt;strong&gt;Aripiprazole Lauroxil Compared with Paliperidone Palmitate in Patients with Schizophrenia: An Indirect Treatment Comparison&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Cameron, C., Zummo, J., Desai, D. N., Drake, C., Hutton, B., Kotb, A., &amp;amp; Weiden, P. J. (2017). &lt;/p&gt;&lt;p&gt;&lt;span class="ql-cursor"&gt;﻿﻿&lt;/span&gt;Value in health : the journal of the International Society for Pharmacoeconomics and Outcomes Research,&amp;nbsp;20(7), 876–885. https://doi.org/10.1016/j.jval.2017.03.010&lt;/p&gt;</t>
   </si>
@@ -3303,60 +3300,60 @@
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>287</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>288</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>291</v>
+        <v>241</v>
       </c>
       <c r="C2" t="s">
         <v>242</v>
       </c>
       <c r="D2" t="s">
+        <v>291</v>
+      </c>
+      <c r="E2" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -3373,85 +3370,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>223</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>224</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>293</v>
+      </c>
+      <c r="C2" t="s">
         <v>294</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C3" t="s">
+        <v>296</v>
+      </c>
+      <c r="D3" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C4" t="s">
+        <v>298</v>
+      </c>
+      <c r="D4" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">