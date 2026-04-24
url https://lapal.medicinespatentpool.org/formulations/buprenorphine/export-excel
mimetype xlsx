--- v3 (2026-03-10)
+++ v4 (2026-04-24)
@@ -700,54 +700,54 @@
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2018/210136Orig1s000TALtr.pdf</t>
   </si>
   <si>
     <t>generic</t>
   </si>
   <si>
     <t>BUVIDAL</t>
   </si>
   <si>
     <t>TGA</t>
   </si>
   <si>
     <t>Therapeutic Goods Administration</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>https://www.ebs.tga.gov.au/ebs/picmi/picmirepository.nsf/pdf?OpenAgent=&amp;id=CP-2024-PI-02825-1&amp;d=20250612172310101</t>
   </si>
   <si>
-    <t>MHRA-r</t>
-[...2 lines deleted...]
-    <t>Medicines and Healthcare Products Regulatory Agency - UK</t>
+    <t>MHRA</t>
+  </si>
+  <si>
+    <t>Medicines and Healthcare Products Regulatory Agency</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>https://mhraproducts4853.blob.core.windows.net/docs/f21cb8a895959d0c68f876b8f88f4cd7e0812212#:~:text=Buvidal%20160%20mg%20solution%20for%20injection%20has%20been%20authorised%20by,for%20Human%20Use%20(CHMP).</t>
   </si>
   <si>
     <t>EMA (Europe)</t>
   </si>
   <si>
     <t>European Medicines Agency</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/human/EPAR/buvidal#related-medicines</t>
   </si>