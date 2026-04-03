--- v0 (2025-10-14)
+++ v1 (2026-04-03)
@@ -28,67 +28,70 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
+    <t>Drug class/category</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
@@ -136,50 +139,53 @@
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Comment &amp; Information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Cabotegravir + Lenacapavir</t>
   </si>
   <si>
     <t>Cabotegravir and Lenacapavir</t>
   </si>
   <si>
     <t>Apretude (CAB), Vocabria (CAB), Sunlenca (LEN)</t>
   </si>
   <si>
     <t>Small molecule</t>
+  </si>
+  <si>
+    <t>INSTI+capsid inhibitor</t>
   </si>
   <si>
     <t>Cabotegravir and Lenacapavir (CAB/LEN) is an investigational drug combination in clinical development for the treatment of HIV-1. Currently, the only approved complete long-acting ART therapy regimen in both the U.S. and Europe is a combination of intramuscular CAB and rilpivirine (CAB/RPV). This regimen is approved for individuals with prior viral suppression on oral ART. LEN is a novel HIV-1 capsid inhibitor administered via subcutaneous injection every 26 weeks and has recently been approved for the treatment of multidrug-resistant (MDR) HIV. While it has been studied in both treatment-naïve (CALIBRATE study) and MDR individuals (CAPELLA), the use of LEN in combination with CAB LA for individuals with NNRTI resistance and/or oral ART adherence challenges is currently being evaluated.</t>
   </si>
   <si>
     <t>Given the limited number of available LA-ART medications, healthcare providers are increasingly prescribing injectable LEN through insurance programs and using it off-label with LA CAB (+/- RPV) for select patients with adherence challenges and NNRTI resistance.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB11751, https://go.drugbank.com/drugs/DB15673</t>
   </si>
   <si>
     <t>Subcutaneous, Intramuscular</t>
   </si>
   <si>
     <t>Aqueous drug particle suspension, Aqueous solution</t>
   </si>
   <si>
     <t>No proprietary excipient used</t>
   </si>
   <si>
     <t>No novel excipient or existing excipient used</t>
   </si>
@@ -358,153 +364,156 @@
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>CALENDULA</t>
   </si>
   <si>
     <t>NCT06657885</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06657885</t>
   </si>
   <si>
-    <t>Phase II</t>
-[...2 lines deleted...]
-    <t>Not yet recruiting</t>
+    <t>Marketed</t>
+  </si>
+  <si>
+    <t>Withdrawn</t>
   </si>
   <si>
     <t>Institut de Médecine et d'Epidémiologie Appliquée - Fondation Internationale Léon M'Ba</t>
   </si>
   <si>
-    <t>This study is a Phase II, prospective, single-arm, multicenter, non-randomized pilot study designed to evaluate the antiretroviral efficacy of lenacapavir in combination with cabotegravir injection over 48 weeks of follow-up in participants who meet the study inclusion criteria. Efficacy is defined as the absence of virologic failure at S48. Virologic success is defined as maintaining or achieving CV \&lt; 50 copies/mL without interruption of long-acting dual therapy with cabotegravir/lenacapavir at the end of 48 weeks. The study will be conducted at several sites in France in adults 18 years of age and older. Minors and persons under legal guardianship will not be included in the study.
-Long-acting treatments are evolving thanks to new "long-acting" molecules. These molecules ensure prolong</t>
+    <t>This study is a Phase II, prospective, single-arm, multicenter, non-randomized pilot study designed to evaluate the antiretroviral efficacy of lenacapavir in combination with cabotegravir injection over 48 weeks of follow-up in participants who meet the study inclusion criteria. Efficacy is defined as the absence of virologic failure at S48. Virologic success is defined as maintaining or achieving CV \&lt; 50 copies/mL without interruption of long-acting dual therapy with cabotegravir/lenacapavir at the end of 48 weeks. The study will be conducted at several sites in France in adults 18 years of age and older.
+The study stopped early, before enrolling its first participant. Reason stated as of 14 Jan. 2026 is "No response regarding coverage of treatments by social security and the DGOS"</t>
   </si>
   <si>
     <t>CAbotégravir LENacapavir DUal Long Acting</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>Drug: Cabotegravir (Initiation) Oral Tablet</t>
   </si>
   <si>
     <t>30 mg</t>
   </si>
   <si>
     <t>Drug: Cabotegravir (Maintenance) Intramuscular Injection</t>
   </si>
   <si>
     <t>N/A (Every 8 weeks)</t>
   </si>
   <si>
     <t>Drug: Lenacapavir (Initiation) Subcutaneous injection</t>
   </si>
   <si>
     <t>Two injections of 463.5mg/1.5mL in distinct abdominal sites</t>
   </si>
   <si>
     <t>Drug: Lenacapavir (Initiation)</t>
   </si>
   <si>
     <t>Two 300mg tablets</t>
   </si>
   <si>
     <t>Drug: Lenacapavir (Maintenance) Subcutaneous Injection</t>
   </si>
   <si>
     <t>Two injections of 463.5mg/1.5mL in distinct abdominal sites every 24 weeks</t>
   </si>
   <si>
     <t>2025-01-15</t>
   </si>
   <si>
-    <t>2024-10-23</t>
+    <t>2026-01-12</t>
   </si>
   <si>
     <t>2026-07-15</t>
   </si>
   <si>
     <t>2026-09-15</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion:
 - Age ≥ 18 years
 - HIV-1 infection
 - Stable oral antiretroviral treatment for at least 6 months
 - Multi-treated patients who have received multiple lines of antiretroviral treatment
 - Undetectable patients with CV \&lt; 50 copies/mL in the last 6 months (a single blip between 50 and 200 copies/mL in the last 6 months is allowed) and eligible to switch to the lenacapavir/cabotegravir strategy on the basis of a collegial decision by clinicians, virologists and pharmacologists following a multidisciplinary meeting due to the presence of resistance mutations, including to NNRTIs, oral drug intolerance or drug-drug interactions
 - Detectable, virologically uncontrolled HIV viral load ≥ 200 c/mL in the last 12 months who is eligible to switch to the lenacapavir/cabotegravir strategy</t>
   </si>
   <si>
     <t>HBV, HCV</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
     <t>Every 6 months, Every 2 months</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
+    <t>CLARITY</t>
+  </si>
+  <si>
     <t>NCT06970223</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06970223</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>This study will evaluate the tolerability and acceptability of injection site reactions (ISRs) of two long-acting (LA) injectables. Additional characteristics of the ISRs will be investigated and described as well as safety outcomes.</t>
   </si>
   <si>
     <t>A Study to Investigate if Long Acting Cabotegravir (CAB) and Lenacapavir (LEN) Injections Are Tolerable and Acceptable When Administered to Healthy Adults Without HIV</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Cabotegravir long-acting</t>
   </si>
   <si>
     <t>Lenacapavir long-acting</t>
@@ -523,98 +532,227 @@
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Participants are eligible to be included in the study only if all the following criteria apply:
 1. At the time of obtaining informed consent, 18 years of age.
 2. Body weight 50 kg and BMI within the range 18 to 32 kg/m2 (inclusive).
 3. Participants who are overtly healthy as determined by medical evaluation by a responsible and experienced physician, including medical history, physical examination, laboratory tests and cardiac monitoring.
 4. A participant with a significant clinical abnormality or laboratory parameter(s) which is/are not specifically listed in the inclusion or exclusion criteria, outside the reference range for the population being studied may be included if the investigator determines and documents that the finding is unlikely to introduce additional</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
     <t>Every 2 months, Every 6 months</t>
   </si>
   <si>
-    <t>CAB and LEN ISRs</t>
+    <t>A5433-LANCET</t>
+  </si>
+  <si>
+    <t>Phase III</t>
+  </si>
+  <si>
+    <t>Not yet recruiting</t>
+  </si>
+  <si>
+    <t>ACTG - NIH</t>
+  </si>
+  <si>
+    <t>In those failing TLD due to adherence difficulties without suspicion for resistance (superiority study). To be conducted in LMICs</t>
+  </si>
+  <si>
+    <t>Randomised study using injectable LEN+CAB vs.  daily oral TLD with enhanced adherence counselling</t>
+  </si>
+  <si>
+    <t>Brazil, Botswana, South Africa</t>
+  </si>
+  <si>
+    <t>2026-02-01</t>
+  </si>
+  <si>
+    <t>2028-02-01</t>
+  </si>
+  <si>
+    <t>Adults</t>
+  </si>
+  <si>
+    <t>A5431-PALACE</t>
+  </si>
+  <si>
+    <t>ACTG-NIH</t>
+  </si>
+  <si>
+    <t>Inclusion criteria:
+•NNRTI resistance
+•Vireamic
+•Experiencing adherence challenges with oral ART</t>
+  </si>
+  <si>
+    <t>POA</t>
+  </si>
+  <si>
+    <t>EDCTP</t>
+  </si>
+  <si>
+    <t>Objectives:
+1- Determine the non-inferiority of injectable LEN/CAB compared to daily oral TLD (standard of care) in 2 populations:
+- population 1: for the maintenance of first-line ART in adult PLHIV at risk of failure
+- population 2: in treatment naive PLHIV starting first-line ART (leading with TLD is discussed for the LEN/CAB arm)
+2- describe the implementation context and fidelity of implementing injectable LA ART
+3- understand pharmacokinetics
+4-  describe cost-effectiveness</t>
+  </si>
+  <si>
+    <t>Pragmatic Use of long-acting Antiretrovirals in Africa (POA)</t>
+  </si>
+  <si>
+    <t>Uganda</t>
+  </si>
+  <si>
+    <t>Infectious Diseases Institute  - College of Health Sciences, Makerere University, Uganda - Dr Christine Sekaggya</t>
+  </si>
+  <si>
+    <t>CAB + LEN</t>
+  </si>
+  <si>
+    <t>daily orl TLD</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
+  </si>
+  <si>
+    <t>2028-06-01</t>
+  </si>
+  <si>
+    <t>Adults, Adolescents, Cisgender women, Transgender women, Lactating individuals, Non-lactating individuals, Cisgender men, Transgender men, Pregnant individuals, Non-pregnant individuals</t>
+  </si>
+  <si>
+    <t>Adults, Adolescents</t>
+  </si>
+  <si>
+    <t>Age &gt; 12 years</t>
+  </si>
+  <si>
+    <t>Parallel Assignment</t>
+  </si>
+  <si>
+    <t>CALENDULA bis</t>
+  </si>
+  <si>
+    <t>NCT07402044</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07402044</t>
+  </si>
+  <si>
+    <t>The main objective of this national study is to evaluate the virological success of long-acting antiretroviral therapy combining cabotegravir and lenacapavir. The study involves patients who have been receiving this treatment for one year or those for whom the physician decides to initiate it. It also aims to evaluate the tolerability of the treatment and changes in the participants' immunovirological profile during follow-up.</t>
+  </si>
+  <si>
+    <t>CABOTEGRAVIR/LENACAPAVIR DUAL LONG ACTING THERAPY (COHORT IMEA 074)</t>
+  </si>
+  <si>
+    <t>cabotegravir (2M IM) + lenacapavir (6M IM)</t>
+  </si>
+  <si>
+    <t>2026-02-15</t>
+  </si>
+  <si>
+    <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>2028-02-15</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
+  </si>
+  <si>
+    <t>Observational studies (incl. patient registries)</t>
+  </si>
+  <si>
+    <t>Every 6 weeks, Every 2 months</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Rapport d'activité IMEA</t>
   </si>
   <si>
     <t>https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
+    <t>Manufacturer</t>
+  </si>
+  <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
+    <t>Country Name</t>
+  </si>
+  <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
@@ -676,53 +814,50 @@
   <si>
     <t>Cabotegravir Chemical Structure</t>
   </si>
   <si>
     <t>Sourced From DrugBank</t>
   </si>
   <si>
     <t>https://lapal.medicinespatentpool.org/storage/illustrations/3ZW3PY9ZnLWPLelu767hnMVPdhDuthCdGbFW49MP.png</t>
   </si>
   <si>
     <t>Lenacapavir Chemical Structure</t>
   </si>
   <si>
     <t>https://lapal.medicinespatentpool.org/storage/illustrations/QtDED6IdFlHhUiHkLOZzyidpqpQeluluN5BMaiux.png</t>
   </si>
   <si>
     <t>Cabotegravir and Lenacapavir Chemical Structure</t>
   </si>
   <si>
     <t>Composite adapted from individual chemical structures sourced from DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
-    <t>Manufacturer</t>
-[...1 lines deleted...]
-  <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer.</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc.</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
@@ -761,50 +896,62 @@
     <t>https://www.natap.org/2024/Glasgow/GLASGOW_66.htm</t>
   </si>
   <si>
     <t>LAI CAB/RPV plus SC LEN Effective in PWH with Poor Long-term Adherence and INSTI or NNRTI RAMs, IDWeek2024, Brock J. et al</t>
   </si>
   <si>
     <t>https://www.natap.org/2024/IDWeek/IDWeek_42.htm</t>
   </si>
   <si>
     <t>Eldib J, et al. Dual LA-ART in HIV-MDR Case Series. Presented at Fast-Track Cities, October 13-15, 2024, Paris, France. Poster</t>
   </si>
   <si>
     <t>https://www.iapac.org/files/2023/12/FTC-2024-ePosters.pdf</t>
   </si>
   <si>
     <t>Lenacapavir plus Cabotegravir real-world use cases from the National Clinician Consultation Center-IAS2025 Kigali- EP0190</t>
   </si>
   <si>
     <t>https://conference.ias2025.org/media-70-lenacapavir-plus-cabotegravir-real-world-use-cases-from-the-national-clinician-consultatio</t>
   </si>
   <si>
     <t>Long-acting ART (LEN/CAB and CAB/RPV) among viremic persons living with HIV - Chaudhuri et al - IAS2025-EP0199</t>
   </si>
   <si>
     <t>https://conference.ias2025.org/media-397-long-acting-art-lencab-and-cabrpv-among-viremic-persons-living-with-hiv</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://onlinelibrary.wiley.com/doi/10.1002/jia2.26370"&gt;&lt;strong&gt;Long-acting cabotegravir plus lenacapavir as a fully injectable maintenance antiretroviral regimen in people with HIV with adherence issues&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;. Glasgow 2024&lt;/strong&gt;, Abstract P058. Romain &lt;strong&gt;Palich&lt;/strong&gt;, Romain Manchon, Jérémy Zeggagh, Elisabete Gomes-Pires, Sophie Seang, Marc-Antoine Valantin, Marc Wirden, Marianne Burgard, Gilles Peytavin, Claudine Duvivier&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Background&lt;/strong&gt;: Long-acting injectable (LAI) antiretroviral therapy (ART) represents a breakthrough in managing HIV, providing an alternative to daily oral ART, especially for PLWH with adherence challenges. However, the use of LAI-cabotegravir (CAB) in association with LAI-rilpivirine (RPV) is contraindicated in PLWH with previous RPV-associated resistance mutations. LAI-lenacapavir (LEN) may help address barriers to treatment adherence among PLWH with RPV-resistant virus.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods&lt;/strong&gt;:&amp;nbsp;In this series, we report on eight pretreated virally suppressed (plasma viral load [pVL] &amp;lt;50 copies/ml) adult PLWH with RPV-resistant virus, who started LAI-ART with CAB plus LEN between January 2021 and August 2023, after approval by a multidisciplinary committee in two French hospitals. CAB and LEN were started on the same day: oral loading dose of LEN 600 mg on day 1 and day 2, and subcutaneous LEN 927 mg on day 1 and then every 6 months, in combination with intramuscular CAB 600 mg on day 1, week 4, and then every 8 weeks. Antiretroviral plasma concentrations (Cpl) were routinely determined by UPLC-MS/MS at each visit.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results&lt;/strong&gt;:&amp;nbsp;Patients were four women and four men; median age (IQR 25–75) 56 years (44–58); duration from ART initiation 25 years (18–32); duration of viral suppression 32 months (7–59); four had CD4 counts below 200/mm3. All had difficulty accepting their illness and had adherence problems. All patients were monitored for at least 6 months, and three for 12 months, with a median of 3 pVL measurements per patient (range 1–4). No virological failures were observed during follow-up, as all pVL remained below 50 copies/ml. No serious adverse events or discontinuations were reported. All LEN trough Cpl&amp;nbsp;were &amp;gt;15.5 ng/ml (4xPA-IC95 in MT-4 cells) and median (IQR 25–75) CAB Cpl&amp;nbsp;was 1829 ng/ml (1483–2166) approximately 58 days after the last intramuscular injection. Despite the expected moderate injection site reactions, all patients expressed a preference for this treatment over oral ART.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions&lt;/strong&gt;:&amp;nbsp;CAB plus LEN maintained effective viral suppression with good tolerability. It holds great promise for vulnerable PLWH struggling with oral ART adherence, particularly when RPV is not an option anymore, and merits prospective evaluation in a large, randomized trial.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://clientfacingsa.blob.core.windows.net/programme/pagmaterials/IAS2025/PPT/27775_576/Delaugerre-IAS_poster.pdf"&gt;&lt;strong&gt;Capsid inhibition with lenacapavir in HIV-1 infection: real-life results from the French compassionate use program&lt;/strong&gt;.&lt;/a&gt; &lt;strong&gt;IAS2025&lt;/strong&gt;, Abstract No. EP0195; &lt;strong&gt;C. Delaugerre,&lt;/strong&gt; S. Mafi, A. Zenuni, K. Amat, S. Seang, C. Duvivier, D. Chirio, J.-P. Viard, L. Hocqueloux, E. Estrabaud, G. Peytavin, J. Ghosn, C. Charpentier, R. Landman, L. Assoumou, K. Lacombe&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;BACKGROUND:&lt;/strong&gt; Lenacapavir is a first-in-class capsid inhibitor that showed substantial antiviral activity in a phase 3 study among participants with multidrug-resistant HIV-1. We aimed to evaluate the efficacy and safety of lenacapavir with an optimised background regimen (OBR) received through the compassionate access in France.&lt;strong&gt;METHODS:&lt;/strong&gt; Participants with previous multidrug failure were prospectively enrolled between January 1st, 2021 and December 31st, 2023. Following a 2-week oral lenacapavir, they received subcutaneous lenacapavir every W26 with an OBR. A retrospective efficacy analysis was performed with the primary end point as the percentage of participants with HIV-1 viral load (VL) &amp;lt; 50copies/ml at W26. Secondary endpoints were virological outcomes at end of follow up, emergence of lenacapavir resistance in case of virological failure and tolerance.&lt;strong&gt;RESULTS:&lt;/strong&gt; Thirty-three participants (11/33 females) were analysed with a median (IQR) age of 56 (41-59) years. At lenacapavir initiation, median CD4 cells count was 330 (106-500) cells/µL with 11/27 (41%) participants having less than 200 cells per µL. VL was 2.54 (1.48-4.27) log10 copies/ml with 14/33 (42%) having VL below 50 copies/ml. OBR included mainly darunavir/r (n=13), dolutegravir (n=11), cabotegravir (n=10), fostemsavir (n=12), maraviroc (n=8), ibalizumab (n=7) and enfuvirtide (n=4). At W26 (W22 to W30), a VL &amp;lt; 50 copies/ml was reported in 66.7% (CI95% 48.2-82.0) of the participants with a mean increase in the CD4+ count of +92 cells/µL.HIV-1 capside sequencing was performed in 7 participants with virological failure and the Q67H mutation conferring resistance to lenacapavir was evidenced in one case. There were no grade 3 or 4 treatment-related adverse events (included two deaths). Injection site reactions were reported for 11/33 (33%) participants without treatment discontinuation.&lt;strong&gt;CONCLUSIONS:&lt;/strong&gt; In this real-life cohort of highly treatment-experienced HIV-1 participants, lenacapavir in combination with an OBR resulted in a high level of virological suppression up to 26 weeks, even increasing throughout the end of follow-up.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1136,129 +1283,130 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06657885" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06970223" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06970223" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06657885" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06970223" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07402044" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/4GHlAeW0TyOgSiOdJzx9QSopUGLhcB0G3DfefNJd.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/3ZW3PY9ZnLWPLelu767hnMVPdhDuthCdGbFW49MP.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/QtDED6IdFlHhUiHkLOZzyidpqpQeluluN5BMaiux.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conference.ias2025.org/media-70-lenacapavir-plus-cabotegravir-real-world-use-cases-from-the-national-clinician-consultatio?&amp;fartype=cat&amp;farval=47" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/Glasgow/GLASGOW_66.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IDWeek/IDWeek_42.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iapac.org/files/2023/12/FTC-2024-ePosters.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conference.ias2025.org/media-70-lenacapavir-plus-cabotegravir-real-world-use-cases-from-the-national-clinician-consultatio" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conference.ias2025.org/media-397-long-acting-art-lencab-and-cabrpv-among-viremic-persons-living-with-hiv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF2"/>
+  <dimension ref="A1:AG2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AF1"/>
+      <selection activeCell="A1" sqref="A1:AG1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
+    <col min="33" max="33" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1311,149 +1459,155 @@
       </c>
       <c r="Y1" s="3" t="s">
         <v>24</v>
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="T2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="U2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="V2" t="s">
-        <v>52</v>
+        <v>53</v>
+      </c>
+      <c r="W2" t="s">
+        <v>54</v>
       </c>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
-      <c r="AE2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF2" t="s">
-        <v>54</v>
+        <v>55</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ4"/>
+  <dimension ref="A1:AZ7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D4" sqref="D4"/>
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1470,1206 +1624,1473 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="J2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="N2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="O2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="P2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="Q2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="R2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="S2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="T2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="U2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="V2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="W2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="Y2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="Z2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="AE2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="AF2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AG2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="AH2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="AI2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="AJ2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AK2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="AM2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="AP2" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>135</v>
       </c>
       <c r="AR2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="AS2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="AU2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="AV2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AW2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="AX2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="AY2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="AZ2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>223616</v>
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>142</v>
       </c>
       <c r="C3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="G3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="H3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="J3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="M3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="O3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="X3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="Y3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="Z3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AA3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AE3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="AF3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AG3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AH3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AI3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AJ3" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AP3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AQ3">
         <v>57</v>
       </c>
       <c r="AR3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AS3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AU3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="AW3" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AX3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="AY3" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="AZ3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4" t="s">
+        <v>162</v>
+      </c>
+      <c r="E4" t="s">
+        <v>163</v>
+      </c>
+      <c r="F4" t="s">
+        <v>164</v>
+      </c>
+      <c r="G4" t="s">
+        <v>165</v>
+      </c>
+      <c r="H4" t="s">
+        <v>166</v>
+      </c>
+      <c r="I4" t="s">
+        <v>167</v>
+      </c>
+      <c r="J4" t="s">
+        <v>168</v>
+      </c>
+      <c r="W4" t="s">
+        <v>169</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>170</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>171</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>171</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>156</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>52</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>161</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>42</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>141</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
+      <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" t="s">
+        <v>172</v>
+      </c>
+      <c r="E5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F5" t="s">
+        <v>164</v>
+      </c>
+      <c r="G5" t="s">
+        <v>173</v>
+      </c>
+      <c r="J5" t="s">
+        <v>149</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>156</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>174</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>52</v>
+      </c>
+      <c r="AQ5">
+        <v>38</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>161</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>42</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:52">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>175</v>
+      </c>
+      <c r="E6" t="s">
+        <v>163</v>
+      </c>
+      <c r="F6" t="s">
+        <v>164</v>
+      </c>
+      <c r="G6" t="s">
+        <v>176</v>
+      </c>
+      <c r="H6" t="s">
+        <v>177</v>
+      </c>
+      <c r="I6" t="s">
+        <v>178</v>
+      </c>
+      <c r="J6" t="s">
+        <v>179</v>
+      </c>
+      <c r="L6" t="s">
+        <v>180</v>
+      </c>
+      <c r="M6" t="s">
+        <v>181</v>
+      </c>
+      <c r="O6" t="s">
+        <v>182</v>
+      </c>
+      <c r="W6" t="s">
+        <v>183</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>184</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>185</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>186</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>157</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>157</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>132</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>187</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>135</v>
+      </c>
+      <c r="AR6" t="s">
         <v>159</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="4" t="s">
+      <c r="AS6" t="s">
+        <v>188</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>138</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>161</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AY6" t="s">
         <v>141</v>
       </c>
-      <c r="E4" t="s">
-[...56 lines deleted...]
-      <c r="AR4" t="s">
+      <c r="AZ6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:52">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>189</v>
+      </c>
+      <c r="C7" t="s">
+        <v>190</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="E7" t="s">
+        <v>110</v>
+      </c>
+      <c r="F7" t="s">
+        <v>164</v>
+      </c>
+      <c r="G7" t="s">
+        <v>112</v>
+      </c>
+      <c r="H7" t="s">
+        <v>192</v>
+      </c>
+      <c r="I7" t="s">
+        <v>193</v>
+      </c>
+      <c r="J7" t="s">
+        <v>115</v>
+      </c>
+      <c r="M7" t="s">
+        <v>194</v>
+      </c>
+      <c r="W7" t="s">
+        <v>195</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>196</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>197</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>197</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>198</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG7" t="s">
         <v>156</v>
       </c>
-      <c r="AS4" t="s">
-[...2 lines deleted...]
-      <c r="AU4" t="s">
+      <c r="AH7" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>132</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>52</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>199</v>
+      </c>
+      <c r="AQ7">
+        <v>50</v>
+      </c>
+      <c r="AR7" t="s">
         <v>136</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>137</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>138</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>200</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>42</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>141</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>160</v>
+        <v>201</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>161</v>
+        <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>162</v>
+        <v>203</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>163</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B2" t="s">
-        <v>164</v>
+        <v>205</v>
       </c>
       <c r="C2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>165</v>
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O1"/>
+  <dimension ref="A1:Q1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:O1"/>
+      <selection activeCell="A1" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
+    <col min="16" max="16" width="30" customWidth="true" style="0"/>
+    <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:17">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>166</v>
+        <v>207</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>167</v>
+        <v>208</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>168</v>
+        <v>209</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>169</v>
+        <v>210</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>170</v>
+        <v>211</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>171</v>
+        <v>212</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>172</v>
+        <v>213</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>173</v>
+        <v>214</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>174</v>
+        <v>215</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>216</v>
+      </c>
+      <c r="L1" s="2" t="s">
+        <v>217</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>218</v>
+      </c>
+      <c r="N1" s="5" t="s">
+        <v>219</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>179</v>
+        <v>220</v>
+      </c>
+      <c r="P1" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q1" s="2" t="s">
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>180</v>
+        <v>223</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>181</v>
+        <v>224</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>182</v>
+        <v>225</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>183</v>
+        <v>226</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>184</v>
+        <v>227</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>185</v>
+        <v>228</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>186</v>
+        <v>229</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>187</v>
+        <v>230</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>188</v>
+        <v>231</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>189</v>
+        <v>232</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>190</v>
+        <v>233</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>191</v>
+        <v>234</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>192</v>
+        <v>235</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>193</v>
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>194</v>
+        <v>237</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>195</v>
+        <v>238</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>180</v>
+        <v>223</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>196</v>
+        <v>239</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>183</v>
+        <v>226</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>197</v>
+        <v>240</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>198</v>
+        <v>241</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>199</v>
+        <v>242</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>161</v>
+        <v>202</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>200</v>
+        <v>243</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>201</v>
+        <v>244</v>
       </c>
       <c r="C2" t="s">
-        <v>202</v>
+        <v>245</v>
       </c>
       <c r="D2" t="s">
-        <v>203</v>
+        <v>246</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>204</v>
+        <v>247</v>
       </c>
       <c r="C3" t="s">
-        <v>205</v>
+        <v>248</v>
       </c>
       <c r="D3" t="s">
-        <v>203</v>
+        <v>246</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>206</v>
+        <v>249</v>
       </c>
       <c r="C4" t="s">
-        <v>207</v>
+        <v>250</v>
       </c>
       <c r="D4" t="s">
-        <v>208</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>209</v>
+        <v>252</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>211</v>
+        <v>253</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>212</v>
+        <v>254</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C2" t="s">
-        <v>214</v>
+        <v>256</v>
       </c>
       <c r="D2" t="s">
-        <v>215</v>
+        <v>257</v>
       </c>
       <c r="E2" t="s">
-        <v>216</v>
+        <v>258</v>
       </c>
       <c r="F2" t="s">
-        <v>217</v>
+        <v>259</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>218</v>
+        <v>260</v>
       </c>
       <c r="C3" t="s">
-        <v>214</v>
+        <v>256</v>
       </c>
       <c r="D3" t="s">
-        <v>219</v>
+        <v>261</v>
       </c>
       <c r="E3" t="s">
-        <v>220</v>
+        <v>262</v>
       </c>
       <c r="F3" t="s">
-        <v>221</v>
+        <v>263</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E10"/>
+  <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>162</v>
+        <v>203</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>161</v>
+        <v>202</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>163</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>222</v>
+        <v>264</v>
       </c>
       <c r="C2" t="s">
-        <v>223</v>
+        <v>265</v>
       </c>
       <c r="D2" t="s">
-        <v>224</v>
+        <v>266</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>225</v>
+        <v>267</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>226</v>
+        <v>268</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>222</v>
+        <v>264</v>
       </c>
       <c r="C4" t="s">
-        <v>227</v>
+        <v>269</v>
       </c>
       <c r="D4" t="s">
-        <v>228</v>
+        <v>270</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C5" t="s">
-        <v>164</v>
+        <v>205</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>165</v>
+        <v>206</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C6" t="s">
-        <v>229</v>
+        <v>271</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>230</v>
+        <v>272</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C7" t="s">
-        <v>231</v>
+        <v>273</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>232</v>
+        <v>274</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C8" t="s">
-        <v>233</v>
+        <v>275</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>234</v>
+        <v>276</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C9" t="s">
-        <v>235</v>
+        <v>277</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>236</v>
+        <v>278</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>237</v>
+        <v>279</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>238</v>
+        <v>280</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" t="s">
+        <v>264</v>
+      </c>
+      <c r="C11" t="s">
+        <v>281</v>
+      </c>
+      <c r="D11" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" t="s">
+        <v>264</v>
+      </c>
+      <c r="C12" t="s">
+        <v>283</v>
+      </c>
+      <c r="D12" t="s">
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>