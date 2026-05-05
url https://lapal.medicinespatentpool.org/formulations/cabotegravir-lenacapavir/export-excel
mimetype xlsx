--- v1 (2026-04-03)
+++ v2 (2026-05-05)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="378">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -764,50 +764,329 @@
     <t>Patent abstract</t>
   </si>
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Granted: High income countries</t>
   </si>
   <si>
     <t>Filed: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
+  </si>
+  <si>
+    <t>WO2006116764</t>
+  </si>
+  <si>
+    <t>Dolutegravir and Cabotegravir compounds</t>
+  </si>
+  <si>
+    <t>Compound</t>
+  </si>
+  <si>
+    <t>Glaxosmithkline Llc</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
+  </si>
+  <si>
+    <t>US FDA, Health Canada</t>
+  </si>
+  <si>
+    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Indonesia, Malaysia, Algeria</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, Norway, New Zealand, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, Singapore, Gibraltar, Guernsey, Jersey</t>
+  </si>
+  <si>
+    <t>Egypt</t>
+  </si>
+  <si>
+    <t>United States of America, Luxembourg, Norway, Cyprus, Finland, Netherlands, Slovenia</t>
+  </si>
+  <si>
+    <t>Türkiye, India, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>United States of America, Hong Kong, Israel, Japan, Luxembourg, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>WO2012037320</t>
+  </si>
+  <si>
+    <t>Cabotegravir long-acting parenteral compositions</t>
+  </si>
+  <si>
+    <t>Composition</t>
+  </si>
+  <si>
+    <t>2031-09-15</t>
+  </si>
+  <si>
+    <t>The present invention relates to pharmaceutical compositions of cabotegravir useful in the treatment or prevention of Human Immunodeficiency Virus (HIV) infections.</t>
+  </si>
+  <si>
+    <t>MPP Search</t>
+  </si>
+  <si>
+    <t>Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Ukraine, South Africa, India</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Chile, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, Taiwan, Province of China, United States of America</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), United States of America</t>
+  </si>
+  <si>
+    <t>WO2014134566</t>
+  </si>
+  <si>
+    <t>Lenacapavir and analogues (Markush formula) and their use in HIV</t>
+  </si>
+  <si>
+    <t>Gilead Sciences, Inc</t>
+  </si>
+  <si>
+    <t>2034-02-28</t>
+  </si>
+  <si>
+    <t>Compounds of formula (I) or salts thereof are disclosed. Also disclosed are pharmaceutical compositions comprising a compound of formula I, processes for preparing compounds of formula I, intermediates useful for preparing compounds of formula I and therapeutic methods for treating a Retroviridae viral infection including an infection caused by the HIV virus.</t>
+  </si>
+  <si>
+    <t>MPP Search, US FDA, Bilateral Licence</t>
+  </si>
+  <si>
+    <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Brazil, China, Cuba, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Ukraine, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Rwanda, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Colombia, Indonesia, Malaysia, Viet Nam, South Africa</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
+  </si>
+  <si>
+    <t>Türkiye, North Macedonia, Albania, Serbia, Argentina, Ukraine, India, Egypt, Thailand</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, United States of America</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Argentina, Brazil, China, Moldova, Republic of, Peru, Uganda, Bolivia (Plurinational State of), Colombia, Ecuador, Malaysia, Paraguay, Pakistan, El Salvador, Venezuela (Bolivarian Republic of), Viet Nam, South Africa</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Luxembourg, Denmark, Monaco, Finland, Cyprus, Bulgaria, Estonia, Malta, San Marino, Croatia, Romania, Latvia, Lithuania, Australia, Canada, Costa Rica, Hong Kong, Japan, New Zealand, Singapore, United States of America, Uruguay, Bahamas</t>
+  </si>
+  <si>
+    <t>WO2018035359</t>
+  </si>
+  <si>
+    <t>Lenacapavir compound and its use in HIV (oral and parenteral)</t>
+  </si>
+  <si>
+    <t>2037-08-17</t>
+  </si>
+  <si>
+    <t>The present disclosure relates to novel compounds for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to intermediates for its preparation and to pharmaceutical compositions containing said novel compound.</t>
+  </si>
+  <si>
+    <t>Türkiye, Morocco, Brazil, China, Colombia, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Indonesia, Malaysia, Ukraine, South Africa, Uzbekistan</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahamas, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
+  </si>
+  <si>
+    <t>Türkiye, North Macedonia, Albania, Serbia, Morocco, Argentina, China, Jordan, Philippines, India, Uganda, Egypt, Guatemala, Indonesia, Nigeria, Thailand, Ukraine, Viet Nam</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Hong Kong, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Saudi Arabia, Panama</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Argentina, Colombia, Dominican Republic, Ecuador, Peru, Rwanda, Uganda, Bangladesh, Bolivia (Plurinational State of), Cuba, Egypt, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Paraguay, El Salvador, Venezuela (Bolivarian Republic of)</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Monaco, Malta, San Marino, Chile, Japan, Korea, Republic of, Uruguay, Trinidad and Tobago</t>
+  </si>
+  <si>
+    <t>WO2019035904</t>
+  </si>
+  <si>
+    <t>Crystalline forms of Lenacapavir sodium salt</t>
+  </si>
+  <si>
+    <t>Polymorphs</t>
+  </si>
+  <si>
+    <t>2038-08-16</t>
+  </si>
+  <si>
+    <t>Lenacapavir solid forms, including pharmaceutically acceptable salts and cocrystals of the inhibitor, as well as crystalline forms of the salts and cocrystals, for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to pharmaceutical compositions containing the novel salts, cocrystals, and crystalline forms thereof, and methods of treating or preventing a Retroviridae viral infection.</t>
+  </si>
+  <si>
+    <t>MPP Search, US FDA</t>
+  </si>
+  <si>
+    <t>Türkiye</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Poland, Malta, Norway, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
+  </si>
+  <si>
+    <t>Türkiye, North Macedonia, Albania, Serbia, China, India</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Canada, Hong Kong</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Tunisia, Cambodia, Argentina, Bangladesh</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Luxembourg, Denmark, Monaco, Finland, Cyprus, Bulgaria, Estonia, Hungary, Iceland, Malta, San Marino, Croatia, Romania, Latvia, Lithuania, Japan, Taiwan, Province of China</t>
+  </si>
+  <si>
+    <t>WO2011119566</t>
+  </si>
+  <si>
+    <t>Cabotegravir or dolutegravir processes and intermediates</t>
+  </si>
+  <si>
+    <t>Intermediate(s); Process</t>
+  </si>
+  <si>
+    <t>2031-03-22</t>
+  </si>
+  <si>
+    <t>Relates to the preparation of carbamoylpyridone derivatives and intermediates which are useful as HIV integrase inhibitors.</t>
+  </si>
+  <si>
+    <t>MPP search</t>
+  </si>
+  <si>
+    <t>China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
+  </si>
+  <si>
+    <t>WO2020018459</t>
+  </si>
+  <si>
+    <t>Lenacapavir use to treat multidrug resistant HIV infection in heavily treatment-experienced</t>
+  </si>
+  <si>
+    <t>Use</t>
+  </si>
+  <si>
+    <t>2039-07-15</t>
+  </si>
+  <si>
+    <t>The present disclosure relates to compounds of Formula (Ia) and (Ib) or a pharmaceutically acceptable salt thereof, which are useful in the treatment of an HIV infection in heavily treatment-experienced patients with multidrug resistant HIV infection.</t>
+  </si>
+  <si>
+    <t>US FDA</t>
+  </si>
+  <si>
+    <t>Australia, United States of America</t>
+  </si>
+  <si>
+    <t>China, Albania, Serbia, Türkiye, North Macedonia</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Korea, Republic of, Taiwan, Province of China</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Japan, Korea, Republic of</t>
+  </si>
+  <si>
+    <t>WO2019161280</t>
+  </si>
+  <si>
+    <t>Lenacapavir manufacturing processess and intermediates</t>
+  </si>
+  <si>
+    <t>2039-02-15</t>
+  </si>
+  <si>
+    <t>The present disclosure relates to methods and intermediates useful for preparing a compound of formula (I): (I) or a co-crystal, solvate, salt or combination thereof.</t>
+  </si>
+  <si>
+    <t>Bilateral Licence</t>
+  </si>
+  <si>
+    <t>China, Türkiye, India</t>
+  </si>
+  <si>
+    <t>Australia, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Switzerland, Spain, Slovenia, Austria, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
+  </si>
+  <si>
+    <t>China, Albania, Serbia, Türkiye, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Argentina, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, North Macedonia</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Hungary, Croatia, San Marino, Romania, Iceland, Cyprus, Lithuania, Monaco, Bahamas</t>
+  </si>
+  <si>
+    <t>WO2021108544</t>
+  </si>
+  <si>
+    <t>Lenacapavir use in HIV pre-exposure prophylaxis (PrEP)</t>
+  </si>
+  <si>
+    <t>2040-11-25</t>
+  </si>
+  <si>
+    <t>The present disclosure provides methods of preventing HIV in a subject, comprising administering to the subject a therapeutically effective amount of compounds of Formula (la) or (lb) or a pharmaceutically acceptable salt thereof, optionally in combination with one or more additional therapeutic agents. Methods of reducing the risk of acquiring HIV (e.g, HIV-1 and/or HIV-2) are also provided.</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Taiwan, Province of China, United States of America, Hong Kong</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Japan, Korea, Republic of, United States of America</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.medicinespatentpool.org/storage/illustrations/4GHlAeW0TyOgSiOdJzx9QSopUGLhcB0G3DfefNJd.png</t>
   </si>
@@ -973,56 +1252,57 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1295,51 +1575,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06657885" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06970223" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07402044" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140327&amp;CC=WO&amp;NR=2012037320A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20141224&amp;CC=WO&amp;NR=2014134566A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180222&amp;CC=WO&amp;NR=2018035359A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190221&amp;CC=WO&amp;NR=2019035904A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200123&amp;CC=WO&amp;NR=2020018459A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190822&amp;CC=WO&amp;NR=2019161280A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20210603&amp;CC=WO&amp;NR=2021108544A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/4GHlAeW0TyOgSiOdJzx9QSopUGLhcB0G3DfefNJd.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/3ZW3PY9ZnLWPLelu767hnMVPdhDuthCdGbFW49MP.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/QtDED6IdFlHhUiHkLOZzyidpqpQeluluN5BMaiux.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conference.ias2025.org/media-70-lenacapavir-plus-cabotegravir-real-world-use-cases-from-the-national-clinician-consultatio?&amp;fartype=cat&amp;farval=47" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/Glasgow/GLASGOW_66.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IDWeek/IDWeek_42.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iapac.org/files/2023/12/FTC-2024-ePosters.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conference.ias2025.org/media-70-lenacapavir-plus-cabotegravir-real-world-use-cases-from-the-national-clinician-consultatio" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conference.ias2025.org/media-397-long-acting-art-lencab-and-cabrpv-among-viremic-persons-living-with-hiv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
@@ -2471,419 +2751,835 @@
       </c>
       <c r="E1" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>211</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>212</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>213</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>214</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>215</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>216</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="M1" s="6" t="s">
         <v>218</v>
       </c>
-      <c r="N1" s="5" t="s">
+      <c r="N1" s="6" t="s">
         <v>219</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>220</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O1"/>
+  <dimension ref="A1:O10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:O1"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>223</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>224</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>226</v>
       </c>
-      <c r="F1" s="5" t="s">
+      <c r="F1" s="6" t="s">
         <v>227</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>228</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>229</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>230</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>231</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>232</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>233</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>234</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>235</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>236</v>
       </c>
     </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="C2" t="s">
+        <v>238</v>
+      </c>
+      <c r="D2" t="s">
+        <v>239</v>
+      </c>
+      <c r="E2" t="s">
+        <v>240</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="G2" t="s">
+        <v>242</v>
+      </c>
+      <c r="H2" t="s">
+        <v>132</v>
+      </c>
+      <c r="I2" t="s">
+        <v>243</v>
+      </c>
+      <c r="J2" t="s">
+        <v>244</v>
+      </c>
+      <c r="K2" t="s">
+        <v>245</v>
+      </c>
+      <c r="L2" t="s">
+        <v>246</v>
+      </c>
+      <c r="M2" t="s">
+        <v>247</v>
+      </c>
+      <c r="N2" t="s">
+        <v>248</v>
+      </c>
+      <c r="O2" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="C3" t="s">
+        <v>251</v>
+      </c>
+      <c r="D3" t="s">
+        <v>252</v>
+      </c>
+      <c r="E3" t="s">
+        <v>240</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="G3" t="s">
+        <v>254</v>
+      </c>
+      <c r="H3" t="s">
+        <v>132</v>
+      </c>
+      <c r="I3" t="s">
+        <v>255</v>
+      </c>
+      <c r="J3" t="s">
+        <v>256</v>
+      </c>
+      <c r="K3" t="s">
+        <v>257</v>
+      </c>
+      <c r="N3" t="s">
+        <v>258</v>
+      </c>
+      <c r="O3" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C4" t="s">
+        <v>261</v>
+      </c>
+      <c r="D4" t="s">
+        <v>239</v>
+      </c>
+      <c r="E4" t="s">
+        <v>262</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="G4" t="s">
+        <v>264</v>
+      </c>
+      <c r="H4" t="s">
+        <v>132</v>
+      </c>
+      <c r="I4" t="s">
+        <v>265</v>
+      </c>
+      <c r="J4" t="s">
+        <v>266</v>
+      </c>
+      <c r="K4" t="s">
+        <v>267</v>
+      </c>
+      <c r="L4" t="s">
+        <v>268</v>
+      </c>
+      <c r="M4" t="s">
+        <v>269</v>
+      </c>
+      <c r="N4" t="s">
+        <v>270</v>
+      </c>
+      <c r="O4" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="C5" t="s">
+        <v>273</v>
+      </c>
+      <c r="D5" t="s">
+        <v>239</v>
+      </c>
+      <c r="E5" t="s">
+        <v>262</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="G5" t="s">
+        <v>275</v>
+      </c>
+      <c r="H5" t="s">
+        <v>132</v>
+      </c>
+      <c r="I5" t="s">
+        <v>265</v>
+      </c>
+      <c r="J5" t="s">
+        <v>276</v>
+      </c>
+      <c r="K5" t="s">
+        <v>277</v>
+      </c>
+      <c r="L5" t="s">
+        <v>278</v>
+      </c>
+      <c r="M5" t="s">
+        <v>279</v>
+      </c>
+      <c r="N5" t="s">
+        <v>280</v>
+      </c>
+      <c r="O5" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="C6" t="s">
+        <v>283</v>
+      </c>
+      <c r="D6" t="s">
+        <v>284</v>
+      </c>
+      <c r="E6" t="s">
+        <v>262</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="G6" t="s">
+        <v>286</v>
+      </c>
+      <c r="H6" t="s">
+        <v>132</v>
+      </c>
+      <c r="I6" t="s">
+        <v>287</v>
+      </c>
+      <c r="J6" t="s">
+        <v>288</v>
+      </c>
+      <c r="K6" t="s">
+        <v>289</v>
+      </c>
+      <c r="L6" t="s">
+        <v>290</v>
+      </c>
+      <c r="M6" t="s">
+        <v>291</v>
+      </c>
+      <c r="N6" t="s">
+        <v>292</v>
+      </c>
+      <c r="O6" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="C7" t="s">
+        <v>295</v>
+      </c>
+      <c r="D7" t="s">
+        <v>296</v>
+      </c>
+      <c r="E7" t="s">
+        <v>240</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="G7" t="s">
+        <v>298</v>
+      </c>
+      <c r="H7" t="s">
+        <v>132</v>
+      </c>
+      <c r="I7" t="s">
+        <v>299</v>
+      </c>
+      <c r="J7" t="s">
+        <v>300</v>
+      </c>
+      <c r="K7" t="s">
+        <v>301</v>
+      </c>
+      <c r="N7" t="s">
+        <v>258</v>
+      </c>
+      <c r="O7" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="C8" t="s">
+        <v>303</v>
+      </c>
+      <c r="D8" t="s">
+        <v>304</v>
+      </c>
+      <c r="E8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="G8" t="s">
+        <v>306</v>
+      </c>
+      <c r="H8" t="s">
+        <v>132</v>
+      </c>
+      <c r="I8" t="s">
+        <v>307</v>
+      </c>
+      <c r="K8" t="s">
+        <v>308</v>
+      </c>
+      <c r="L8" t="s">
+        <v>309</v>
+      </c>
+      <c r="M8" t="s">
+        <v>310</v>
+      </c>
+      <c r="N8" t="s">
+        <v>311</v>
+      </c>
+      <c r="O8" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="C9" t="s">
+        <v>314</v>
+      </c>
+      <c r="D9" t="s">
+        <v>296</v>
+      </c>
+      <c r="E9" t="s">
+        <v>262</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="G9" t="s">
+        <v>316</v>
+      </c>
+      <c r="H9" t="s">
+        <v>132</v>
+      </c>
+      <c r="I9" t="s">
+        <v>317</v>
+      </c>
+      <c r="J9" t="s">
+        <v>318</v>
+      </c>
+      <c r="K9" t="s">
+        <v>319</v>
+      </c>
+      <c r="L9" t="s">
+        <v>320</v>
+      </c>
+      <c r="M9" t="s">
+        <v>321</v>
+      </c>
+      <c r="N9" t="s">
+        <v>322</v>
+      </c>
+      <c r="O9" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="C10" t="s">
+        <v>325</v>
+      </c>
+      <c r="D10" t="s">
+        <v>304</v>
+      </c>
+      <c r="E10" t="s">
+        <v>262</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="G10" t="s">
+        <v>327</v>
+      </c>
+      <c r="H10" t="s">
+        <v>132</v>
+      </c>
+      <c r="I10" t="s">
+        <v>317</v>
+      </c>
+      <c r="K10" t="s">
+        <v>308</v>
+      </c>
+      <c r="L10" t="s">
+        <v>320</v>
+      </c>
+      <c r="M10" t="s">
+        <v>328</v>
+      </c>
+      <c r="N10" t="s">
+        <v>311</v>
+      </c>
+      <c r="O10" t="s">
+        <v>329</v>
+      </c>
+    </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>237</v>
+        <v>330</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>238</v>
+        <v>331</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>223</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>239</v>
+        <v>332</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>333</v>
+      </c>
+      <c r="H1" s="6" t="s">
+        <v>334</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>242</v>
+        <v>335</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>202</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>243</v>
+        <v>336</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>244</v>
+        <v>337</v>
       </c>
       <c r="C2" t="s">
-        <v>245</v>
+        <v>338</v>
       </c>
       <c r="D2" t="s">
-        <v>246</v>
+        <v>339</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>247</v>
+        <v>340</v>
       </c>
       <c r="C3" t="s">
-        <v>248</v>
+        <v>341</v>
       </c>
       <c r="D3" t="s">
-        <v>246</v>
+        <v>339</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>249</v>
+        <v>342</v>
       </c>
       <c r="C4" t="s">
-        <v>250</v>
+        <v>343</v>
       </c>
       <c r="D4" t="s">
-        <v>251</v>
+        <v>344</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>252</v>
+        <v>345</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>253</v>
+        <v>346</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>254</v>
+        <v>347</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>255</v>
+        <v>348</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>146</v>
       </c>
       <c r="C2" t="s">
-        <v>256</v>
+        <v>349</v>
       </c>
       <c r="D2" t="s">
-        <v>257</v>
+        <v>350</v>
       </c>
       <c r="E2" t="s">
-        <v>258</v>
+        <v>351</v>
       </c>
       <c r="F2" t="s">
-        <v>259</v>
+        <v>352</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>260</v>
+        <v>353</v>
       </c>
       <c r="C3" t="s">
-        <v>256</v>
+        <v>349</v>
       </c>
       <c r="D3" t="s">
-        <v>261</v>
+        <v>354</v>
       </c>
       <c r="E3" t="s">
-        <v>262</v>
+        <v>355</v>
       </c>
       <c r="F3" t="s">
-        <v>263</v>
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E12"/>
   <sheetViews>
@@ -2900,197 +3596,197 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>203</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>202</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>264</v>
+        <v>357</v>
       </c>
       <c r="C2" t="s">
-        <v>265</v>
+        <v>358</v>
       </c>
       <c r="D2" t="s">
-        <v>266</v>
+        <v>359</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>267</v>
+        <v>360</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>268</v>
+        <v>361</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>264</v>
+        <v>357</v>
       </c>
       <c r="C4" t="s">
-        <v>269</v>
+        <v>362</v>
       </c>
       <c r="D4" t="s">
-        <v>270</v>
+        <v>363</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>59</v>
       </c>
       <c r="C5" t="s">
         <v>205</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
       <c r="C6" t="s">
-        <v>271</v>
+        <v>364</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>272</v>
+        <v>365</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>59</v>
       </c>
       <c r="C7" t="s">
-        <v>273</v>
+        <v>366</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>274</v>
+        <v>367</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>59</v>
       </c>
       <c r="C8" t="s">
-        <v>275</v>
+        <v>368</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>276</v>
+        <v>369</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>59</v>
       </c>
       <c r="C9" t="s">
-        <v>277</v>
+        <v>370</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>278</v>
+        <v>371</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>279</v>
+        <v>372</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>280</v>
+        <v>373</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>264</v>
+        <v>357</v>
       </c>
       <c r="C11" t="s">
-        <v>281</v>
+        <v>374</v>
       </c>
       <c r="D11" t="s">
-        <v>282</v>
+        <v>375</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>264</v>
+        <v>357</v>
       </c>
       <c r="C12" t="s">
-        <v>283</v>
+        <v>376</v>
       </c>
       <c r="D12" t="s">
-        <v>284</v>
+        <v>377</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>