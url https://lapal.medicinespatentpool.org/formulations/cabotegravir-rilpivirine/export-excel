--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -14179,50 +14179,53 @@
         <v>1248</v>
       </c>
       <c r="L10" t="s">
         <v>1249</v>
       </c>
       <c r="M10" t="s">
         <v>1250</v>
       </c>
       <c r="N10" t="s">
         <v>1251</v>
       </c>
       <c r="O10" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>1253</v>
       </c>
       <c r="C11" t="s">
         <v>1254</v>
       </c>
+      <c r="D11" t="s">
+        <v>1194</v>
+      </c>
       <c r="E11" t="s">
         <v>1255</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>1256</v>
       </c>
       <c r="G11" t="s">
         <v>1257</v>
       </c>
       <c r="H11" t="s">
         <v>175</v>
       </c>
       <c r="I11" t="s">
         <v>1258</v>
       </c>
       <c r="J11" t="s">
         <v>1259</v>
       </c>
       <c r="K11" t="s">
         <v>1260</v>
       </c>
       <c r="M11" t="s">
         <v>1261</v>
       </c>
       <c r="N11" t="s">