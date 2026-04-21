--- v1 (2026-04-01)
+++ v2 (2026-04-21)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1298">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1299">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -2987,300 +2987,300 @@
   <si>
     <t>USFDA-r</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2021/212888s000lbl.pdf</t>
   </si>
   <si>
     <t>ViiV Healthcare(Vocabria) / Janssen-Cilag Ltd (Rekambys)</t>
   </si>
   <si>
     <t>Vocabria/ Rekambys</t>
   </si>
   <si>
     <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg) Q1month, then continue with CAB- 200mg/ml; RPV - 300mg/ml (400-mg/600-mg) Q1month</t>
   </si>
   <si>
-    <t>MHRA-r</t>
-[...2 lines deleted...]
-    <t>Medicines and Healthcare Products Regulatory Agency - UK</t>
+    <t>MHRA</t>
+  </si>
+  <si>
+    <t>Medicines and Healthcare Products Regulatory Agency</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>https://www.medicines.org.uk/emc/product/12950/smpc
 https://www.medicines.org.uk/emc/product/12957/smpc</t>
   </si>
   <si>
     <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg) Q1month</t>
   </si>
   <si>
     <t>TFDA</t>
   </si>
   <si>
     <t>Taiwan Food and Drug Administration</t>
   </si>
   <si>
     <t>TWN</t>
   </si>
   <si>
     <t>https://www.fda.gov.tw/eng/searchin.aspx?q=cabetogravir</t>
   </si>
   <si>
     <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg)</t>
   </si>
   <si>
     <t>Swissmedic</t>
   </si>
   <si>
     <t>CHE</t>
   </si>
   <si>
     <t>https://www.swissmedic.ch/dam/swissmedic/en/dokumente/marktueberwachung/rmp/rilpivirine-rekambys-rmp-summary.pdf.download.pdf/Rilpivirine_Rekambys_RMPSummary.pdf
 https://www.swissmedic.ch/swissmedic/en/home/about-us/publications/public-summary-swiss-par/public-summary-swiss-par-vocabria.html</t>
   </si>
   <si>
     <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg Kit) Q1month
  CAB- 200mg/ml; RPV - 300mg/ml (400-mg/600-mg Kit) Q1month</t>
   </si>
   <si>
-    <t>EMA/LV</t>
+    <t>EMA/LV-SMPA-r</t>
   </si>
   <si>
     <t>European Medicines Agency (Medical Product Agency (Läkemedelsverket))</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>EMA/ AEMPS</t>
+    <t>EMA/ AEMPS-r</t>
   </si>
   <si>
     <t>European Medicines Agency/ Spanish Agency of Medicines and Medical Devices</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>Vocabria/ Rilpivirine</t>
   </si>
   <si>
-    <t>KMFDS-r</t>
+    <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
     <t>GlaxoSmithKline South Africa (Pty) Ltd</t>
   </si>
   <si>
     <t>Vocabria</t>
   </si>
   <si>
     <t>CAB- 200mg/ml (400mg, 600mg) for Q1M and Q2M</t>
   </si>
   <si>
     <t>SAHPRA</t>
   </si>
   <si>
     <t>South African Health Products Regulatory Authority</t>
   </si>
   <si>
     <t>ZAF</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>https://allafrica.com/view/group/main/main/id/00084037.html
 https://medapps.sahpra.org.za:6006/
 https://pi-pil-repository.sahpra.org.za/
 https://pi-pil-repository.sahpra.org.za/wp-content/uploads/2023/11/Final_PI_VocabriaInjTab_Applicant.pdf</t>
   </si>
   <si>
     <t>EMA/JAZMP</t>
   </si>
   <si>
     <t>European Medicines Agency/ Agency for Medicinal Products and Medical Devices</t>
   </si>
   <si>
     <t>SVN</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
-    <t>EMA/SUKL</t>
+    <t>EMA/SUKL-CZE-r</t>
   </si>
   <si>
     <t>European Medicines Agency/ State Institute for Drug Control</t>
   </si>
   <si>
     <t>SVK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>CAB- 200mg/ml(400mg, 600mg); RPV - 300mg/ml (600-mg/900-mg) Q1month</t>
   </si>
   <si>
-    <t>HSA-r</t>
+    <t>HSA</t>
   </si>
   <si>
     <t>Health Sciences Authority</t>
   </si>
   <si>
     <t>SGP</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
-    <t>EMA/NAMMDR</t>
+    <t>EMA/NAMMDR-r</t>
   </si>
   <si>
     <t>European Medicines Agency/ National Agency for Medicines and Medicinal Devices of Romania</t>
   </si>
   <si>
     <t>ROU</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>EMA (Europe)</t>
   </si>
   <si>
     <t>European Medicines Agency</t>
   </si>
   <si>
     <t>CYP</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>EMA/INFOMED</t>
-[...2 lines deleted...]
-    <t>European Medicines Agency/ National Authority of Medicines and Health Products</t>
+    <t>EMA/INFARMED</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/ National Authority of Medicines and Health Products/Autoridade Nacional do Medicamento e produtos de Saude</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>EMA/NOMA</t>
   </si>
   <si>
     <t>European Medicines Agency/ Norwegian Medical Products Agency</t>
   </si>
   <si>
     <t>NOR</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg Kit) Q1month/CAB- 200mg/ml; RPV - 300mg/ml (400-mg/600-mg Kit) Q1month</t>
   </si>
   <si>
-    <t>EMA/CBGMEB</t>
+    <t>EMA/CBG-MEB</t>
   </si>
   <si>
     <t>European Medicines Agency/Healthcare and Youth Care Inspectorate, Ministry of Health, Welfare and Sport/ Medicines Evaluation Board</t>
   </si>
   <si>
     <t>NLD</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>MLT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>LUX</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LTU</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LIE</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LVA</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
     <t>Vocabria/Rekambys</t>
   </si>
   <si>
-    <t>PMDA-r</t>
+    <t>PMDA</t>
   </si>
   <si>
     <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>EMA/AIFA</t>
   </si>
   <si>
     <t>European Medicines Agency/ Italian Medicines Agency</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
     <t>CAB- 200mg/ml</t>
   </si>
   <si>
     <t>MoH-PhDiv</t>
   </si>
@@ -3294,90 +3294,90 @@
     <t>Israel</t>
   </si>
   <si>
     <t>https://israeldrugs.health.gov.il/#!/medDetails/169%2081%2036948%2099
 https://www.gov.il/BlobFolder/dynamiccollectorresultitem/new-israeli-drugs-05072022/he/files_databases_drugs_new_israeli_drugs_05072022.xlsx</t>
   </si>
   <si>
     <t>EMA/HPRA</t>
   </si>
   <si>
     <t>European Medicines Agency/ Health Products Regulatory Authority (HPRA)</t>
   </si>
   <si>
     <t>IRL</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>ISL</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
-    <t>EMA/NNK</t>
+    <t>EMA/NNK-NCPHP</t>
   </si>
   <si>
     <t>European Medicines Agency/National Public Health and Pharmaceutical Centre</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>Vocabria/ Rilprivine</t>
   </si>
   <si>
     <t>DoH HK</t>
   </si>
   <si>
     <t>Department of Health (Pharmacy and Poison Board of Hong Kong)</t>
   </si>
   <si>
     <t>HKG</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>GRC</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>DEU</t>
   </si>
   <si>
     <t>EMA/ANSM</t>
   </si>
   <si>
-    <t>European Medicines Agency/ National Agency for the Safety of Medicine and Health Products</t>
+    <t>European Medicines Agency/ National Agency for the Safety of Medicine and Health Products -Agence Nationale de Securite duMedicaments et des produits de Sante</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>EMA/FIMED</t>
   </si>
   <si>
     <t>European Medicines Agency/Finnish Medicines Agency</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>EST</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>DNK</t>
   </si>
@@ -3397,50 +3397,53 @@
     <t>European Medicines Agency/Agency for medicinal products and medical devices of Croatia</t>
   </si>
   <si>
     <t>HRV</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>NMPA</t>
   </si>
   <si>
     <t>National Medical Products Administration</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>https://www.gsk.com/en-gb/media/press-releases/viiv-healthcare-receives-approval-from-nmpa-for-vocabria-in-combination-with-rekambys/</t>
   </si>
   <si>
     <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg Kit) KIT CONTAINS 3 ML VIAL OF CABOTEGRAVIR AND 3 ML VIAL OF RILPIVIRINE</t>
+  </si>
+  <si>
+    <t>HC</t>
   </si>
   <si>
     <t>Health Canada</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>https://health-products.canada.ca/dpd-bdpp/info?lang=eng&amp;code=98709</t>
   </si>
   <si>
     <t>BGR</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>Glaxosmithkline Brasil Ltda. (Vocabria)</t>
   </si>
   <si>
     <t>ANVISA</t>
   </si>
   <si>
     <t>Agência Nacional de Vigilância Sanitária</t>
   </si>
@@ -3512,135 +3515,135 @@
     <t>VOCABRIA/REKAMBYS</t>
   </si>
   <si>
     <t>200mg/ml</t>
   </si>
   <si>
     <t>ANMAT</t>
   </si>
   <si>
     <t>National Administration of Drugs, Food and Medical Devices</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>https://boletin.anmat.gob.ar/Mayo_2022/Dispo_3619-22.pdf
 https://boletin.anmat.gob.ar/Mayo_2022/Dispo_3379-22.pdf</t>
   </si>
   <si>
     <t>VOCABRIA 600 mg/3 mL (CABOTEGRAVIR) REKAMBYS 600 mg/ 2 mL and 900 mg/ 3 mL(RILPIVIRINE)</t>
   </si>
   <si>
-    <t>ANAMED</t>
-[...2 lines deleted...]
-    <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud - Gobierno de Chile</t>
+    <t>ISP-ANAMED</t>
+  </si>
+  <si>
+    <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud</t>
   </si>
   <si>
     <t>CHL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>200mg/ml ; 300 mg/ml</t>
   </si>
   <si>
     <t>FSDC-MINZDRAV</t>
   </si>
   <si>
     <t>Federal Service for Drug Control of the Russian Federation - MINZDRAV</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
     <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg Kit) Q1month CAB- 200mg/ml; RPV - 300mg/ml (400-mg/600-mg Kit) Q1month</t>
   </si>
   <si>
     <t>INVIMA</t>
   </si>
   <si>
-    <t>The National Institute of Drug and Food Surveillance</t>
+    <t>National Institute for Food and Drug Surveillance</t>
   </si>
   <si>
     <t>COL</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>VOCABRIA</t>
   </si>
   <si>
     <t>600mg/3ml</t>
   </si>
   <si>
     <t>Thailand FDA</t>
   </si>
   <si>
     <t>Thailand Food and Drug Administration</t>
   </si>
   <si>
     <t>THA</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>As communicated by ViiV</t>
   </si>
   <si>
     <t>COFEPRIS</t>
   </si>
   <si>
     <t>Comision Federal para la Proteccion contra Riesgos Sanitarios</t>
   </si>
   <si>
     <t>MEX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>30 mg film coated tablets</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
-    <t>DOH UAE</t>
-[...2 lines deleted...]
-    <t>Department of Health United Arab Emirates</t>
+    <t>MOHAP</t>
+  </si>
+  <si>
+    <t>Department of Health United Arab Emirates / Ministry of Health and Prevention</t>
   </si>
   <si>
     <t>ARE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>https://www.tamm.abudhabi/wb/doh/search-approved-drugs?lang=en</t>
   </si>
   <si>
     <t>https://pi-pil-repository.sahpra.org.za/
 https://pi-pil-repository.sahpra.org.za/wp-content/uploads/2023/11/Final_PI_VocabriaInjTab_Applicant.pdf</t>
   </si>
   <si>
     <t>cabotegravir sodium 30 mg film coated tablets</t>
   </si>
   <si>
     <t>GlaxoSmithKline Brazil Ltda.</t>
   </si>
   <si>
     <t>Vocabria® tablets are indicated, in combination with rilpivirine tablets, for the short-term treatment of HIV-1 infection in virologically suppressed adults (HIV-1 RNA &lt;50 copies/mL), on a stable antiretroviral regimen, with no evidence of virological failure and no known or suspected resistance</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica (Pty) Ltd</t>
@@ -3763,63 +3766,63 @@
   <si>
     <t>Canada, Germany, Hong Kong, Croatia, Japan, Luxembourg, Norway, New Zealand, Panama, Poland, Slovenia, Taiwan, Province of China, United States of America, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Monaco, Netherlands, Portugal, Sweden, Slovakia, World Intellectual Property Organization (WIPO), Romania, Latvia, Lithuania, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar, Macao, Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
     <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Indonesia, Malaysia, Algeria</t>
   </si>
   <si>
-    <t>United States of America, Australia, Canada, Cyprus, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, Norway, New Zealand, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, Singapore</t>
+    <t>United States of America, Australia, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, Norway, New Zealand, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, Singapore, Gibraltar, Guernsey, Jersey</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>United States of America, Cyprus, Luxembourg, Norway, Belgium, Finland, France, Hungary, Lithuania, Netherlands, Slovenia</t>
+    <t>United States of America, Luxembourg, Norway, Cyprus, Finland, Netherlands, Slovenia</t>
   </si>
   <si>
     <t>Türkiye, India, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
-    <t>United States of America, Cyprus, Hong Kong, Israel, Japan, Luxembourg, Austria, Belgium, Bulgaria, Switzerland, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, World Intellectual Property Organization (WIPO)</t>
+    <t>United States of America, Hong Kong, Israel, Japan, Luxembourg, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2012037320</t>
   </si>
   <si>
     <t>Cabotegravir long-acting parenteral compositions</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2031-09-15</t>
   </si>
   <si>
     <t>The present invention relates to pharmaceutical compositions of cabotegravir useful in the treatment or prevention of Human Immunodeficiency Virus (HIV) infections.</t>
   </si>
   <si>
     <t>MPP Search</t>
   </si>
   <si>
     <t>Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Ukraine, South Africa, India</t>
   </si>
   <si>
     <t>Australia, Canada, Chile, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, Taiwan, Province of China, United States of America</t>
   </si>
@@ -3859,51 +3862,51 @@
   <si>
     <t>Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, World Intellectual Property Organization (WIPO), India, Egypt, Viet Nam, Indonesia</t>
   </si>
   <si>
     <t>United States of America, World Intellectual Property Organization (WIPO), Chile</t>
   </si>
   <si>
     <t>WO2007147882</t>
   </si>
   <si>
     <t>Aqueous suspensions of rilpivirine micro- or nanoparticles</t>
   </si>
   <si>
     <t>2027-06-22</t>
   </si>
   <si>
     <t>This invention concerns pharmaceutical compositions for administration via intramuscular or subcutaneous injection, comprising micro- or nanoparticles of the NNRTI compound TMC278, suspended in an aqueous pharmaceutically acceptable carrier, and the use of such pharmaceutical compositions in the treatment and prophylaxis of HIV infection.</t>
   </si>
   <si>
     <t>Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Mexico, Ukraine, India, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Jordan, Philippines, Thailand</t>
   </si>
   <si>
     <t>Canada, Australia, Chile, Cyprus, Denmark, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, New Zealand, Singapore, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
   </si>
   <si>
-    <t>North Macedonia, Jordan, Pakistan, Venezuela (Bolivarian Republic of)</t>
+    <t>North Macedonia, Pakistan, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
     <t>Cyprus, Denmark, Spain, Portugal, Finland, Hungary, Poland, Croatia, Romania, Lithuania, Slovenia, Taiwan, Province of China, Uruguay, Brunei Darussalam, Macao, Hong Kong</t>
   </si>
   <si>
     <t>Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Peru, World Intellectual Property Organization (WIPO), Indonesia, Egypt, South Africa, Viet Nam</t>
   </si>
   <si>
     <t>United States of America, World Intellectual Property Organization (WIPO), Panama</t>
   </si>
   <si>
     <t>CA3060290</t>
   </si>
   <si>
     <t>Cabotegravir in combination with RPV</t>
   </si>
   <si>
     <t>Combination</t>
   </si>
   <si>
     <t>Viiv Healthcare Company</t>
   </si>
   <si>
     <t>2031-01-24</t>
   </si>
@@ -3928,114 +3931,114 @@
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO2011119566</t>
   </si>
   <si>
     <t>Cabotegravir or dolutegravir processes and intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>2031-03-22</t>
   </si>
   <si>
     <t>Relates to the preparation of carbamoylpyridone derivatives and intermediates which are useful as HIV integrase inhibitors.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
     <t>China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
   </si>
   <si>
-    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, United States of America</t>
-[...2 lines deleted...]
-    <t>San Marino, Singapore, Taiwan, Province of China</t>
+    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>WO2019016732</t>
   </si>
   <si>
     <t>Cabotegravir+Rilpivirine HIV intramuscular treatment regimens every 4 weeks (once a month) or 8 weeks (once every two months)</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>2038-07-18</t>
   </si>
   <si>
     <t>Canada, Japan, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>China, Serbia, Türkiye, North Macedonia</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>Argentina, China, Morocco, Tunisia, Albania, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Australia, Chile, Korea, Republic of, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2012140220</t>
   </si>
   <si>
     <t>Rilpivirine freeze dried nanosuspension</t>
   </si>
   <si>
     <t>Beirowski, Jakob Andreas</t>
   </si>
   <si>
     <t>2032-04-13</t>
   </si>
   <si>
     <t>The present invention relates to a freeze-dried (also called lyophilized) drug nanosuspension. The present freeze-dried drug nanosuspension composition has an acceptable stability of the particle size distribution during storage, including long term storage.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
-    <t>Brazil, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Mexico, India</t>
-[...11 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Australia, Norway, Greece, Netherlands, Hungary, Croatia, Austria, Slovakia, Poland, Portugal, Czechia, Lithuania, United States of America</t>
+    <t>Albania, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Mexico, India</t>
+  </si>
+  <si>
+    <t>Canada, Liechtenstein, Italy, Malta, Denmark, Belgium, United Kingdom, Netherlands, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Lithuania, Monaco, Sweden, Russian Federation, United States of America</t>
+  </si>
+  <si>
+    <t>Albania, Serbia, Türkiye, North Macedonia</t>
+  </si>
+  <si>
+    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Hong Kong</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Brazil, China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Norway, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, San Marino, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, United States of America</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.medicinespatentpool.org/storage/illustrations/dWyaxDHnWq0I3MC2wX0Xi0mDBtpvCQenkWUldWNs.png</t>
   </si>
@@ -4057,51 +4060,51 @@
   <si>
     <t>CAB and RPV Chemical Structures</t>
   </si>
   <si>
     <t>Constituent Images Sourced from DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer.</t>
   </si>
   <si>
-    <t>Janssen Pharmaceuticals</t>
+    <t>Janssen/Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They manufacture and develop pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Bares SH, Scarsi KK. A new paradigm for antiretroviral delivery: long-acting cabotegravir and rilpivirine for the treatment and prevention of HIV. Curr Opin HIV AIDS. 2022 Jan 1;17(1):22-31. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.1097/COH.0000000000000708" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1097/COH.0000000000000708&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 34871188; PMCID: PMC8694245.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Purpose of review&lt;/p&gt;&lt;p&gt;Cabotegravir (CAB) and rilpivirine (RPV) is the first long-acting injectable antiretroviral therapy (ART) option approved for virologically suppressed adults with HIV-1. In addition, long-acting CAB is a promising agent for HIV preexposure prophylaxis (PrEP). This review focuses on phase 3 clinical trial results and implementation considerations for these long-acting ART and PrEP strategies.&lt;/p&gt;&lt;p&gt;Recent findings&lt;/p&gt;&lt;p&gt;Long-acting CAB and RPV administered every 4 weeks demonstrated noninferiority to oral ART through week 96 in both the ATLAS and FLAIR studies, whereas ATLAS-2M found similar efficacy through 96 weeks when the long-acting injectable ART was administered every 8 weeks instead of every 4 weeks. For prevention, two phase 3 trials were stopped early due to fewer incident HIV infections in participants receiving long-acting CAB every 8 weeks compared with daily oral tenofovir disoproxil fumarate–emtricitabine for PrEP. The long-acting therapies were well tolerated across all clinical trials.&lt;/p&gt;&lt;p&gt;Summary&lt;/p&gt;&lt;p&gt;Clinical trial results support the use of long-acting CAB for HIV PrEP and long-acting CAB and RPV as a switch strategy for adults with HIV-1 who are first virologically suppressed with oral ART. Implementation challenges persist, and data are urgently needed in populations who may benefit most from long-acting therapy, including adolescents, pregnant individuals, and those with barriers to medication adherence.&lt;/p&gt;</t>
   </si>
   <si>
     <t>FDA Approves Cabenuva and Vocabria for the Treatment of HIV-1 Infection</t>
   </si>
   <si>
     <t>https://www.fda.gov/drugs/human-immunodeficiency-virus-hiv/fda-approves-cabenuva-and-vocabria-treatment-hiv-1-infection</t>
   </si>
   <si>
     <t>CABENUVA FDA Highlights of Prescribing Information</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2022/212888s005s006lbl.pdf</t>
   </si>
@@ -12805,898 +12808,898 @@
       <c r="B40" t="s">
         <v>112</v>
       </c>
       <c r="C40" t="s">
         <v>921</v>
       </c>
       <c r="D40" t="s">
         <v>481</v>
       </c>
       <c r="E40" t="s">
         <v>52</v>
       </c>
       <c r="F40" t="s">
         <v>922</v>
       </c>
       <c r="G40" t="s">
         <v>1066</v>
       </c>
       <c r="H40" t="s">
         <v>181</v>
       </c>
       <c r="I40" t="s">
         <v>1067</v>
       </c>
       <c r="J40" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="K40" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="L40" t="s">
         <v>508</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N40" s="5">
         <v>43584.0</v>
       </c>
       <c r="O40">
         <v>43908.0</v>
       </c>
       <c r="P40" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
         <v>929</v>
       </c>
       <c r="C41" t="s">
         <v>921</v>
       </c>
       <c r="D41" t="s">
         <v>930</v>
       </c>
       <c r="E41" t="s">
         <v>52</v>
       </c>
       <c r="F41" t="s">
         <v>922</v>
       </c>
       <c r="G41" t="s">
         <v>945</v>
       </c>
       <c r="H41" t="s">
         <v>181</v>
       </c>
       <c r="I41" t="s">
         <v>983</v>
       </c>
       <c r="J41" t="s">
         <v>984</v>
       </c>
       <c r="K41" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="L41" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="M41" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N41" s="5">
         <v>43675.0</v>
       </c>
       <c r="O41">
         <v>44182.0</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="C42" t="s">
         <v>921</v>
       </c>
       <c r="D42" t="s">
         <v>959</v>
       </c>
       <c r="E42" t="s">
         <v>52</v>
       </c>
       <c r="F42" t="s">
         <v>51</v>
       </c>
       <c r="G42" t="s">
         <v>1020</v>
       </c>
       <c r="H42" t="s">
         <v>181</v>
       </c>
       <c r="I42" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="J42" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="K42" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="L42" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="M42" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N42" s="5"/>
       <c r="O42">
         <v>45275.0</v>
       </c>
       <c r="P42" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="Q42" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="C43" t="s">
         <v>921</v>
       </c>
       <c r="D43" t="s">
         <v>959</v>
       </c>
       <c r="E43" t="s">
         <v>52</v>
       </c>
       <c r="F43" t="s">
         <v>51</v>
       </c>
       <c r="G43" t="s">
         <v>960</v>
       </c>
       <c r="H43" t="s">
         <v>181</v>
       </c>
       <c r="I43" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="J43" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="K43" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="L43" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N43" s="5"/>
       <c r="O43">
         <v>44658.0</v>
       </c>
       <c r="P43" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
         <v>929</v>
       </c>
       <c r="C44" t="s">
         <v>921</v>
       </c>
       <c r="D44" t="s">
         <v>930</v>
       </c>
       <c r="E44" t="s">
         <v>52</v>
       </c>
       <c r="F44" t="s">
         <v>922</v>
       </c>
       <c r="G44" t="s">
         <v>945</v>
       </c>
       <c r="H44" t="s">
         <v>181</v>
       </c>
       <c r="I44" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="J44" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="K44" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="L44" t="s">
         <v>688</v>
       </c>
       <c r="M44" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N44" s="5">
         <v>43675.0</v>
       </c>
       <c r="O44">
         <v>44182.0</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
         <v>929</v>
       </c>
       <c r="C45" t="s">
         <v>921</v>
       </c>
       <c r="D45" t="s">
         <v>930</v>
       </c>
       <c r="E45" t="s">
         <v>52</v>
       </c>
       <c r="F45" t="s">
         <v>922</v>
       </c>
       <c r="G45" t="s">
         <v>945</v>
       </c>
       <c r="H45" t="s">
         <v>181</v>
       </c>
       <c r="I45" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="J45" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="K45" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="L45" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="M45" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N45" s="5">
         <v>43675.0</v>
       </c>
       <c r="O45">
         <v>44182.0</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
         <v>112</v>
       </c>
       <c r="C46" t="s">
         <v>921</v>
       </c>
       <c r="D46" t="s">
         <v>481</v>
       </c>
       <c r="E46" t="s">
         <v>52</v>
       </c>
       <c r="F46" t="s">
         <v>922</v>
       </c>
       <c r="G46" t="s">
         <v>997</v>
       </c>
       <c r="H46" t="s">
         <v>181</v>
       </c>
       <c r="I46" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="J46" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="K46" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="L46" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="M46" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N46" s="5">
         <v>43769.0</v>
       </c>
       <c r="O46">
         <v>44245.0</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
         <v>929</v>
       </c>
       <c r="C47" t="s">
         <v>921</v>
       </c>
       <c r="D47" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="E47" t="s">
         <v>52</v>
       </c>
       <c r="F47" t="s">
         <v>922</v>
       </c>
       <c r="G47" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="H47" t="s">
         <v>181</v>
       </c>
       <c r="I47" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="J47" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="K47" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="L47" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="M47" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N47" s="5"/>
       <c r="O47">
         <v>44692.0</v>
       </c>
       <c r="P47" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
         <v>929</v>
       </c>
       <c r="C48" t="s">
         <v>921</v>
       </c>
       <c r="D48" t="s">
         <v>930</v>
       </c>
       <c r="E48" t="s">
         <v>52</v>
       </c>
       <c r="F48" t="s">
         <v>51</v>
       </c>
       <c r="G48" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="H48" t="s">
         <v>181</v>
       </c>
       <c r="I48" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="J48" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="K48" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="L48" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="M48" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N48" s="5"/>
       <c r="O48">
         <v>44468.0</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
         <v>929</v>
       </c>
       <c r="C49" t="s">
         <v>921</v>
       </c>
       <c r="D49" t="s">
         <v>930</v>
       </c>
       <c r="E49" t="s">
         <v>52</v>
       </c>
       <c r="F49" t="s">
         <v>51</v>
       </c>
       <c r="G49" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="H49" t="s">
         <v>181</v>
       </c>
       <c r="I49" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="J49" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="K49" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="L49" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="M49" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N49" s="5"/>
       <c r="O49">
         <v>45495.0</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
         <v>929</v>
       </c>
       <c r="C50" t="s">
         <v>921</v>
       </c>
       <c r="D50" t="s">
         <v>930</v>
       </c>
       <c r="E50" t="s">
         <v>52</v>
       </c>
       <c r="F50" t="s">
         <v>922</v>
       </c>
       <c r="G50" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="H50" t="s">
         <v>181</v>
       </c>
       <c r="I50" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="J50" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="K50" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="L50" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="M50" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N50" s="5"/>
       <c r="O50">
         <v>45354.0</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
         <v>112</v>
       </c>
       <c r="C51" t="s">
         <v>921</v>
       </c>
       <c r="D51" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="E51" t="s">
         <v>52</v>
       </c>
       <c r="F51" t="s">
         <v>922</v>
       </c>
       <c r="G51" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="H51" t="s">
         <v>181</v>
       </c>
       <c r="I51" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="J51" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="K51" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="L51" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="M51" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N51" s="5"/>
       <c r="O51">
         <v>45778.0</v>
       </c>
       <c r="Q51" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
         <v>112</v>
       </c>
       <c r="C52" t="s">
         <v>921</v>
       </c>
       <c r="D52" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="E52" t="s">
         <v>52</v>
       </c>
       <c r="F52" t="s">
         <v>922</v>
       </c>
       <c r="G52" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="H52" t="s">
         <v>181</v>
       </c>
       <c r="I52" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="J52" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="K52" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="L52" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="M52" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N52" s="5"/>
       <c r="O52">
         <v>45778.0</v>
       </c>
       <c r="Q52" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
         <v>112</v>
       </c>
       <c r="C53" t="s">
         <v>921</v>
       </c>
       <c r="D53" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="E53" t="s">
         <v>52</v>
       </c>
       <c r="F53" t="s">
         <v>922</v>
       </c>
       <c r="G53" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="H53" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="I53" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="J53" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="K53" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="L53" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="M53" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N53" s="5"/>
       <c r="O53">
         <v>45741.0</v>
       </c>
       <c r="P53" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="C54" t="s">
         <v>921</v>
       </c>
       <c r="D54" t="s">
         <v>959</v>
       </c>
       <c r="E54" t="s">
         <v>52</v>
       </c>
       <c r="F54" t="s">
         <v>51</v>
       </c>
       <c r="G54" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="H54" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="I54" t="s">
         <v>961</v>
       </c>
       <c r="J54" t="s">
         <v>962</v>
       </c>
       <c r="K54" t="s">
         <v>963</v>
       </c>
       <c r="L54" t="s">
         <v>964</v>
       </c>
       <c r="M54" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N54" s="5"/>
       <c r="O54">
         <v>45111.0</v>
       </c>
       <c r="P54" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55" t="s">
         <v>33</v>
       </c>
       <c r="B55" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="C55" t="s">
         <v>921</v>
       </c>
       <c r="D55" t="s">
         <v>959</v>
       </c>
       <c r="E55" t="s">
         <v>52</v>
       </c>
       <c r="F55" t="s">
         <v>51</v>
       </c>
       <c r="G55" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="H55" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="I55" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="J55" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="K55" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="L55" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="M55" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N55" s="5"/>
       <c r="O55">
         <v>44658.0</v>
       </c>
       <c r="P55" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="C56" t="s">
         <v>921</v>
       </c>
       <c r="D56" t="s">
         <v>959</v>
       </c>
       <c r="E56" t="s">
         <v>52</v>
       </c>
       <c r="F56" t="s">
         <v>51</v>
       </c>
       <c r="G56" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="H56" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="I56" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="J56" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="K56" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="L56" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="M56" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N56" s="5"/>
       <c r="O56">
         <v>45243.0</v>
       </c>
       <c r="Q56" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C57" t="s">
         <v>921</v>
       </c>
       <c r="D57" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="E57" t="s">
         <v>52</v>
       </c>
       <c r="F57" t="s">
         <v>51</v>
       </c>
       <c r="G57" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="H57" t="s">
         <v>181</v>
       </c>
       <c r="I57" t="s">
         <v>961</v>
       </c>
       <c r="J57" t="s">
         <v>962</v>
       </c>
       <c r="K57" t="s">
         <v>963</v>
       </c>
       <c r="L57" t="s">
         <v>964</v>
       </c>
       <c r="M57" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N57" s="5"/>
       <c r="O57">
         <v>44957.0</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58" t="s">
         <v>33</v>
       </c>
       <c r="B58" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C58" t="s">
         <v>921</v>
       </c>
       <c r="D58" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="E58" t="s">
         <v>52</v>
       </c>
       <c r="F58" t="s">
         <v>51</v>
       </c>
       <c r="G58" t="s">
         <v>120</v>
       </c>
       <c r="H58" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="I58" t="s">
         <v>961</v>
       </c>
       <c r="J58" t="s">
         <v>962</v>
       </c>
       <c r="K58" t="s">
         <v>963</v>
       </c>
       <c r="L58" t="s">
         <v>964</v>
       </c>
       <c r="M58" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N58" s="5"/>
       <c r="O58">
         <v>41406.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
@@ -13725,536 +13728,533 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="C2" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="D2" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="E2" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="G2" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="H2" t="s">
         <v>175</v>
       </c>
       <c r="I2" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="K2" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="M2" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="N2" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="O2" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="C3" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="D3" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="E3" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="G3" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="H3" t="s">
         <v>175</v>
       </c>
       <c r="I3" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="J3" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="K3" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="L3" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="M3" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="N3" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="O3" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="C4" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="D4" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="E4" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="G4" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="H4" t="s">
         <v>175</v>
       </c>
       <c r="I4" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="J4" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="K4" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="L4" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="M4" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="N4" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="O4" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="C5" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="D5" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="E5" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="G5" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="H5" t="s">
         <v>175</v>
       </c>
       <c r="I5" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="J5" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="K5" t="s">
-        <v>1199</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>1200</v>
       </c>
       <c r="N5" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="O5" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="C6" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="D6" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="E6" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="G6" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="H6" t="s">
         <v>175</v>
       </c>
       <c r="I6" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="J6" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="K6" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="M6" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="N6" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="O6" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="C7" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="D7" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="E7" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="G7" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="H7" t="s">
         <v>175</v>
       </c>
       <c r="I7" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="J7" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="K7" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="L7" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="M7" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="N7" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="O7" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="C8" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="D8" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="E8" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="G8" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="H8" t="s">
         <v>175</v>
       </c>
       <c r="I8" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="J8" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="K8" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="L8" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="M8" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="N8" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="O8" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="C9" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="D9" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="E9" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="G9" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="H9" t="s">
         <v>175</v>
       </c>
       <c r="I9" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="J9" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="K9" t="s">
-        <v>1242</v>
-[...1 lines deleted...]
-      <c r="M9" t="s">
         <v>1243</v>
       </c>
       <c r="N9" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="O9" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>1244</v>
       </c>
       <c r="C10" t="s">
         <v>1245</v>
       </c>
       <c r="D10" t="s">
         <v>1246</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>1247</v>
       </c>
       <c r="H10" t="s">
         <v>175</v>
       </c>
       <c r="I10" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="J10" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="K10" t="s">
         <v>1248</v>
       </c>
       <c r="L10" t="s">
         <v>1249</v>
       </c>
       <c r="M10" t="s">
         <v>1250</v>
       </c>
       <c r="N10" t="s">
         <v>1251</v>
       </c>
       <c r="O10" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>1253</v>
       </c>
       <c r="C11" t="s">
         <v>1254</v>
       </c>
       <c r="D11" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="E11" t="s">
         <v>1255</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>1256</v>
       </c>
       <c r="G11" t="s">
         <v>1257</v>
       </c>
       <c r="H11" t="s">
         <v>175</v>
       </c>
       <c r="I11" t="s">
         <v>1258</v>
       </c>
       <c r="J11" t="s">
         <v>1259</v>
       </c>
       <c r="K11" t="s">
         <v>1260</v>
       </c>
+      <c r="L11" t="s">
+        <v>1261</v>
+      </c>
       <c r="M11" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="N11" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="O11" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -14270,265 +14270,265 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>822</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="C2" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="D2" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D3" t="s">
         <v>1274</v>
-      </c>
-[...4 lines deleted...]
-        <v>1273</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="C4" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="D4" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>906</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>112</v>
       </c>
       <c r="C2" t="s">
         <v>921</v>
       </c>
       <c r="D2" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="E2" t="s">
         <v>456</v>
       </c>
       <c r="F2" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="C3" t="s">
         <v>921</v>
       </c>
       <c r="D3" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="E3" t="s">
         <v>688</v>
       </c>
       <c r="F3" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E49"/>
   <sheetViews>
@@ -14548,82 +14548,82 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>823</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>822</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>824</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>842</v>
       </c>
       <c r="C2" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="D2" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>59</v>
       </c>
       <c r="C5" t="s">
         <v>825</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
       <c r="C6" t="s">
         <v>827</v>
@@ -15150,68 +15150,68 @@
         <v>623</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
         <v>842</v>
       </c>
       <c r="C44" t="s">
         <v>844</v>
       </c>
       <c r="D44" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
         <v>59</v>
       </c>
       <c r="C45" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
         <v>59</v>
       </c>
       <c r="C46" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
         <v>842</v>
       </c>
       <c r="C47" t="s">
         <v>900</v>
       </c>
       <c r="D47" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
         <v>59</v>
       </c>
       <c r="C48" t="s">
         <v>864</v>