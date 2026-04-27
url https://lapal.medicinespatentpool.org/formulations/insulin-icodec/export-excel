--- v0 (2026-04-02)
+++ v1 (2026-04-27)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="593">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="594">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -1724,63 +1724,66 @@
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>TGA</t>
   </si>
   <si>
     <t>Therapeutic Goods Administration</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>https://www.tga.gov.au/resources/auspmd/awiqli-insulin-icodec</t>
   </si>
   <si>
+    <t>HC</t>
+  </si>
+  <si>
     <t>Health Canada</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Product information</t>
   </si>
   <si>
-    <t>PMDA-r</t>
+    <t>PMDA</t>
   </si>
   <si>
     <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>https://www.pmda.go.jp/files/000274762.pdf</t>
   </si>
   <si>
     <t>CDSCO</t>
   </si>
   <si>
     <t>Central Drugs Standard Control Organisation - India</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Submitted</t>
   </si>
@@ -7081,301 +7084,301 @@
       <c r="B33" t="s">
         <v>415</v>
       </c>
       <c r="C33" t="s">
         <v>416</v>
       </c>
       <c r="D33" t="s">
         <v>417</v>
       </c>
       <c r="E33" t="s">
         <v>50</v>
       </c>
       <c r="F33" t="s">
         <v>418</v>
       </c>
       <c r="G33" t="s">
         <v>419</v>
       </c>
       <c r="H33" t="s">
         <v>41</v>
       </c>
       <c r="I33" t="s">
         <v>486</v>
       </c>
       <c r="J33" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="K33" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="L33" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="M33" s="5" t="s">
         <v>423</v>
       </c>
       <c r="N33" s="5"/>
       <c r="O33">
         <v>45456.0</v>
       </c>
       <c r="P33" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>415</v>
       </c>
       <c r="C34" t="s">
         <v>416</v>
       </c>
       <c r="D34" t="s">
         <v>417</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
       <c r="F34" t="s">
         <v>49</v>
       </c>
       <c r="G34" t="s">
         <v>419</v>
       </c>
       <c r="H34" t="s">
         <v>41</v>
       </c>
       <c r="I34" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="J34" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="K34" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="L34" t="s">
         <v>214</v>
       </c>
       <c r="M34" s="5" t="s">
         <v>423</v>
       </c>
       <c r="N34" s="5">
         <v>45148.0</v>
       </c>
       <c r="O34">
         <v>45444.0</v>
       </c>
       <c r="P34" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
         <v>415</v>
       </c>
       <c r="C35" t="s">
         <v>416</v>
       </c>
       <c r="D35" t="s">
         <v>417</v>
       </c>
       <c r="E35" t="s">
         <v>50</v>
       </c>
       <c r="F35" t="s">
         <v>49</v>
       </c>
       <c r="G35" t="s">
         <v>419</v>
       </c>
       <c r="H35" t="s">
         <v>41</v>
       </c>
       <c r="I35" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="J35" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="K35" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="L35" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="N35" s="5">
         <v>45462.0</v>
       </c>
       <c r="O35" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="P35" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
         <v>415</v>
       </c>
       <c r="C36" t="s">
         <v>416</v>
       </c>
       <c r="D36" t="s">
         <v>417</v>
       </c>
       <c r="E36" t="s">
         <v>50</v>
       </c>
       <c r="F36" t="s">
         <v>418</v>
       </c>
       <c r="G36" t="s">
         <v>419</v>
       </c>
       <c r="H36" t="s">
         <v>41</v>
       </c>
       <c r="I36" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="J36" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="K36" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="L36" t="s">
         <v>119</v>
       </c>
       <c r="M36" s="5" t="s">
         <v>423</v>
       </c>
       <c r="N36" s="5"/>
       <c r="O36">
         <v>45707.0</v>
       </c>
       <c r="P36" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
         <v>415</v>
       </c>
       <c r="C37" t="s">
         <v>416</v>
       </c>
       <c r="D37" t="s">
         <v>417</v>
       </c>
       <c r="E37" t="s">
         <v>50</v>
       </c>
       <c r="F37" t="s">
         <v>418</v>
       </c>
       <c r="G37" t="s">
         <v>419</v>
       </c>
       <c r="H37" t="s">
         <v>41</v>
       </c>
       <c r="I37" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="J37" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="K37" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="L37" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="M37" s="5" t="s">
         <v>423</v>
       </c>
       <c r="N37" s="5"/>
       <c r="O37">
         <v>45649.0</v>
       </c>
       <c r="P37" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
         <v>415</v>
       </c>
       <c r="C38" t="s">
         <v>416</v>
       </c>
       <c r="D38" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E38" t="s">
         <v>50</v>
       </c>
       <c r="F38" t="s">
         <v>418</v>
       </c>
       <c r="G38" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="H38" t="s">
         <v>41</v>
       </c>
       <c r="I38" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="J38" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="K38" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="L38" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="M38" s="5" t="s">
         <v>423</v>
       </c>
       <c r="N38" s="5"/>
       <c r="O38">
         <v>45626.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -7392,181 +7395,181 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C2" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D2" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="E2" t="s">
         <v>116</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="G2" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="H2" t="s">
         <v>127</v>
       </c>
       <c r="I2" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="J2" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="K2" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="M2" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="N2" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="O2" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C3" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D3" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="E3" t="s">
         <v>116</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="G3" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="H3" t="s">
         <v>127</v>
       </c>
       <c r="I3" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="J3" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="K3" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="L3" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="M3" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="N3" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="O3" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -7574,323 +7577,323 @@
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C2" t="s">
+        <v>534</v>
+      </c>
+      <c r="D2" t="s">
+        <v>530</v>
+      </c>
+      <c r="E2" t="s">
+        <v>532</v>
+      </c>
+      <c r="F2" t="s">
+        <v>559</v>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>533</v>
       </c>
-      <c r="D2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I2" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C3" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D3" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="E3" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="F3" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="I3" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C4" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D4" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="E4" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="F4" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="I4" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>396</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C2" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D2" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C3" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D3" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C4" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D4" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>400</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>415</v>
       </c>
       <c r="C2" t="s">
         <v>416</v>
       </c>
       <c r="D2" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E2" t="s">
         <v>435</v>
       </c>
       <c r="F2" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -7907,88 +7910,88 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>397</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>396</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>398</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C2" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D2" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C3" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="D3" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C4" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D4" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>