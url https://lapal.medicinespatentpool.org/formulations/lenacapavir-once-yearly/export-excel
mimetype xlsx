--- v0 (2026-04-05)
+++ v1 (2026-05-31)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -372,124 +372,127 @@
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Pharmacokinetics and safety of once-yearly lenacapavir: a phase 1, open-label study</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/S0140-6736(25)00405-2</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
+    <t>Completed</t>
+  </si>
+  <si>
     <t>Gilead Sciences Inc.</t>
   </si>
   <si>
     <t>Once-yearly intramuscular lenacapavir formulation 1</t>
   </si>
   <si>
     <t>5000 mg</t>
   </si>
   <si>
     <t>Once-yearly intramuscular lenacapavir formulation 2</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>PrEP</t>
   </si>
   <si>
-    <t>GS-US-712-7286</t>
+    <t>PURPOSE 365</t>
   </si>
   <si>
     <t>NCT07047716</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07047716</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>The goal of this clinical study is to learn more about the study drug lenacapavir (LEN), safety, tolerability, and pharmacokinetics (how LEN is absorbed, modified, distributed, and removed from the body of the participants) of once-yearly intramuscular for HIV pre-exposure prophylaxis (PrEP) in people with an indication for PrEP.
 The primary objective of this study is to evaluate the pharmacokinetics (PK) and the safety and tolerability of intramuscular (IM) every 12 months (Q12M) LEN for PrEP among people with an indication for PrEP.</t>
   </si>
   <si>
     <t>Study of Lenacapavir as a Once-Yearly Injection for HIV Pre-exposure Prophylaxis (PrEP)</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>LEN 3000 mg injection once on Day 1 Oral LEN 600 mg on Day 1 and Day 2</t>
   </si>
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
     <t>2025-07-22</t>
   </si>
   <si>
-    <t>2026-01-08</t>
+    <t>2026-03-02</t>
   </si>
   <si>
     <t>2028-09-01</t>
   </si>
   <si>
     <t>Adults, Adolescents, Cisgender women, Transgender women, Lactating individuals, Non-lactating individuals, Cisgender men, Transgender men, Pregnant individuals, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Adults, Older Adults, Adolescents</t>
   </si>
   <si>
     <t>All, Cisgender female, Cisgender male, Transgender female, Transgender male, Gender non-binary</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * At least 16 years of age at screening.
 * Receptive anal or vaginal sex in the past 6 months and at least 1 of the following:
   1. Condomless receptive sex (vaginal or anal) with 1 or more sex partners of unknown HIV status during the past 6 months
   2. For a person who has engaged in anal sex in the past 6 months: diagnosis of syphilis, gonorrhea, or chlamydia in the past 6 months
   3. For a person who has engaged in vaginal sex in the past 6 months: diagnosis of syphilis or gonorrhea in the past 6 months
   4. Sex with partner known to be living with HIV with an unknown or detectable viral load in the past 6 months
 * Negative local rapid fourth generation HIV-1/2 antibody (Ab)/antigen (Ag) test, central fourth generation HIV-1/2 Ab/Ag, and HIV-1 RNA quantitative</t>
   </si>
   <si>
     <t>HBV, HCV, HIV</t>
@@ -605,93 +608,324 @@
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Granted: High income countries</t>
   </si>
   <si>
     <t>Filed: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
+    <t>WO2014134566</t>
+  </si>
+  <si>
+    <t>Lenacapavir and analogues (Markush formula) and their use in HIV</t>
+  </si>
+  <si>
+    <t>Compound</t>
+  </si>
+  <si>
+    <t>Gilead Sciences, Inc</t>
+  </si>
+  <si>
+    <t>2034-02-28</t>
+  </si>
+  <si>
+    <t>Compounds of formula (I) or salts thereof are disclosed. Also disclosed are pharmaceutical compositions comprising a compound of formula I, processes for preparing compounds of formula I, intermediates useful for preparing compounds of formula I and therapeutic methods for treating a Retroviridae viral infection including an infection caused by the HIV virus.</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>MPP Search, US FDA, Bilateral Licence</t>
+  </si>
+  <si>
+    <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Brazil, China, Cuba, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Ukraine, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Rwanda, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Colombia, Indonesia, Malaysia, Viet Nam, South Africa</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
+  </si>
+  <si>
+    <t>Türkiye, North Macedonia, Albania, Serbia, Argentina, Ukraine, India, Egypt, Thailand</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, United States of America</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Argentina, Brazil, China, Moldova, Republic of, Peru, Uganda, Bolivia (Plurinational State of), Colombia, Ecuador, Malaysia, Paraguay, Pakistan, El Salvador, Venezuela (Bolivarian Republic of), Viet Nam, South Africa</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Luxembourg, Denmark, Monaco, Finland, Cyprus, Bulgaria, Estonia, Malta, San Marino, Croatia, Romania, Latvia, Lithuania, Australia, Canada, Costa Rica, Hong Kong, Japan, New Zealand, Singapore, United States of America, Uruguay, Bahamas</t>
+  </si>
+  <si>
+    <t>WO2018035359</t>
+  </si>
+  <si>
+    <t>Lenacapavir compound and its use in HIV (oral and parenteral)</t>
+  </si>
+  <si>
+    <t>2037-08-17</t>
+  </si>
+  <si>
+    <t>The present disclosure relates to novel compounds for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to intermediates for its preparation and to pharmaceutical compositions containing said novel compound.</t>
+  </si>
+  <si>
+    <t>Türkiye, Morocco, Brazil, China, Colombia, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Indonesia, Malaysia, Ukraine, South Africa, Uzbekistan</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahamas, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
+  </si>
+  <si>
+    <t>Türkiye, North Macedonia, Albania, Serbia, Morocco, Argentina, China, Jordan, Philippines, India, Uganda, Egypt, Guatemala, Indonesia, Nigeria, Thailand, Ukraine, Viet Nam</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Hong Kong, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Saudi Arabia, Panama</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Argentina, Colombia, Dominican Republic, Ecuador, Peru, Rwanda, Uganda, Bangladesh, Bolivia (Plurinational State of), Cuba, Egypt, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Paraguay, El Salvador, Venezuela (Bolivarian Republic of)</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Monaco, Malta, San Marino, Chile, Japan, Korea, Republic of, Uruguay, Trinidad and Tobago</t>
+  </si>
+  <si>
+    <t>WO2019035904</t>
+  </si>
+  <si>
+    <t>Crystalline forms of Lenacapavir sodium salt</t>
+  </si>
+  <si>
+    <t>Polymorphs</t>
+  </si>
+  <si>
+    <t>2038-08-16</t>
+  </si>
+  <si>
+    <t>Lenacapavir solid forms, including pharmaceutically acceptable salts and cocrystals of the inhibitor, as well as crystalline forms of the salts and cocrystals, for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to pharmaceutical compositions containing the novel salts, cocrystals, and crystalline forms thereof, and methods of treating or preventing a Retroviridae viral infection.</t>
+  </si>
+  <si>
+    <t>MPP Search, US FDA</t>
+  </si>
+  <si>
+    <t>Türkiye</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Poland, Malta, Norway, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
+  </si>
+  <si>
+    <t>Türkiye, North Macedonia, Albania, Serbia, China, India</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Canada, Hong Kong</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Tunisia, Cambodia, Argentina, Bangladesh</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Luxembourg, Denmark, Monaco, Finland, Cyprus, Bulgaria, Estonia, Hungary, Iceland, Malta, San Marino, Croatia, Romania, Latvia, Lithuania, Japan, Taiwan, Province of China</t>
+  </si>
+  <si>
+    <t>WO2020018459</t>
+  </si>
+  <si>
+    <t>Lenacapavir use to treat multidrug resistant HIV infection in heavily treatment-experienced</t>
+  </si>
+  <si>
+    <t>Use</t>
+  </si>
+  <si>
+    <t>2039-07-15</t>
+  </si>
+  <si>
+    <t>The present disclosure relates to compounds of Formula (Ia) and (Ib) or a pharmaceutically acceptable salt thereof, which are useful in the treatment of an HIV infection in heavily treatment-experienced patients with multidrug resistant HIV infection.</t>
+  </si>
+  <si>
+    <t>US FDA</t>
+  </si>
+  <si>
+    <t>Australia, United States of America</t>
+  </si>
+  <si>
+    <t>China, Albania, Serbia, Türkiye, North Macedonia</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Korea, Republic of, Taiwan, Province of China</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Japan, Korea, Republic of</t>
+  </si>
+  <si>
+    <t>WO2019161280</t>
+  </si>
+  <si>
+    <t>Lenacapavir manufacturing processess and intermediates</t>
+  </si>
+  <si>
+    <t>Intermediate(s); Process</t>
+  </si>
+  <si>
+    <t>2039-02-15</t>
+  </si>
+  <si>
+    <t>The present disclosure relates to methods and intermediates useful for preparing a compound of formula (I): (I) or a co-crystal, solvate, salt or combination thereof.</t>
+  </si>
+  <si>
+    <t>Bilateral Licence</t>
+  </si>
+  <si>
+    <t>China, Türkiye, India</t>
+  </si>
+  <si>
+    <t>Australia, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Switzerland, Spain, Slovenia, Austria, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
+  </si>
+  <si>
+    <t>China, Albania, Serbia, Türkiye, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Argentina, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, North Macedonia</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Hungary, Croatia, San Marino, Romania, Iceland, Cyprus, Lithuania, Monaco, Bahamas</t>
+  </si>
+  <si>
+    <t>WO2021108544</t>
+  </si>
+  <si>
+    <t>Lenacapavir use in HIV pre-exposure prophylaxis (PrEP)</t>
+  </si>
+  <si>
+    <t>2040-11-25</t>
+  </si>
+  <si>
+    <t>The present disclosure provides methods of preventing HIV in a subject, comprising administering to the subject a therapeutically effective amount of compounds of Formula (la) or (lb) or a pharmaceutically acceptable salt thereof, optionally in combination with one or more additional therapeutic agents. Methods of reducing the risk of acquiring HIV (e.g, HIV-1 and/or HIV-2) are also provided.</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Taiwan, Province of China, United States of America, Hong Kong</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Japan, Korea, Republic of, United States of America</t>
+  </si>
+  <si>
+    <t>WO2025042394</t>
+  </si>
+  <si>
+    <t>Dosing regimen of lenacapavir for treatment/prevention of HIV (oral or SC) Q26 weeks including bridging dosage</t>
+  </si>
+  <si>
+    <t>Dose/Regimen</t>
+  </si>
+  <si>
+    <t>2043-08-23</t>
+  </si>
+  <si>
+    <t>The present disclosure relates to dosing regimens of an HIV capsid inhibitor and methods for the treatment or prevention of a human immunodeficiency virus (HIV) infection in a patient.</t>
+  </si>
+  <si>
+    <t>MPP search</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>WO2024220624</t>
+  </si>
+  <si>
+    <t>Dosing regimen of lenacapavir for treatment/prevention of HIV (oral or SC) Q26 weeks</t>
+  </si>
+  <si>
+    <t>2044-04-18</t>
+  </si>
+  <si>
+    <t>Argentina</t>
+  </si>
+  <si>
+    <t>Taiwan, Province of China, United States of America, Australia</t>
+  </si>
+  <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.medicinespatentpool.org/storage/illustrations/Skumbf8D5KLisgkseiWUL4l1rGp6ib9ycf5d7wes.png</t>
   </si>
   <si>
     <t>Lenacapavir Chemical Structure</t>
   </si>
   <si>
     <t>Sourced From Drugbank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Gilead</t>
+    <t>Gilead Sciences, Inc.</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc. is a multinational biopharmaceutical company that develops and manufactures innovative medicines for life-threatening diseases, including anti-viral therapeutics for HIV/AIDS, Hepatitis B, Hepatitis C and Covid-19. Headquartered in Foster City, California, Gilead was originally founded in 1987 and is currently listed on both the S&amp;P 500 and the NASDAQ Biotechnology Index.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -725,56 +959,57 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1047,51 +1282,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07047716" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/first-clinical-data-for-gileads-investigational-once-yearly-lenacapavir-for-hiv-prevention-presented-at-croi-2025-and-published-in-the-lancet" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askgileadmedical.com/docs/conference/Jogiraju_CROI2025_oral_LEN%20Q12M@pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20141224&amp;CC=WO&amp;NR=2014134566A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180222&amp;CC=WO&amp;NR=2018035359A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190221&amp;CC=WO&amp;NR=2019035904A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200123&amp;CC=WO&amp;NR=2020018459A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190822&amp;CC=WO&amp;NR=2019161280A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20210603&amp;CC=WO&amp;NR=2021108544A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20250227&amp;CC=WO&amp;NR=2025042394A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20241024&amp;CC=WO&amp;NR=2024220624A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Skumbf8D5KLisgkseiWUL4l1rGp6ib9ycf5d7wes.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/first-clinical-data-for-gileads-investigational-once-yearly-lenacapavir-for-hiv-prevention-presented-at-croi-2025-and-published-in-the-lancet" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askgileadmedical.com/docs/conference/Jogiraju_CROI2025_oral_LEN%20Q12M@pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
@@ -1561,308 +1796,311 @@
         <v>23</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>110</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>111</v>
       </c>
       <c r="E2" t="s">
         <v>112</v>
       </c>
+      <c r="F2" t="s">
+        <v>113</v>
+      </c>
       <c r="G2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="N2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="O2" t="s">
+        <v>117</v>
+      </c>
+      <c r="P2" t="s">
         <v>116</v>
       </c>
-      <c r="P2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AF2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AG2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AH2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AI2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AP2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AQ2">
         <v>40</v>
       </c>
       <c r="AS2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AW2" t="s">
         <v>52</v>
       </c>
       <c r="AX2" t="s">
         <v>41</v>
       </c>
       <c r="AY2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AZ2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="J3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="M3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="W3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="X3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="Y3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="Z3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AA3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AD3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="AE3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AF3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="AG3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AH3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AI3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AJ3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AM3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AP3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AQ3">
-        <v>300</v>
+        <v>350</v>
       </c>
       <c r="AS3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AU3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="AW3" t="s">
         <v>52</v>
       </c>
       <c r="AX3" t="s">
         <v>41</v>
       </c>
       <c r="AY3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2" t="s">
         <v>110</v>
       </c>
       <c r="C2" t="s">
         <v>62</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C3" t="s">
         <v>62</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C5" t="s">
         <v>62</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="B6" t="s">
         <v>110</v>
       </c>
       <c r="C6" t="s">
         <v>62</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -1891,496 +2129,858 @@
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="M1" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="N1" s="5" t="s">
+      <c r="M1" s="6" t="s">
         <v>170</v>
       </c>
+      <c r="N1" s="6" t="s">
+        <v>171</v>
+      </c>
       <c r="O1" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O1"/>
+  <dimension ref="A1:O9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:O1"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="F1" s="5" t="s">
         <v>178</v>
       </c>
+      <c r="F1" s="6" t="s">
+        <v>179</v>
+      </c>
       <c r="G1" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="C2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E2" t="s">
+        <v>192</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="G2" t="s">
+        <v>194</v>
+      </c>
+      <c r="H2" t="s">
+        <v>195</v>
+      </c>
+      <c r="I2" t="s">
+        <v>196</v>
+      </c>
+      <c r="J2" t="s">
+        <v>197</v>
+      </c>
+      <c r="K2" t="s">
+        <v>198</v>
+      </c>
+      <c r="L2" t="s">
+        <v>199</v>
+      </c>
+      <c r="M2" t="s">
+        <v>200</v>
+      </c>
+      <c r="N2" t="s">
+        <v>201</v>
+      </c>
+      <c r="O2" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="C3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D3" t="s">
+        <v>191</v>
+      </c>
+      <c r="E3" t="s">
+        <v>192</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="G3" t="s">
+        <v>206</v>
+      </c>
+      <c r="H3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I3" t="s">
+        <v>196</v>
+      </c>
+      <c r="J3" t="s">
+        <v>207</v>
+      </c>
+      <c r="K3" t="s">
+        <v>208</v>
+      </c>
+      <c r="L3" t="s">
+        <v>209</v>
+      </c>
+      <c r="M3" t="s">
+        <v>210</v>
+      </c>
+      <c r="N3" t="s">
+        <v>211</v>
+      </c>
+      <c r="O3" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C4" t="s">
+        <v>214</v>
+      </c>
+      <c r="D4" t="s">
+        <v>215</v>
+      </c>
+      <c r="E4" t="s">
+        <v>192</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="G4" t="s">
+        <v>217</v>
+      </c>
+      <c r="H4" t="s">
+        <v>195</v>
+      </c>
+      <c r="I4" t="s">
+        <v>218</v>
+      </c>
+      <c r="J4" t="s">
+        <v>219</v>
+      </c>
+      <c r="K4" t="s">
+        <v>220</v>
+      </c>
+      <c r="L4" t="s">
+        <v>221</v>
+      </c>
+      <c r="M4" t="s">
+        <v>222</v>
+      </c>
+      <c r="N4" t="s">
+        <v>223</v>
+      </c>
+      <c r="O4" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="C5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D5" t="s">
+        <v>227</v>
+      </c>
+      <c r="E5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="G5" t="s">
+        <v>229</v>
+      </c>
+      <c r="H5" t="s">
+        <v>195</v>
+      </c>
+      <c r="I5" t="s">
+        <v>230</v>
+      </c>
+      <c r="K5" t="s">
+        <v>231</v>
+      </c>
+      <c r="L5" t="s">
+        <v>232</v>
+      </c>
+      <c r="M5" t="s">
+        <v>233</v>
+      </c>
+      <c r="N5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O5" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="C6" t="s">
+        <v>237</v>
+      </c>
+      <c r="D6" t="s">
+        <v>238</v>
+      </c>
+      <c r="E6" t="s">
+        <v>192</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="G6" t="s">
+        <v>240</v>
+      </c>
+      <c r="H6" t="s">
+        <v>195</v>
+      </c>
+      <c r="I6" t="s">
+        <v>241</v>
+      </c>
+      <c r="J6" t="s">
+        <v>242</v>
+      </c>
+      <c r="K6" t="s">
+        <v>243</v>
+      </c>
+      <c r="L6" t="s">
+        <v>244</v>
+      </c>
+      <c r="M6" t="s">
+        <v>245</v>
+      </c>
+      <c r="N6" t="s">
+        <v>246</v>
+      </c>
+      <c r="O6" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="C7" t="s">
+        <v>249</v>
+      </c>
+      <c r="D7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E7" t="s">
+        <v>192</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="G7" t="s">
+        <v>251</v>
+      </c>
+      <c r="H7" t="s">
+        <v>195</v>
+      </c>
+      <c r="I7" t="s">
+        <v>241</v>
+      </c>
+      <c r="K7" t="s">
+        <v>231</v>
+      </c>
+      <c r="L7" t="s">
+        <v>244</v>
+      </c>
+      <c r="M7" t="s">
+        <v>252</v>
+      </c>
+      <c r="N7" t="s">
+        <v>234</v>
+      </c>
+      <c r="O7" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="C8" t="s">
+        <v>255</v>
+      </c>
+      <c r="D8" t="s">
+        <v>256</v>
+      </c>
+      <c r="E8" t="s">
+        <v>192</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="G8" t="s">
+        <v>258</v>
+      </c>
+      <c r="H8" t="s">
+        <v>195</v>
+      </c>
+      <c r="I8" t="s">
+        <v>259</v>
+      </c>
+      <c r="L8" t="s">
+        <v>260</v>
+      </c>
+      <c r="M8" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="C9" t="s">
+        <v>262</v>
+      </c>
+      <c r="D9" t="s">
+        <v>256</v>
+      </c>
+      <c r="E9" t="s">
+        <v>192</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="G9" t="s">
+        <v>258</v>
+      </c>
+      <c r="H9" t="s">
+        <v>195</v>
+      </c>
+      <c r="I9" t="s">
+        <v>259</v>
+      </c>
+      <c r="L9" t="s">
+        <v>264</v>
+      </c>
+      <c r="M9" t="s">
+        <v>265</v>
+      </c>
+      <c r="N9" t="s">
+        <v>260</v>
+      </c>
+      <c r="O9" t="s">
+        <v>260</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>188</v>
+        <v>266</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>189</v>
+        <v>267</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>190</v>
+        <v>268</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>269</v>
+      </c>
+      <c r="H1" s="6" t="s">
+        <v>270</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>193</v>
+        <v>271</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>194</v>
+        <v>272</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>195</v>
+        <v>273</v>
       </c>
       <c r="C2" t="s">
-        <v>196</v>
+        <v>274</v>
       </c>
       <c r="D2" t="s">
-        <v>197</v>
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>198</v>
+        <v>276</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>199</v>
+        <v>277</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>200</v>
+        <v>278</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>201</v>
+        <v>279</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>202</v>
+        <v>280</v>
       </c>
       <c r="C2" t="s">
-        <v>203</v>
+        <v>281</v>
       </c>
       <c r="D2" t="s">
-        <v>204</v>
+        <v>282</v>
       </c>
       <c r="E2" t="s">
-        <v>205</v>
+        <v>283</v>
       </c>
       <c r="F2" t="s">
-        <v>206</v>
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E5" sqref="E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>62</v>
       </c>
       <c r="C2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C3" t="s">
         <v>154</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>62</v>
       </c>
       <c r="C4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>62</v>
       </c>
       <c r="C5" t="s">
         <v>110</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>