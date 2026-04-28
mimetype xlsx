--- v0 (2026-04-02)
+++ v1 (2026-04-28)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="442">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="443">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -661,50 +661,53 @@
   <si>
     <t>TGA</t>
   </si>
   <si>
     <t>Therapeutic Goods Administration</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>https://www.ebs.tga.gov.au/ebs/picmi/picmirepository.nsf/pdf?OpenAgent=&amp;id=CP-2010-PI-04496-3&amp;d=20240910172310101</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>50mg; 75mg; 100mg; 150mg</t>
   </si>
   <si>
+    <t>HC</t>
+  </si>
+  <si>
     <t>Health Canada</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>https://pdf.hres.ca/dpd_pm/00072646.PDF</t>
   </si>
   <si>
     <t>INVEGA SUSTAINA</t>
   </si>
   <si>
     <t>ANVISA</t>
   </si>
   <si>
     <t>Agência Nacional de Vigilância Sanitária</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Brazil</t>
@@ -754,179 +757,179 @@
   <si>
     <t>ISR</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>https://israeldrugs.health.gov.il/#!/medDetails/169%2008%2037279%2099</t>
   </si>
   <si>
     <t>JAM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>https://www.nhf.org.jm/news/nhf-adds-new-drugs-for-four-conditions/</t>
   </si>
   <si>
     <t>75mg; 150mg</t>
   </si>
   <si>
-    <t>PMDA-r</t>
+    <t>PMDA</t>
   </si>
   <si>
     <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>https://www.pmda.go.jp/files/000153690.pdf</t>
   </si>
   <si>
-    <t>KMFDS-r</t>
+    <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.pharmacompass.com/korea-drug-master-files-dmfs/invega-sustenna
 </t>
   </si>
   <si>
     <t>PPB</t>
   </si>
   <si>
     <t>Pharmacy and Poisons Board</t>
   </si>
   <si>
     <t>KEN</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>http://guidelines.health.go.ke:8000/media/Kenya_National_Medicines_Formulary_2023_1st_Edition.pdf</t>
   </si>
   <si>
-    <t>MOPH</t>
+    <t>MOPH-r</t>
   </si>
   <si>
     <t>Ministry of Public Health - Lebanon</t>
   </si>
   <si>
     <t>LBN</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>https://www.moph.gov.lb/en/Drugs/view/4738</t>
   </si>
   <si>
-    <t>HSA-r</t>
+    <t>HSA</t>
   </si>
   <si>
     <t>Health Sciences Authority</t>
   </si>
   <si>
     <t>SGP</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>https://www.ndf.gov.sg/monograph/detail/M01361#SIN13971P</t>
   </si>
   <si>
     <t>NPRA</t>
   </si>
   <si>
     <t>Malaysian Drug Control Authority - National Pharmaceutical Regulatory Agency</t>
   </si>
   <si>
     <t>MYS</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>https://quest3plus.bpfk.gov.my/pmo2/detail.php?type=product&amp;id=MAL20102032A</t>
   </si>
   <si>
     <t>INVEDA SUSTENNA</t>
   </si>
   <si>
     <t>COFEPRIS</t>
   </si>
   <si>
     <t>Comision Federal para la Proteccion contra Riesgos Sanitarios</t>
   </si>
   <si>
     <t>MEX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>https://www.gob.mx/cms/uploads/attachment/file/756888/MANUAL_DE_PROCEDIMIENTOS__C_digo_100.pdf
 http://reposipot.imss.gob.mx/medicamentos/CABCS/2025/Adjudicaciones/AA-12-NEF-012NEF001-I-6-2025/JME841231168.pdf</t>
   </si>
   <si>
-    <t>ANAMED</t>
-[...2 lines deleted...]
-    <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud - Gobierno de Chile</t>
+    <t>ISP-ANAMED</t>
+  </si>
+  <si>
+    <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud</t>
   </si>
   <si>
     <t>CHL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>https://www.vademecum.es/chile/medicamento/1325766/invega-sustenna-suspension-inyectable-de-liberacion-prolongada-50-mg</t>
   </si>
   <si>
     <t>INVIMA</t>
   </si>
   <si>
-    <t>The National Institute of Drug and Food Surveillance</t>
+    <t>National Institute for Food and Drug Surveillance</t>
   </si>
   <si>
     <t>COL</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>https://www.farmalisto.com.co/formulados/40810-comprar-invega-sustenna-150-mg-suspension-de-liberacion-prolongada-caja-con-1-jeringa-prellenada-rx-precio-7703145911004.html</t>
   </si>
   <si>
     <t>NAFDAC</t>
   </si>
   <si>
     <t>National Agency for Food and Drug Administration and Control</t>
   </si>
   <si>
     <t>NGA</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>greenbook.nafdac.gov.ng</t>
   </si>
@@ -976,87 +979,87 @@
   <si>
     <t>PHL</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>https://verification.fda.gov.ph/api/?action=file&amp;session=dAe36ILSaEYkCrwslR-pslLFya5ObS_qFAUpLoRubmY.&amp;token=L8qUaA7bmZxVQGNPVjOF9Q..&amp;fn=fL-bpqEnVUrrSEA9ISfmyNJUvjdON6sS2xL6TXKW2ySaZ4Ge_NkpRl-j_PpCTMXy3jtz4Kl9r4eu9cF0</t>
   </si>
   <si>
     <t>RFDA</t>
   </si>
   <si>
     <t>Rwanda Food and Drugs Authority</t>
   </si>
   <si>
     <t>RWA</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>https://rwandafda.gov.rw/human-medicinal-products-register/</t>
   </si>
   <si>
-    <t>SFDA-r</t>
+    <t>SFDA</t>
   </si>
   <si>
     <t>Saudi Food &amp; Drug Authority</t>
   </si>
   <si>
     <t>SAU</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>https://www.sfda.gov.sa/en/drugs-list</t>
   </si>
   <si>
     <t>ALIMS</t>
   </si>
   <si>
     <t>Medicines and Medical Devices Agency of Serbia</t>
   </si>
   <si>
     <t>SRB</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>https://www.alims.gov.rs/english/medicinal-products/search-for-human-medicines/?id=476215</t>
   </si>
   <si>
     <t>100mg; 150mg</t>
   </si>
   <si>
     <t>NMRA</t>
   </si>
   <si>
-    <t>National Medicines Regulatory Authority</t>
+    <t>National Medicine Regulatory Authority of Sri Lanka</t>
   </si>
   <si>
     <t>LKA</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
     <t>http://mediverify.lk/search/?query=paliperidone&amp;method=a</t>
   </si>
   <si>
     <t>NMPA</t>
   </si>
   <si>
     <t>National Medical Products Administration</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>https://www.xian-janssen.com.cn/en/product/brand/62/217</t>
   </si>
@@ -1318,51 +1321,51 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.medicinespatentpool.org/storage/illustrations/QloVcTP84Wf1h8QxPVvKb8VRQXgjOzO70w1U0kup.png</t>
   </si>
   <si>
     <t>Paliperidone Chemical Structure</t>
   </si>
   <si>
     <t>Sourced From DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Janssen Pharmaceuticals</t>
+    <t>Janssen/Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
     <t>Neuraxpharm</t>
   </si>
   <si>
     <t>generic</t>
   </si>
   <si>
     <t>https://www.neuraxpharm.com/</t>
   </si>
   <si>
     <t>Spain &amp; Germany</t>
   </si>
   <si>
     <t>Neruaxpharm is a European biopharmaceutical company headquartered in both Barcelona, Spain and Langenfeld, Germany. Neuraxpharm specialises in developing medicines and generics for diseases of the central nervous system (CNS). Their portfolio consists of more than 120 molecules for the treatment of Anxiety, Depression, Schizophrenia, Epilepsy, Alzheimer’s, Parkinson’s and other CNS disorders.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
@@ -4060,1365 +4063,1365 @@
       <c r="B35" t="s">
         <v>125</v>
       </c>
       <c r="C35" t="s">
         <v>126</v>
       </c>
       <c r="D35" t="s">
         <v>127</v>
       </c>
       <c r="E35" t="s">
         <v>50</v>
       </c>
       <c r="F35" t="s">
         <v>136</v>
       </c>
       <c r="G35" t="s">
         <v>208</v>
       </c>
       <c r="H35" t="s">
         <v>39</v>
       </c>
       <c r="I35" t="s">
         <v>209</v>
       </c>
       <c r="J35" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="K35" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="L35" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N35" s="4"/>
       <c r="O35">
         <v>40380.0</v>
       </c>
       <c r="P35" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" t="s">
         <v>126</v>
       </c>
       <c r="D36" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E36" t="s">
         <v>50</v>
       </c>
       <c r="F36" t="s">
         <v>136</v>
       </c>
       <c r="G36" t="s">
         <v>142</v>
       </c>
       <c r="H36" t="s">
         <v>39</v>
       </c>
       <c r="I36" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="J36" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="K36" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L36" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N36" s="4"/>
       <c r="O36">
         <v>40686.0</v>
       </c>
       <c r="P36" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
         <v>125</v>
       </c>
       <c r="C37" t="s">
         <v>126</v>
       </c>
       <c r="D37" t="s">
         <v>127</v>
       </c>
       <c r="E37" t="s">
         <v>50</v>
       </c>
       <c r="F37" t="s">
         <v>136</v>
       </c>
       <c r="G37" t="s">
         <v>208</v>
       </c>
       <c r="H37" t="s">
         <v>39</v>
       </c>
       <c r="I37" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="J37" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="K37" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="L37" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N37" s="4"/>
       <c r="O37">
         <v>40471.0</v>
       </c>
       <c r="P37" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
         <v>125</v>
       </c>
       <c r="C38" t="s">
         <v>126</v>
       </c>
       <c r="D38" t="s">
         <v>127</v>
       </c>
       <c r="E38" t="s">
         <v>50</v>
       </c>
       <c r="F38" t="s">
         <v>136</v>
       </c>
       <c r="G38" t="s">
         <v>208</v>
       </c>
       <c r="H38" t="s">
         <v>39</v>
       </c>
       <c r="I38" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J38" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="K38" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="L38" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N38" s="4"/>
       <c r="O38">
         <v>40178.0</v>
       </c>
       <c r="P38" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
         <v>125</v>
       </c>
       <c r="C39" t="s">
         <v>126</v>
       </c>
       <c r="D39" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E39" t="s">
         <v>50</v>
       </c>
       <c r="F39" t="s">
         <v>136</v>
       </c>
       <c r="G39" t="s">
         <v>208</v>
       </c>
       <c r="H39" t="s">
         <v>39</v>
       </c>
       <c r="I39" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="J39" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="K39" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="L39" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N39" s="4">
         <v>44593.0</v>
       </c>
       <c r="O39" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="P39" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
         <v>125</v>
       </c>
       <c r="C40" t="s">
         <v>126</v>
       </c>
       <c r="D40" t="s">
         <v>127</v>
       </c>
       <c r="E40" t="s">
         <v>50</v>
       </c>
       <c r="F40" t="s">
         <v>136</v>
       </c>
       <c r="G40" t="s">
         <v>208</v>
       </c>
       <c r="H40" t="s">
         <v>39</v>
       </c>
       <c r="I40" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="J40" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="K40" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="L40" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N40" s="4"/>
       <c r="O40">
         <v>42155.0</v>
       </c>
       <c r="P40" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
         <v>125</v>
       </c>
       <c r="C41" t="s">
         <v>126</v>
       </c>
       <c r="D41" t="s">
         <v>135</v>
       </c>
       <c r="E41" t="s">
         <v>50</v>
       </c>
       <c r="F41" t="s">
         <v>49</v>
       </c>
       <c r="G41" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H41" t="s">
         <v>39</v>
       </c>
       <c r="I41" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J41" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="K41" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="L41" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N41" s="4"/>
       <c r="O41">
         <v>41537.0</v>
       </c>
       <c r="P41" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
         <v>125</v>
       </c>
       <c r="C42" t="s">
         <v>126</v>
       </c>
       <c r="D42" t="s">
         <v>127</v>
       </c>
       <c r="E42" t="s">
         <v>50</v>
       </c>
       <c r="F42" t="s">
         <v>136</v>
       </c>
       <c r="G42" t="s">
         <v>208</v>
       </c>
       <c r="H42" t="s">
         <v>39</v>
       </c>
       <c r="I42" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J42" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="K42" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="L42" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N42" s="4"/>
       <c r="O42" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="P42" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
         <v>125</v>
       </c>
       <c r="C43" t="s">
         <v>126</v>
       </c>
       <c r="D43" t="s">
         <v>127</v>
       </c>
       <c r="E43" t="s">
         <v>50</v>
       </c>
       <c r="F43" t="s">
         <v>136</v>
       </c>
       <c r="G43" t="s">
         <v>208</v>
       </c>
       <c r="H43" t="s">
         <v>39</v>
       </c>
       <c r="I43" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="J43" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="K43" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="L43" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N43" s="4"/>
       <c r="O43">
         <v>44927.0</v>
       </c>
       <c r="P43" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
         <v>125</v>
       </c>
       <c r="C44" t="s">
         <v>126</v>
       </c>
       <c r="D44" t="s">
         <v>127</v>
       </c>
       <c r="E44" t="s">
         <v>50</v>
       </c>
       <c r="F44" t="s">
         <v>136</v>
       </c>
       <c r="G44" t="s">
         <v>208</v>
       </c>
       <c r="H44" t="s">
         <v>39</v>
       </c>
       <c r="I44" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="J44" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="K44" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="L44" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N44" s="4"/>
       <c r="O44" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="P44" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" t="s">
         <v>126</v>
       </c>
       <c r="D45" t="s">
         <v>127</v>
       </c>
       <c r="E45" t="s">
         <v>50</v>
       </c>
       <c r="F45" t="s">
         <v>136</v>
       </c>
       <c r="G45" t="s">
         <v>208</v>
       </c>
       <c r="H45" t="s">
         <v>39</v>
       </c>
       <c r="I45" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="J45" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="K45" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="L45" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N45" s="4"/>
       <c r="O45" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="P45" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" t="s">
         <v>126</v>
       </c>
       <c r="D46" t="s">
         <v>127</v>
       </c>
       <c r="E46" t="s">
         <v>50</v>
       </c>
       <c r="F46" t="s">
         <v>136</v>
       </c>
       <c r="G46" t="s">
         <v>208</v>
       </c>
       <c r="H46" t="s">
         <v>39</v>
       </c>
       <c r="I46" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="J46" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="K46" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="L46" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N46" s="4"/>
       <c r="O46" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="P46" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" t="s">
         <v>126</v>
       </c>
       <c r="D47" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E47" t="s">
         <v>50</v>
       </c>
       <c r="F47" t="s">
         <v>49</v>
       </c>
       <c r="G47" t="s">
         <v>208</v>
       </c>
       <c r="H47" t="s">
         <v>39</v>
       </c>
       <c r="I47" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="J47" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="K47" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="L47" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N47" s="4"/>
       <c r="O47">
         <v>45681.0</v>
       </c>
       <c r="P47" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" t="s">
         <v>126</v>
       </c>
       <c r="D48" t="s">
         <v>127</v>
       </c>
       <c r="E48" t="s">
         <v>50</v>
       </c>
       <c r="F48" t="s">
         <v>136</v>
       </c>
       <c r="G48" t="s">
         <v>208</v>
       </c>
       <c r="H48" t="s">
         <v>39</v>
       </c>
       <c r="I48" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="J48" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="K48" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="L48" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N48" s="4"/>
       <c r="O48" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="P48" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" t="s">
         <v>126</v>
       </c>
       <c r="D49" t="s">
         <v>127</v>
       </c>
       <c r="E49" t="s">
         <v>50</v>
       </c>
       <c r="F49" t="s">
         <v>136</v>
       </c>
       <c r="G49" t="s">
         <v>208</v>
       </c>
       <c r="H49" t="s">
         <v>39</v>
       </c>
       <c r="I49" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="J49" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="K49" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="L49" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N49" s="4"/>
       <c r="O49" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="P49" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" t="s">
         <v>126</v>
       </c>
       <c r="D50" t="s">
         <v>127</v>
       </c>
       <c r="E50" t="s">
         <v>50</v>
       </c>
       <c r="F50" t="s">
         <v>136</v>
       </c>
       <c r="G50" t="s">
         <v>208</v>
       </c>
       <c r="H50" t="s">
         <v>39</v>
       </c>
       <c r="I50" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="J50" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="K50" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="L50" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N50" s="4"/>
       <c r="O50">
         <v>43665.0</v>
       </c>
       <c r="P50" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
         <v>125</v>
       </c>
       <c r="C51" t="s">
         <v>126</v>
       </c>
       <c r="D51" t="s">
         <v>127</v>
       </c>
       <c r="E51" t="s">
         <v>50</v>
       </c>
       <c r="F51" t="s">
         <v>136</v>
       </c>
       <c r="G51" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H51" t="s">
         <v>39</v>
       </c>
       <c r="I51" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="J51" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="K51" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="L51" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N51" s="4"/>
       <c r="O51" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="P51" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" t="s">
         <v>126</v>
       </c>
       <c r="D52" t="s">
         <v>135</v>
       </c>
       <c r="E52" t="s">
         <v>50</v>
       </c>
       <c r="F52" t="s">
         <v>136</v>
       </c>
       <c r="G52" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H52" t="s">
         <v>39</v>
       </c>
       <c r="I52" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="J52" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="K52" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="L52" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N52" s="4"/>
       <c r="O52">
         <v>43865.0</v>
       </c>
       <c r="P52" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
         <v>125</v>
       </c>
       <c r="C53" t="s">
         <v>126</v>
       </c>
       <c r="D53" t="s">
         <v>127</v>
       </c>
       <c r="E53" t="s">
         <v>50</v>
       </c>
       <c r="F53" t="s">
         <v>136</v>
       </c>
       <c r="G53" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H53" t="s">
         <v>39</v>
       </c>
       <c r="I53" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="J53" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="K53" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="L53" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N53" s="4"/>
       <c r="O53">
         <v>40590.0</v>
       </c>
       <c r="P53" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
         <v>125</v>
       </c>
       <c r="C54" t="s">
         <v>126</v>
       </c>
       <c r="D54" t="s">
         <v>127</v>
       </c>
       <c r="E54" t="s">
         <v>50</v>
       </c>
       <c r="F54" t="s">
         <v>136</v>
       </c>
       <c r="G54" t="s">
         <v>142</v>
       </c>
       <c r="H54" t="s">
         <v>39</v>
       </c>
       <c r="I54" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="J54" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="K54" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="L54" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="M54" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N54" s="4"/>
       <c r="O54">
         <v>43941.0</v>
       </c>
       <c r="P54" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55" t="s">
         <v>33</v>
       </c>
       <c r="B55" t="s">
         <v>125</v>
       </c>
       <c r="C55" t="s">
         <v>126</v>
       </c>
       <c r="D55" t="s">
         <v>127</v>
       </c>
       <c r="E55" t="s">
         <v>50</v>
       </c>
       <c r="F55" t="s">
         <v>136</v>
       </c>
       <c r="G55" t="s">
         <v>208</v>
       </c>
       <c r="H55" t="s">
         <v>39</v>
       </c>
       <c r="I55" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="J55" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="K55" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="L55" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="M55" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N55" s="4"/>
       <c r="O55" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="P55" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" t="s">
         <v>125</v>
       </c>
       <c r="C56" t="s">
         <v>126</v>
       </c>
       <c r="D56" t="s">
         <v>135</v>
       </c>
       <c r="E56" t="s">
         <v>50</v>
       </c>
       <c r="F56" t="s">
         <v>136</v>
       </c>
       <c r="G56" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H56" t="s">
         <v>39</v>
       </c>
       <c r="I56" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="J56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="K56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="L56" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="M56" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N56" s="4"/>
       <c r="O56">
         <v>45246.0</v>
       </c>
       <c r="P56" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
         <v>125</v>
       </c>
       <c r="C57" t="s">
         <v>126</v>
       </c>
       <c r="D57" t="s">
         <v>127</v>
       </c>
       <c r="E57" t="s">
         <v>50</v>
       </c>
       <c r="F57" t="s">
         <v>136</v>
       </c>
       <c r="G57" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="H57" t="s">
         <v>39</v>
       </c>
       <c r="I57" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="J57" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="K57" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="L57" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N57" s="4"/>
       <c r="O57">
         <v>45112.0</v>
       </c>
       <c r="P57" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58" t="s">
         <v>33</v>
       </c>
       <c r="B58" t="s">
         <v>125</v>
       </c>
       <c r="C58" t="s">
         <v>126</v>
       </c>
       <c r="D58" t="s">
         <v>127</v>
       </c>
       <c r="E58" t="s">
         <v>50</v>
       </c>
       <c r="F58" t="s">
         <v>136</v>
       </c>
       <c r="G58" t="s">
         <v>142</v>
       </c>
       <c r="H58" t="s">
         <v>39</v>
       </c>
       <c r="I58" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="J58" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="K58" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="L58" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="M58" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N58" s="4"/>
       <c r="O58">
         <v>40886.0</v>
       </c>
       <c r="P58" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="59" spans="1:17">
       <c r="A59" t="s">
         <v>33</v>
       </c>
       <c r="B59" t="s">
         <v>125</v>
       </c>
       <c r="C59" t="s">
         <v>126</v>
       </c>
       <c r="D59" t="s">
         <v>127</v>
       </c>
       <c r="E59" t="s">
         <v>50</v>
       </c>
       <c r="F59" t="s">
         <v>49</v>
       </c>
       <c r="G59" t="s">
         <v>142</v>
       </c>
       <c r="H59" t="s">
         <v>39</v>
       </c>
       <c r="I59" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="J59" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="K59" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="L59" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="M59" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N59" s="4"/>
       <c r="O59">
         <v>45189.0</v>
       </c>
       <c r="P59" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="60" spans="1:17">
       <c r="A60" t="s">
         <v>33</v>
       </c>
       <c r="B60" t="s">
         <v>125</v>
       </c>
       <c r="C60" t="s">
         <v>126</v>
       </c>
       <c r="D60" t="s">
         <v>127</v>
       </c>
       <c r="E60" t="s">
         <v>50</v>
       </c>
       <c r="F60" t="s">
         <v>136</v>
       </c>
       <c r="G60" t="s">
         <v>142</v>
       </c>
       <c r="H60" t="s">
         <v>39</v>
       </c>
       <c r="I60" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J60" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="K60" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="L60" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="M60" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N60" s="4"/>
       <c r="O60">
         <v>40701.0</v>
       </c>
       <c r="P60" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="A61" t="s">
         <v>33</v>
       </c>
       <c r="B61" t="s">
         <v>125</v>
       </c>
       <c r="C61" t="s">
         <v>126</v>
       </c>
       <c r="D61" t="s">
         <v>127</v>
       </c>
       <c r="E61" t="s">
         <v>50</v>
       </c>
       <c r="F61" t="s">
         <v>136</v>
       </c>
       <c r="G61" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="H61" t="s">
         <v>39</v>
       </c>
       <c r="I61" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="J61" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="K61" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L61" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M61" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N61" s="4"/>
       <c r="O61">
         <v>39996.0</v>
       </c>
       <c r="P61" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:17">
       <c r="A62" t="s">
         <v>33</v>
       </c>
       <c r="B62" t="s">
         <v>125</v>
       </c>
       <c r="C62" t="s">
         <v>126</v>
       </c>
       <c r="D62" t="s">
         <v>135</v>
       </c>
       <c r="E62" t="s">
         <v>50</v>
       </c>
       <c r="F62" t="s">
         <v>136</v>
       </c>
       <c r="G62" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="H62" t="s">
         <v>39</v>
       </c>
       <c r="I62" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="J62" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="K62" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="L62" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="M62" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N62" s="4"/>
       <c r="O62">
         <v>44145.0</v>
       </c>
       <c r="P62" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
@@ -5428,242 +5431,242 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C2" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D2" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E2" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="G2" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="H2" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="I2" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="N2" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="O2" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C3" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D3" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E3" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="G3" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="H3" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="I3" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="N3" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="O3" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C4" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D4" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E4" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="G4" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="H4" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="I4" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="J4" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="K4" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="L4" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="M4" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="N4" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="O4" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C5" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D5" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E5" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="G5" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="H5" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="I5" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="N5" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="O5" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5673,275 +5676,261 @@
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C2" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D2" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E2" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="F2" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="I2" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C2" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D2" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F4"/>
+  <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C2" t="s">
         <v>126</v>
       </c>
       <c r="D2" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E2" t="s">
         <v>144</v>
       </c>
       <c r="F2" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C3" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D3" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F3" t="s">
-        <v>434</v>
-[...13 lines deleted...]
-        <v>428</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -5958,85 +5947,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C2" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D2" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>57</v>
       </c>
       <c r="C4" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>