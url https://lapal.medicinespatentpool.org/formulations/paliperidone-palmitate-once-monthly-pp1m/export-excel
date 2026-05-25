--- v1 (2026-04-28)
+++ v2 (2026-05-25)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="443">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="571">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -136,336 +136,778 @@
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Comment &amp; Information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Paliperidone Palmitate Once-Monthly (PP1M)</t>
   </si>
   <si>
     <t>INVEGA SUSTENNA®, XEPLION®, Niapelf</t>
   </si>
   <si>
     <t>Small molecule</t>
+  </si>
+  <si>
+    <t>Central Dopamine (D2) type 2 and serotonin (5HT2A) type 2 Receptor Antagonist</t>
   </si>
   <si>
     <t>Paliperidone palmitate administered as a once monthly long-acting injectable (PP1M) is indicated for the maintenance treatment of schizophrenia and schizoaffective disorder. INVEGA SUSTENNA® and XEPLION® are manufactured by Janssen Pharmaceuticals and available in dosage strengths of 25mg, 50mg, 100mg, and 150mg. Prior to the initiation of treatment, oral-lead periods to establish tolerability are required for patients naïve to either oral paliperidone or oral or injectable risperidone. Due to its extremely low water solubility, PP1M dissolves slowly following intramuscular injection, prior to being hydrolysed to paliperidone and subsequent absorption. Release of the active paliperidone substance lasts up to 4 months, with maximum plasma concentrations achieved after 13 days (median Tmax).</t>
   </si>
   <si>
     <t>PP1M has been approved under the trade name of INVEGA SUSTENNA® (Janssen-Cilag Ltd) by the US Food and Drug Administration for the treatment of schizophrenia (approved Aug 2009) &amp; schizoaffective disorder (approved Nov 2015) as monotherapy and as an adjunct to mood stabilisers or antidepressants. The safety and effectiveness of INVEGA SUSTENNA® in patients &lt; 18 years of age have not been established.
 PP1M is approved by the European Medicines Agency (EMA) under the trade name XEPLION® (Janssen-Cilag Ltd) for the maintenance treatment of schizophrenia in adults whose disease has already been stabilised on treatment with paliperidone or risperidone. The European Commission granted a marketing authorisation valid throughout the European Union for XEPLION® on 4 March 2011.</t>
   </si>
   <si>
     <t>PP1M is authorised in 102 countries/territories worldwide as of December 6th 2022.</t>
   </si>
   <si>
+    <t>https://go.drugbank.com/salts/DBSALT001464</t>
+  </si>
+  <si>
     <t>Intramuscular</t>
   </si>
   <si>
-    <t>Aqueous drug particle suspension, Nanocrystal technology</t>
+    <t>Aqueous drug particle suspension, Lipid Prodrug Depot - Nanocrystal technology</t>
   </si>
   <si>
     <t>No proprietary excipient used</t>
   </si>
   <si>
     <t>No novel excipient or existing excipient used</t>
   </si>
   <si>
     <t>No residual solvent used</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>PP1M is commercially manufactured.</t>
   </si>
   <si>
     <t>NanoCrystal® Colloidal Dispersion Nanomill™ apparatus.</t>
   </si>
   <si>
     <t>NanoCrystal technology enables intrinsically high loading of insoluble drugs as dosage forms consist mostly of pure API packed as a solid crystal, which is the most efficient form possible in relation to weight-to-volume.
 Paliperidone palmitate particles are dispersed in an aqueous suspension and transformed into smaller nanocrystals through particle-size reduction. These nanocrystals have a greater surface area than the larger original particles, resulting in increased water solubility.
 This medicinal product does not require any special storage conditions and has a shelf life of two years.</t>
   </si>
   <si>
     <t>Digital microscope and scanning electron microscopy (SEM) to determine shape of the particles.
 Differential scanning calorimetric (DSC) and Fourier transforms infrared spectroscopy (FTIR) for quality control.</t>
   </si>
   <si>
+    <t>Mental health: Schizophrenia (naive and previously treated) , Psychotic or manic symptoms of schizoaffective disorde</t>
+  </si>
+  <si>
+    <t>Treatment</t>
+  </si>
+  <si>
+    <t>Administered by a nurse, Administered by a specialty health worker, Administered by a community health worker</t>
+  </si>
+  <si>
+    <t>Monthly</t>
+  </si>
+  <si>
+    <t>39 mg, 78 mg, 156 mg, and 234 mg</t>
+  </si>
+  <si>
+    <t>234 mg</t>
+  </si>
+  <si>
+    <t>1. For both schizophrenia and schizoaffective disorder, the initiation regimen is the same:
+(i) Day 1: 234 mg (administered in the deltoid muscle) IM
+(ii) Day 8: 156 mg (administered in the deltoid muscle) IM
+2. Maintenance: 
+(i) Schizophrenia: 39 mg to 234 mg monthly - Recommended maintenance dose: 117 mg monthly
+(ii) Schizoaffective disorder: 78 mg to 234 mg monthly</t>
+  </si>
+  <si>
+    <t>Contraindicated: Cerebrovascular ADRs, Neuroleptic malignant syndrome, QT Prolongation, Tardive dyskinesia, Metabolic changes, Orthostatic hypotension and syncope, Hyperprolactinemia, Cognitive impairment, and Seizures.</t>
+  </si>
+  <si>
+    <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2017/022264s023lbl.pdf</t>
+  </si>
+  <si>
+    <t>Three bioequivalence studies were conducted to compare Niapelf (a generic paliperidone palmitate prolonged-release injectable suspension) to the reference PP1M product. Two pivotal studies (TOL3033D and TOL3033B) demonstrated bioequivalence through 90% CIs for geometric LS mean ratio of test vs. reference within the acceptance range of 80.00%-125.00% for PK parameters (e.g. AUC0-∞, AUC0-τ, Cmax,ss and Cτ,ss). The TOL3033A study was considered supportive due to a lack of statistical power after excluding a significant number of subjects following methodological deficiencies and GCP non-compliance. Notably, the test product (Niapelf) exhibits consistently lower exposure across all three BE studies (TOL3033D, TOL3033B, TOL3033A), however it was considered unlikely to be of clinical relevance.</t>
+  </si>
+  <si>
+    <t>2026-05-18 09:02:33</t>
+  </si>
+  <si>
+    <t>2026-05-18 13:54:39</t>
+  </si>
+  <si>
+    <t>LA Formulation</t>
+  </si>
+  <si>
+    <t>Identifier</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>Phase</t>
+  </si>
+  <si>
+    <t>Status</t>
+  </si>
+  <si>
+    <t>Sponsor</t>
+  </si>
+  <si>
+    <t>More details</t>
+  </si>
+  <si>
+    <t>Purpose</t>
+  </si>
+  <si>
+    <t>Countries</t>
+  </si>
+  <si>
+    <t>Sites / Institutions</t>
+  </si>
+  <si>
+    <t>Other site</t>
+  </si>
+  <si>
+    <t>Intervention 1</t>
+  </si>
+  <si>
+    <t>Intervention 1 Dosage</t>
+  </si>
+  <si>
+    <t>Intervention 2</t>
+  </si>
+  <si>
+    <t>Intervention 2 Dosage</t>
+  </si>
+  <si>
+    <t>Intervention 3</t>
+  </si>
+  <si>
+    <t>Intervention 3 Dosage</t>
+  </si>
+  <si>
+    <t>Intervention 4</t>
+  </si>
+  <si>
+    <t>Intervention 4 Dosage</t>
+  </si>
+  <si>
+    <t>Intervention 5</t>
+  </si>
+  <si>
+    <t>Intervention 5 Dosage</t>
+  </si>
+  <si>
+    <t>Anticipated Start Date</t>
+  </si>
+  <si>
+    <t>Actual Start Date</t>
+  </si>
+  <si>
+    <t>Anticipated Date of Last Follow-up</t>
+  </si>
+  <si>
+    <t>Estimated Primary Completion Date</t>
+  </si>
+  <si>
+    <t>Estimated Completion Date</t>
+  </si>
+  <si>
+    <t>Actual Primary Completion Date</t>
+  </si>
+  <si>
+    <t>Actual Completion Date</t>
+  </si>
+  <si>
+    <t>Studied population</t>
+  </si>
+  <si>
+    <t>Age Cohort</t>
+  </si>
+  <si>
+    <t>Gender</t>
+  </si>
+  <si>
+    <t>Accepts pregnant individuals</t>
+  </si>
+  <si>
+    <t>Accepts lactating individuals</t>
+  </si>
+  <si>
+    <t>Accepts healthy individuals</t>
+  </si>
+  <si>
+    <t>Comments about the studied populations</t>
+  </si>
+  <si>
+    <t>Health status: Positive to</t>
+  </si>
+  <si>
+    <t>Health status: Considered at low risk of</t>
+  </si>
+  <si>
+    <t>Health status: Negative to</t>
+  </si>
+  <si>
+    <t>Health status: Considered high risk to</t>
+  </si>
+  <si>
+    <t>Other health status</t>
+  </si>
+  <si>
+    <t>Study type</t>
+  </si>
+  <si>
+    <t>Enrollment (Estimated or actual number of participants)</t>
+  </si>
+  <si>
+    <t>Allocation</t>
+  </si>
+  <si>
+    <t>Intervention model</t>
+  </si>
+  <si>
+    <t>Intervention model description</t>
+  </si>
+  <si>
+    <t>Masking</t>
+  </si>
+  <si>
+    <t>Masking description</t>
+  </si>
+  <si>
+    <t>Studied route(s) of administration</t>
+  </si>
+  <si>
+    <t>Studied LA-formulation(s)</t>
+  </si>
+  <si>
+    <t>Use case</t>
+  </si>
+  <si>
+    <t>PsiProsper</t>
+  </si>
+  <si>
+    <t>NCT03666715</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT03666715</t>
+  </si>
+  <si>
+    <t>Completed</t>
+  </si>
+  <si>
+    <t>Janssen-Cilag Farmaceutica Ltda.</t>
+  </si>
+  <si>
+    <t>The purpose of this study is to investigate the mean number of schizophrenia-related hospital admissions, in adult participants with schizophrenia, occurred during 12 months before and 12 months after initiation of Paliperidone Palmitate 1-month formulation treatment.</t>
+  </si>
+  <si>
+    <t>A Study to Analyze the Impact of Treatment With Paliperidone Palmitate on Clinical Outcomes and Hospital Resource Utilization in Adult Participants With Schizophrenia in Portugal</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>Oral Antipsychotics (OAPs)</t>
+  </si>
+  <si>
+    <t>Paliperidone Palmitate 1-Month Formulation (PP1M)</t>
+  </si>
+  <si>
+    <t>2018-08-07</t>
+  </si>
+  <si>
+    <t>2025-04-25</t>
+  </si>
+  <si>
+    <t>2021-05-31</t>
+  </si>
+  <si>
+    <t>Unspecified</t>
+  </si>
+  <si>
+    <t>Injectable</t>
+  </si>
+  <si>
+    <t>CR108551</t>
+  </si>
+  <si>
+    <t>NCT03713658</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT03713658</t>
+  </si>
+  <si>
+    <t>Marketed</t>
+  </si>
+  <si>
+    <t>Janssen Research &amp; Development, LLC</t>
+  </si>
+  <si>
+    <t>The purpose of this study is to evaluate the feasibility of conducting a study of oral risperidone followed by paliperidone palmitate for once monthly (PP1M) and paliperidone palmitate for every 3 months (PP3M) in rwandan healthcare facilities with mental healthcare capabilities.</t>
+  </si>
+  <si>
+    <t>A Study to Evaluate the Ability of Conducting a Study of Oral Risperidone Followed by Paliperidone Palmitate in Rwandan Healthcare Facilities</t>
+  </si>
+  <si>
+    <t>Rwanda</t>
+  </si>
+  <si>
+    <t>Risperidone 3 mg</t>
+  </si>
+  <si>
+    <t>Paliperidone Palmitate 50 mg eq.</t>
+  </si>
+  <si>
+    <t>Paliperidone Palmitate 75 mg eq.</t>
+  </si>
+  <si>
+    <t>Paliperidone Palmitate 100 mg eq.</t>
+  </si>
+  <si>
+    <t>Paliperidone Palmitate 150 mg eq.</t>
+  </si>
+  <si>
+    <t>2018-10-18</t>
+  </si>
+  <si>
+    <t>2019-12-02</t>
+  </si>
+  <si>
+    <t>Adults, Older Adults</t>
+  </si>
+  <si>
+    <t>All</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Participants with diagnosis of schizophrenia by mini international neuropsychiatric interview (MINI)- Screen/ MINI (Module K) that requires treatment initiation or a change in treatment to better address safety or efficacy limitations of current treatment
+* Participants at least moderately ill as measured by the clinical global impressions - severity of schizophrenia (CGI-SS) scale for schizophrenia, or experiencing poorly tolerated side effects from their current medications, or having difficulty with adequate adherence to treatment, per the investigator's judgement
+* Participants have a primary caregiver who is willing to participate in this study (caregiver should be knowledgeable about the participant's condition and is expected to be with the participant for gre</t>
+  </si>
+  <si>
+    <t>Interventional (clinical trial)</t>
+  </si>
+  <si>
+    <t>Sequential assignment</t>
+  </si>
+  <si>
+    <t>Open label</t>
+  </si>
+  <si>
+    <t>SYHF2036-001</t>
+  </si>
+  <si>
+    <t>NCT07268430</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07268430</t>
+  </si>
+  <si>
+    <t>CSPC Zhongnuo Pharmaceutical (Shijiazhuang) Co., Ltd.</t>
+  </si>
+  <si>
+    <t>This multicenter, randomized, open-label, parallel-group, multiple-dose study is designed to evaluate the bioequivalence, at pharmacokinetic steady state, of a paliperidone palmitate injection manufactured by CSPC Zhongnuo Pharmaceutical (Shijiazhuang) Co., Ltd. (Test Group) and a paliperidone palmitate injection manufactured by Janssen Pharmaceutica N.V. (Reference Group) in patients with schizophrenia in China. Bioequivalence will be assessed based on steady-state pharmacokinetic parameters after repeated intramuscular administration (e.g., Cmax,ss and AUCτ). The safety and tolerability of the test and reference products will also be evaluated.</t>
+  </si>
+  <si>
+    <t>Bioequivalence Study of Long-Acting Paliperidone Palmitate in Patients With Schizophrenia</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Paliperidone Palmitate Injection(PP1M)</t>
+  </si>
+  <si>
+    <t>Paliperidone Palmitate Injection(PP1M)(Reference Group)</t>
+  </si>
+  <si>
+    <t>2023-12-18</t>
+  </si>
+  <si>
+    <t>2025-11-25</t>
+  </si>
+  <si>
+    <t>2024-12-25</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+1. Age 18 to 65 years inclusive at the time of consent.
+2. Diagnosis of schizophrenia (ICD-10 criteria) prior to screening.
+3. PANSS total score ≤70 at screening and at baseline.
+4. CGI-S score ≤4 at screening and at baseline.
+5. Body weight at screening: ≥50.0 kg (male) or ≥45.0 kg (female); body mass index (BMI) 19.0 to 35.0 kg/m2 (inclusive).
+6. The participant and/or partner have no plans for pregnancy during the study and for 6 months after the last dose, and agree to use effective contraception (oral contraceptives are not allowed).
+7. Signed informed consent and willingness and ability to comply with all study requirements.
+Exclusion Criteria:
+1. Known or suspected hypersensitivity to the study drug (paliperidone palmitate) or any of its components.
+2. Diagnos</t>
+  </si>
+  <si>
+    <t>Randomized</t>
+  </si>
+  <si>
+    <t>Parallel Assignment</t>
+  </si>
+  <si>
+    <t>CR100662</t>
+  </si>
+  <si>
+    <t>NCT01515423</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT01515423</t>
+  </si>
+  <si>
+    <t>Phase III</t>
+  </si>
+  <si>
+    <t>The purpose of this study is to demonstrate that a paliperidone palmitate 3 month formulation (PP3M) is as effective as the paliperidone palmitate 1 month formulation (PP1M) in the treatment of patients with schizophrenia who have been stabilized on PP1M.</t>
+  </si>
+  <si>
+    <t>Study of Paliperidone Palmitate 3 Month and 1 Month Formulations for the Treatment of Patients With Schizophrenia</t>
+  </si>
+  <si>
+    <t>United States of America, Argentina, Australia, Austria, Belgium, Brazil, Bulgaria, Canada, China, Czechia, France, Germany, Greece, Hungary, Japan, Mexico, Poland, Portugal, Romania, Russian Federation, Slovakia, Spain, Sweden, Taiwan, Province of China, Ukraine</t>
+  </si>
+  <si>
+    <t>PP3M 175 mg eq.</t>
+  </si>
+  <si>
+    <t>PP3M 263 mg eq.</t>
+  </si>
+  <si>
+    <t>PP3M 350 mg eq.</t>
+  </si>
+  <si>
+    <t>PP3M 525 mg eq.</t>
+  </si>
+  <si>
+    <t>Placebo (20% Intralipid)</t>
+  </si>
+  <si>
+    <t>2012-05-01</t>
+  </si>
+  <si>
+    <t>2016-04-28</t>
+  </si>
+  <si>
+    <t>2015-02-01</t>
+  </si>
+  <si>
+    <t>2015-03-01</t>
+  </si>
+  <si>
+    <t>Adults</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Patients with schizophrenia for more than 1 year and whose symptoms are worsening in the opinion of the investigator
+* A total score in the Positive and Negative Syndrome Scale (PANSS) between 70 and 120
+* Signed informed consent
+* Women must not be pregnant, breastfeeding, and if capable of pregnancy must practice an effective method of birth control
+* Men must agree to use a double-barrier method of birth control
+* Be medically stable on the basis of clinical laboratory tests, physical examination, medical history, vital signs, and electrocardiogram (ECG)
+Exclusion Criteria:
+* A diagnosis other than schizophrenia, e.g., dissociative disorder, bipolar disorder, major depressive disorder, schizoaffective disorder, schizophreniform disorder, autistic disorder, prima</t>
+  </si>
+  <si>
+    <t>Double-blind masking</t>
+  </si>
+  <si>
+    <t>100-046</t>
+  </si>
+  <si>
+    <t>NCT04754750</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04754750</t>
+  </si>
+  <si>
+    <t>Phase I/II</t>
+  </si>
+  <si>
+    <t>Calo Psychiatric Center</t>
+  </si>
+  <si>
+    <t>Schizophrenia is a chronic and severe psychiatric disorder, these patients suffer from positive symptoms, negative symptoms and cognitive deficits, of which working memory problems are considered a central cognitive impairment. Atypical antipsychotics are believed to have a superior effect in reducing both positive and negative symptoms of schizophrenia, coupled with a low risk of extrapyramidal symptoms. Particularly, 2nd-generation antipsychotic medications are commonly used in treatment of schizophrenia. An antipsychotic drug, Paliperidone palmitate (PDP), is administered to patients with schizophrenia as injections at one-month (PP1M) or three-month (PP3M) intervals. This study was compare the effects of treatment, social function, and side effects between PP1M and PP3M in patients wit</t>
+  </si>
+  <si>
+    <t>Differences in Schizophrenia With One-month and 3-month Paliperidone Palmitate Treatment</t>
+  </si>
+  <si>
+    <t>Paliperidone Palmitate 156 MG/ML Prefilled Syringe [Invega]</t>
+  </si>
+  <si>
+    <t>Paliperidone Palmitate 546 MG Intramuscular Suspension, Extended Release [INVEGA TRINZA]</t>
+  </si>
+  <si>
+    <t>2015-01-01</t>
+  </si>
+  <si>
+    <t>2021-02-12</t>
+  </si>
+  <si>
+    <t>2017-06-01</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* All of them had to meet the diagnostic criteria for schizophrenia according to the Diagnostic and Statistical Manual of Mental Disorders, Fourth Edition (DSM-IV).
+Exclusion Criteria:
+* Patients who had comorbid serious medical illnesses, and may therefore present substantial clinical risk due to pharmacotherapy, were excluded from the sample, as were pregnant and lactating women.</t>
+  </si>
+  <si>
+    <t>CASPAR</t>
+  </si>
+  <si>
+    <t>NCT04940039</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04940039</t>
+  </si>
+  <si>
+    <t>Janssen-Cilag International NV</t>
+  </si>
+  <si>
+    <t>The purpose of this study is to assess the long-term symptomatic response (Visit 2 \[Week 1\] to Visit 14/Week 66 \[End of Study {EOS}\]) measured by change in the Clinical Global Impressions -Severity for Schizophrenia (CGI-SS) in participants with schizophrenia who are treated in Rwandan real-world healthcare settings with the antipsychotic regimen that starts with oral anti-psychotic (AP) formulation followed by continued treatment with (paliperidone palmitate 1-month \[PP1M\] and 3-month \[PP3M\] formulations).</t>
+  </si>
+  <si>
+    <t>A Study to Assess the Treatment of Schizophrenia With Paliperidone Palmitate in Rwandan Healthcare Settings</t>
+  </si>
+  <si>
+    <t>2021-07-22</t>
+  </si>
+  <si>
+    <t>2024-04-16</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Diagnosis of schizophrenia by Mini International Neuropsychiatric Interview (MINI)-Screen / MINI (Module K) that requires treatment initiation or a change in treatment to better address safety, efficacy, or adherence limitations of current treatment
+* Eligible for treatment in the Rwandan mental healthcare system
+* At least moderately ill as measured by the Clinical Global Impression - Severity of Schizophrenia (CGI-SS) scale for schizophrenia (rating of greater than or equal to \[\&gt;=\] 4). This criterion needs to be re-confirmed at Visit 2
+* Has a primary caregiver who is willing to participate in this study (caregiver should be knowledgeable about the participant's condition, provide economic/cost of care information, and is expected to be with the participant for</t>
+  </si>
+  <si>
+    <t>Single group assignment</t>
+  </si>
+  <si>
+    <t>JiangsuPNBH</t>
+  </si>
+  <si>
+    <t>NCT07075237</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07075237</t>
+  </si>
+  <si>
+    <t>Not yet recruiting</t>
+  </si>
+  <si>
+    <t>Jiangsu Province Nanjing Brain Hospital</t>
+  </si>
+  <si>
+    <t>To evaluate the efficacy of Paliperidone Palmitate Injection in replacing oral antipsychotics for the treatment of schizophrenia and its impact on social function</t>
+  </si>
+  <si>
+    <t>Efficacy and Functional Recovery After Switching From Paliperidone Palmitate Injection to Oral Antipsychotics in Schizophrenia</t>
+  </si>
+  <si>
+    <t>Paliperidone Palmitate Injection (PP1M)</t>
+  </si>
+  <si>
+    <t>2025-10-01</t>
+  </si>
+  <si>
+    <t>2025-09-24</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>2027-03-01</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+1. Outpatients or inpatients meeting DSM-5 diagnostic criteria forschizophrenia;
+2. Aged 18-65 years (inclusive), regardless of gender;
+3. Currently receiving first- or second-generation oral antipsychotics (excluding clozapine) with stable condition as assessed by the investigator, and PANSS total score ≤80 at screening and baseline;
+4. Signed informed consent by the patient and/or guardian;
+Exclusion Criteria:
+1. Comorbid psychiatric diagnoses other than schizophrenia;
+2. Severe physical diseases, intellectual disability, organic brain disorders, or mental disorders due to physical illnesses;
+3. QTc interval \&gt;450 ms (male) or \&gt;460 ms (female);
+4. History of psychoactive substance abuse (excluding tobacco) within the past 12 months, or significant suicidal/violent</t>
+  </si>
+  <si>
+    <t>DREaM</t>
+  </si>
+  <si>
+    <t>NCT02431702</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT02431702</t>
+  </si>
+  <si>
+    <t>Janssen Scientific Affairs, LLC</t>
+  </si>
+  <si>
+    <t>The purpose of the study is to compare effectiveness of paliperidone palmitate (PP: paliperidone palmitate once-monthly and 3-month injections) versus oral antipsychotic (OAP \[that is oral paliperidone extended release {ER}, oral risperidone, or another OAP\]) in delaying time to treatment failure. The study will also evaluate changes in cognition, functioning, brain intracortical myelin (ICM) volume following treatment with PP compared with OAP in participants with recent-onset schizophrenia or schizophreniform disorder.</t>
+  </si>
+  <si>
+    <t>A Study to Compare Disease Progression and Modification Following Treatment With Paliperidone Palmitate Long-Acting Injection or Oral Antipsychotics in Participant's With Recent-onset Schizophrenia or</t>
+  </si>
+  <si>
+    <t>United States of America, Brazil, Mexico</t>
+  </si>
+  <si>
+    <t>Aripiprazole</t>
+  </si>
+  <si>
+    <t>Haloperidol</t>
+  </si>
+  <si>
+    <t>Olanzapine</t>
+  </si>
+  <si>
+    <t>Oral Paliperidone ER</t>
+  </si>
+  <si>
+    <t>Perphenazine</t>
+  </si>
+  <si>
+    <t>2015-07-08</t>
+  </si>
+  <si>
+    <t>2019-11-12</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Participant must have a current diagnosis of schizophrenia (295.90) or schizophreniform disorder (295.40) as defined by Diagnostic and Statistical Manual of Mental Disorders, 5th edition (DSM-5) and confirmed by the Structured Clinical Interview for DSM-5 Disorders (SCID) with a first psychotic episode within the last 24 months prior to the screening visit
+* Participant requires treatment with an antipsychotic medication
+* Participant must sign an informed consent form (ICF) indicating that he or she understands the purpose of and procedures required for the study and are willing to participate in the study
+* Participant must have available a designated individual (example, family member, significant other, friend) who has knowledge of the participant and is generall</t>
+  </si>
+  <si>
+    <t>Clinical trial ID</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>Type</t>
+  </si>
+  <si>
+    <t>Content</t>
+  </si>
+  <si>
+    <t>Company</t>
+  </si>
+  <si>
+    <t>Manufacturer</t>
+  </si>
+  <si>
+    <t>Brand Name</t>
+  </si>
+  <si>
+    <t>Use Case</t>
+  </si>
+  <si>
+    <t>Therapeutic Area</t>
+  </si>
+  <si>
+    <t>Dosage</t>
+  </si>
+  <si>
+    <t>Administration Route</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Code</t>
+  </si>
+  <si>
+    <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Country ISO Code</t>
+  </si>
+  <si>
+    <t>Country Name</t>
+  </si>
+  <si>
+    <t>Reg Status</t>
+  </si>
+  <si>
+    <t>Reg Submission Date</t>
+  </si>
+  <si>
+    <t>Reg Approval Date</t>
+  </si>
+  <si>
+    <t>Links</t>
+  </si>
+  <si>
+    <t>Comments</t>
+  </si>
+  <si>
+    <t>Janssen-Cilag AG</t>
+  </si>
+  <si>
+    <t>originator</t>
+  </si>
+  <si>
+    <t>INVEGA SUSTENNA</t>
+  </si>
+  <si>
     <t>Mental health</t>
   </si>
   <si>
-    <t>Treatment</t>
-[...232 lines deleted...]
-  <si>
     <t>39mg, 78mg, 117mg, 156mg, and 234 mg</t>
   </si>
   <si>
-    <t>USFDA-r</t>
+    <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/nda/2009/022264s000Approv.pdf</t>
   </si>
   <si>
     <t>XEPLION</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>EMA (Europe)</t>
   </si>
@@ -602,53 +1044,50 @@
     <t>MLT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>NLD</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>NOR</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PRT</t>
-  </si>
-[...1 lines deleted...]
-    <t>Portugal</t>
   </si>
   <si>
     <t>ROU</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>SVK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SVN</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
@@ -803,51 +1242,51 @@
     <t>KOR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.pharmacompass.com/korea-drug-master-files-dmfs/invega-sustenna
 </t>
   </si>
   <si>
     <t>PPB</t>
   </si>
   <si>
     <t>Pharmacy and Poisons Board</t>
   </si>
   <si>
     <t>KEN</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>http://guidelines.health.go.ke:8000/media/Kenya_National_Medicines_Formulary_2023_1st_Edition.pdf</t>
   </si>
   <si>
-    <t>MOPH-r</t>
+    <t>MOPH</t>
   </si>
   <si>
     <t>Ministry of Public Health - Lebanon</t>
   </si>
   <si>
     <t>LBN</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>https://www.moph.gov.lb/en/Drugs/view/4738</t>
   </si>
   <si>
     <t>HSA</t>
   </si>
   <si>
     <t>Health Sciences Authority</t>
   </si>
   <si>
     <t>SGP</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
@@ -949,77 +1388,74 @@
     <t>Pakistan</t>
   </si>
   <si>
     <t>SRO-1423-of-2023-Model-List-of-Essential-medicines-2023-1.pdf (dra.gov.pk)</t>
   </si>
   <si>
     <t>25 mg; 50mg; 75mg; 100mg; 150mg</t>
   </si>
   <si>
     <t>Swissmedic</t>
   </si>
   <si>
     <t>CHE</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>https://compendium.ch/fr/product/1169790-xeplion-susp-inj-150-mg-1-5ml
 https://www.swissmedic.ch/dam/swissmedic/it/dokumente/stab/journal/swissmedic-journal022020.pdf.download.pdf/Swissmedic%20Journal%2002-2020.pdf</t>
   </si>
   <si>
     <t>75mg; 100mg; 150mg</t>
   </si>
   <si>
-    <t>FDA</t>
-[...2 lines deleted...]
-    <t>U.S. Food and Drug Administration</t>
+    <t>PFDA</t>
+  </si>
+  <si>
+    <t>Philippines Food and Drug Administration</t>
   </si>
   <si>
     <t>PHL</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>https://verification.fda.gov.ph/api/?action=file&amp;session=dAe36ILSaEYkCrwslR-pslLFya5ObS_qFAUpLoRubmY.&amp;token=L8qUaA7bmZxVQGNPVjOF9Q..&amp;fn=fL-bpqEnVUrrSEA9ISfmyNJUvjdON6sS2xL6TXKW2ySaZ4Ge_NkpRl-j_PpCTMXy3jtz4Kl9r4eu9cF0</t>
   </si>
   <si>
     <t>RFDA</t>
   </si>
   <si>
     <t>Rwanda Food and Drugs Authority</t>
   </si>
   <si>
     <t>RWA</t>
   </si>
   <si>
-    <t>Rwanda</t>
-[...1 lines deleted...]
-  <si>
     <t>https://rwandafda.gov.rw/human-medicinal-products-register/</t>
   </si>
   <si>
     <t>SFDA</t>
   </si>
   <si>
     <t>Saudi Food &amp; Drug Authority</t>
   </si>
   <si>
     <t>SAU</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>https://www.sfda.gov.sa/en/drugs-list</t>
   </si>
   <si>
     <t>ALIMS</t>
   </si>
   <si>
     <t>Medicines and Medical Devices Agency of Serbia</t>
   </si>
   <si>
     <t>SRB</t>
@@ -1036,53 +1472,50 @@
   <si>
     <t>NMRA</t>
   </si>
   <si>
     <t>National Medicine Regulatory Authority of Sri Lanka</t>
   </si>
   <si>
     <t>LKA</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
     <t>http://mediverify.lk/search/?query=paliperidone&amp;method=a</t>
   </si>
   <si>
     <t>NMPA</t>
   </si>
   <si>
     <t>National Medical Products Administration</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
-    <t>China</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.xian-janssen.com.cn/en/product/brand/62/217</t>
   </si>
   <si>
     <t>FSDC-MINZDRAV</t>
   </si>
   <si>
     <t>Federal Service for Drug Control of the Russian Federation - MINZDRAV</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
     <t>https://www.janssen.com/russia/products/psixitariya-i-nevrologiya</t>
   </si>
   <si>
     <t>Thailand FDA</t>
   </si>
   <si>
     <t>Thailand Food and Drug Administration</t>
   </si>
   <si>
     <t>THA</t>
@@ -1168,53 +1601,50 @@
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO9744039</t>
   </si>
   <si>
     <t>Paliperidone aqueous suspensions</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>JANSSEN PHARMACEUTICA NV [BE]</t>
   </si>
   <si>
     <t>2017-05-12</t>
   </si>
   <si>
     <t>The present invention is concerned with a pharmaceutical composition suitable as a depot formulation for administration via intramuscular or subcutaneous injection, comprising: (1) as an active ingredient a therapeutically effective amount of a 9-hydroxyrisperidone fatty acid ester or a salt, or a stereoisomer or a stereoisomeric mixture thereof and (2) a pharmaceutically acceptable carrier; wherein the pharmaceutically acceptable carrier is water and the active ingredient is suspended therein; and with a process of preparing such a composition. The invention further concerns such a pharmaceutical composition for use as a medicament in the treatment of schizophrenia, non-schizophrenic psychoses, behavioural disturbances associated with neurodegenerative disorders, e.g. in dementia, behavioural disturbances in mental retardation and autism, bipolar mania, depression, anxiety.</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Argentina, Brazil, China, Tajikistan, Belarus, Azerbaijan, Moldova, Republic of, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Albania, Indonesia, Mexico, Malaysia, Türkiye, Ukraine, South Africa</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Australia, Bulgaria, Canada, Cyprus, Czechia, Germany, Russian Federation, Estonia, Liechtenstein, Italy, Denmark, Belgium, United Kingdom, Greece, Netherlands, Switzerland, Spain, Slovenia, Austria, Romania, Finland, France, Latvia, Ireland, Luxembourg, Portugal, Lithuania, Monaco, Sweden, Hong Kong, Croatia, Hungary, Israel, Japan, Korea, Republic of, Norway, New Zealand, Poland, Slovakia, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>WO9925354</t>
   </si>
   <si>
     <t>Paliperidone depot formulation for injection</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica N.V</t>
   </si>
   <si>
     <t>2018-11-10</t>
   </si>
   <si>
     <t>The present invention is concerned with a pharmaceutical composition suitable as a depot formulation for administration via intramuscular or subcutaneous injection, comprising: (1) as an active ingredient a therapeutically effective amount of a 9-hydroxy-risperidone fatty acid ester or a salt, or a stereoisomer or a stereoisomeric mixture thereof in submicron form and (2) a pharmaceuticall acceptable carrier; wherein the pharmaceutically acceptable carrier is water and the active ingredient is suspended therein: and with a process of preparing such a composition. The invention further concerns such a pharmaceutical composition for use as a medicament in the treatment of psychosis, schizophrenia, schizoaffective disorders, non-schizophrenic psychoses, behavioural disturbances associated with neurodegenerative disorders, e.g. in dementia, behavioural disturbances in mental retardation and autism, Tourette's syndrome, bipolar mania, depression, anxiety.</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Eswatini, Uganda, Zambia, Zimbabwe, Malawi, Ghana, Sudan, Botswana, Lesotho, Kenya, Gambia (the), Argentina, Brazil, China, Tajikistan, Belarus, Azerbaijan, Moldova, Republic of, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Albania, North Macedonia, Indonesia, Malaysia, Congo, Mauritania, Guinea-Bissau, Niger, Senegal, Cameroon, Mali, Togo, Burkina Faso, Benin, Côte d'Ivoire, Central African Republic, Guinea, Gabon, Chad, Türkiye, Ukraine, South Africa, Viet Nam, Mexico</t>
@@ -1300,57 +1730,57 @@
   <si>
     <t>Dosing regimen associated with long acting injectable paliperidone esters</t>
   </si>
   <si>
     <t>This invention relates to a method of treating patients in need of treatment with long acting injectable paliperidone palmitate formulations</t>
   </si>
   <si>
     <t>AU2008340101B2</t>
   </si>
   <si>
     <t>Dosage Regimen</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica NV</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.medicinespatentpool.org/storage/illustrations/QloVcTP84Wf1h8QxPVvKb8VRQXgjOzO70w1U0kup.png</t>
-[...5 lines deleted...]
-    <t>Sourced From DrugBank</t>
+    <t>https://lapal.medicinespatentpool.org/storage/illustrations/bpUG3qzbWWCg8J04PdvhbVTwH71mxcZ9JacR7ETw.png</t>
+  </si>
+  <si>
+    <t>Paliperidone palmitate chemical structure</t>
+  </si>
+  <si>
+    <t>https://patentimages.storage.googleapis.com/f5/0e/3d/3137d5835be148/US10143693.pdf</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Janssen/Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
     <t>Neuraxpharm</t>
   </si>
@@ -1434,53 +1864,53 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1740,71 +2170,71 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03666715" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03713658" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07268430" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01515423" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04754750" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04940039" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07075237" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02431702" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19971127&amp;CC=WO&amp;NR=9744039A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19990527&amp;CC=WO&amp;NR=9925354A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20090702&amp;CC=WO&amp;NR=2009080651A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19900507&amp;CC=CA&amp;NR=2000786A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/QloVcTP84Wf1h8QxPVvKb8VRQXgjOzO70w1U0kup.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/bpUG3qzbWWCg8J04PdvhbVTwH71mxcZ9JacR7ETw.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Invega Sustenna&#174;" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/assessment-report/niapelf-epar-public-assessment-report_en.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AG1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
@@ -1933,135 +2363,158 @@
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>35</v>
       </c>
+      <c r="F2" t="s">
+        <v>36</v>
+      </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
+        <v>39</v>
+      </c>
+      <c r="J2" t="s">
+        <v>40</v>
       </c>
       <c r="K2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="T2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="U2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="V2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="W2" t="s">
-        <v>51</v>
+        <v>53</v>
+      </c>
+      <c r="X2" t="s">
+        <v>54</v>
       </c>
       <c r="Y2" s="1"/>
-      <c r="Z2" s="1"/>
+      <c r="Z2" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>59</v>
+      </c>
       <c r="AE2" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="AF2" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="AG2" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ1"/>
+  <dimension ref="A1:AZ9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AZ1"/>
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -2078,257 +2531,1024 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>23</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>104</v>
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2" spans="1:52">
+      <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="F2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G2" t="s">
+        <v>117</v>
+      </c>
+      <c r="H2" t="s">
+        <v>118</v>
+      </c>
+      <c r="I2" t="s">
+        <v>119</v>
+      </c>
+      <c r="J2" t="s">
+        <v>120</v>
+      </c>
+      <c r="M2" t="s">
+        <v>121</v>
+      </c>
+      <c r="O2" t="s">
+        <v>122</v>
+      </c>
+      <c r="X2" t="s">
+        <v>123</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>124</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>125</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>125</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ2">
+        <v>55</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3" spans="1:52">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="E3" t="s">
+        <v>131</v>
+      </c>
+      <c r="F3" t="s">
+        <v>116</v>
+      </c>
+      <c r="G3" t="s">
+        <v>132</v>
+      </c>
+      <c r="H3" t="s">
+        <v>133</v>
+      </c>
+      <c r="I3" t="s">
+        <v>134</v>
+      </c>
+      <c r="J3" t="s">
+        <v>135</v>
+      </c>
+      <c r="M3" t="s">
+        <v>136</v>
+      </c>
+      <c r="O3" t="s">
+        <v>137</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>138</v>
+      </c>
+      <c r="S3" t="s">
+        <v>139</v>
+      </c>
+      <c r="U3" t="s">
+        <v>140</v>
+      </c>
+      <c r="X3" t="s">
+        <v>141</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>124</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>142</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>142</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>143</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>144</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>145</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>146</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>147</v>
+      </c>
+      <c r="AQ3">
+        <v>34</v>
+      </c>
+      <c r="AS3" t="s">
+        <v>148</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="4" spans="1:52">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" t="s">
+        <v>150</v>
+      </c>
+      <c r="C4" t="s">
+        <v>151</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="F4" t="s">
+        <v>116</v>
+      </c>
+      <c r="G4" t="s">
+        <v>153</v>
+      </c>
+      <c r="H4" t="s">
+        <v>154</v>
+      </c>
+      <c r="I4" t="s">
+        <v>155</v>
+      </c>
+      <c r="J4" t="s">
+        <v>156</v>
+      </c>
+      <c r="M4" t="s">
+        <v>157</v>
+      </c>
+      <c r="O4" t="s">
+        <v>158</v>
+      </c>
+      <c r="X4" t="s">
+        <v>159</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>160</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>161</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>161</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>143</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>144</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>145</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>162</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>147</v>
+      </c>
+      <c r="AQ4">
+        <v>256</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>163</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>164</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
+      <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" t="s">
+        <v>165</v>
+      </c>
+      <c r="C5" t="s">
+        <v>166</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="E5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F5" t="s">
+        <v>116</v>
+      </c>
+      <c r="G5" t="s">
+        <v>132</v>
+      </c>
+      <c r="H5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J5" t="s">
+        <v>171</v>
+      </c>
+      <c r="M5" t="s">
+        <v>172</v>
+      </c>
+      <c r="O5" t="s">
+        <v>173</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>174</v>
+      </c>
+      <c r="S5" t="s">
+        <v>175</v>
+      </c>
+      <c r="U5" t="s">
+        <v>176</v>
+      </c>
+      <c r="X5" t="s">
+        <v>177</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>178</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>180</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>181</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>143</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>144</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>145</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>182</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>147</v>
+      </c>
+      <c r="AQ5">
+        <v>1429</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>163</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>164</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>183</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="1:52">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>184</v>
+      </c>
+      <c r="C6" t="s">
+        <v>185</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="E6" t="s">
+        <v>187</v>
+      </c>
+      <c r="F6" t="s">
+        <v>116</v>
+      </c>
+      <c r="G6" t="s">
+        <v>188</v>
+      </c>
+      <c r="H6" t="s">
+        <v>189</v>
+      </c>
+      <c r="I6" t="s">
+        <v>190</v>
+      </c>
+      <c r="M6" t="s">
+        <v>191</v>
+      </c>
+      <c r="O6" t="s">
+        <v>192</v>
+      </c>
+      <c r="X6" t="s">
+        <v>193</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>194</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>195</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>195</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>144</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>145</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>196</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>147</v>
+      </c>
+      <c r="AQ6">
+        <v>72</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>148</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:52">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>197</v>
+      </c>
+      <c r="C7" t="s">
+        <v>198</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="E7" t="s">
+        <v>131</v>
+      </c>
+      <c r="F7" t="s">
+        <v>116</v>
+      </c>
+      <c r="G7" t="s">
+        <v>200</v>
+      </c>
+      <c r="H7" t="s">
+        <v>201</v>
+      </c>
+      <c r="I7" t="s">
+        <v>202</v>
+      </c>
+      <c r="J7" t="s">
+        <v>135</v>
+      </c>
+      <c r="M7" t="s">
+        <v>136</v>
+      </c>
+      <c r="O7" t="s">
+        <v>137</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>138</v>
+      </c>
+      <c r="S7" t="s">
+        <v>139</v>
+      </c>
+      <c r="U7" t="s">
+        <v>140</v>
+      </c>
+      <c r="X7" t="s">
+        <v>203</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>124</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>204</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>204</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>181</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>144</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>205</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>147</v>
+      </c>
+      <c r="AQ7">
+        <v>93</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>206</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:52">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
+        <v>207</v>
+      </c>
+      <c r="C8" t="s">
+        <v>208</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="E8" t="s">
+        <v>131</v>
+      </c>
+      <c r="F8" t="s">
+        <v>210</v>
+      </c>
+      <c r="G8" t="s">
+        <v>211</v>
+      </c>
+      <c r="H8" t="s">
+        <v>212</v>
+      </c>
+      <c r="I8" t="s">
+        <v>213</v>
+      </c>
+      <c r="J8" t="s">
+        <v>156</v>
+      </c>
+      <c r="M8" t="s">
+        <v>214</v>
+      </c>
+      <c r="W8" t="s">
+        <v>215</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>216</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>217</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>218</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>181</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>143</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>144</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>145</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>219</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AQ8">
+        <v>120</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>206</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:52">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
+        <v>220</v>
+      </c>
+      <c r="C9" t="s">
+        <v>221</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="E9" t="s">
+        <v>168</v>
+      </c>
+      <c r="F9" t="s">
+        <v>116</v>
+      </c>
+      <c r="G9" t="s">
+        <v>223</v>
+      </c>
+      <c r="H9" t="s">
+        <v>224</v>
+      </c>
+      <c r="I9" t="s">
+        <v>225</v>
+      </c>
+      <c r="J9" t="s">
+        <v>226</v>
+      </c>
+      <c r="M9" t="s">
+        <v>227</v>
+      </c>
+      <c r="O9" t="s">
+        <v>228</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>229</v>
+      </c>
+      <c r="S9" t="s">
+        <v>230</v>
+      </c>
+      <c r="U9" t="s">
+        <v>231</v>
+      </c>
+      <c r="X9" t="s">
+        <v>232</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>124</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>233</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>233</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>181</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>144</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>234</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>235</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>147</v>
+      </c>
+      <c r="AQ9">
+        <v>337</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>163</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>164</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>105</v>
+        <v>236</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>106</v>
+        <v>237</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>107</v>
+        <v>238</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q62"/>
   <sheetViews>
@@ -2337,3695 +3557,3695 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>241</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>111</v>
+        <v>242</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>112</v>
+        <v>243</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>113</v>
+        <v>244</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>114</v>
+        <v>245</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>115</v>
+        <v>246</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>116</v>
+        <v>247</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>117</v>
+        <v>248</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>118</v>
+        <v>249</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>250</v>
+      </c>
+      <c r="M1" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="N1" s="6" t="s">
+        <v>252</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>122</v>
+        <v>253</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>123</v>
+        <v>254</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>124</v>
+        <v>255</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C2" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D2" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>259</v>
       </c>
       <c r="G2" t="s">
-        <v>128</v>
+        <v>260</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>129</v>
+        <v>261</v>
       </c>
       <c r="J2" t="s">
-        <v>130</v>
+        <v>262</v>
       </c>
       <c r="K2" t="s">
-        <v>131</v>
+        <v>263</v>
       </c>
       <c r="L2" t="s">
-        <v>132</v>
-[...4 lines deleted...]
-      <c r="N2" s="4">
+        <v>264</v>
+      </c>
+      <c r="M2" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N2" s="5">
         <v>39966.0</v>
       </c>
       <c r="O2">
         <v>40025.0</v>
       </c>
       <c r="P2" t="s">
-        <v>134</v>
+        <v>266</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C3" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D3" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F3" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G3" t="s">
-        <v>128</v>
+        <v>260</v>
       </c>
       <c r="H3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I3" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J3" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K3" t="s">
-        <v>139</v>
+        <v>271</v>
       </c>
       <c r="L3" t="s">
-        <v>140</v>
-[...4 lines deleted...]
-      <c r="N3" s="4">
+        <v>272</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N3" s="5">
         <v>40150.0</v>
       </c>
       <c r="O3">
         <v>40606.0</v>
       </c>
       <c r="P3" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C4" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D4" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F4" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G4" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I4" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J4" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K4" t="s">
-        <v>143</v>
+        <v>275</v>
       </c>
       <c r="L4" t="s">
-        <v>144</v>
-[...4 lines deleted...]
-      <c r="N4" s="4">
+        <v>276</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N4" s="5">
         <v>40150.0</v>
       </c>
       <c r="O4">
         <v>40606.0</v>
       </c>
       <c r="P4" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C5" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D5" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F5" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G5" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J5" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K5" t="s">
-        <v>145</v>
+        <v>277</v>
       </c>
       <c r="L5" t="s">
-        <v>146</v>
-[...4 lines deleted...]
-      <c r="N5" s="4">
+        <v>278</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N5" s="5">
         <v>40150.0</v>
       </c>
       <c r="O5">
         <v>40606.0</v>
       </c>
       <c r="P5" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C6" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D6" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F6" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G6" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I6" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J6" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K6" t="s">
-        <v>147</v>
+        <v>279</v>
       </c>
       <c r="L6" t="s">
-        <v>148</v>
-[...4 lines deleted...]
-      <c r="N6" s="4">
+        <v>280</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N6" s="5">
         <v>40150.0</v>
       </c>
       <c r="O6">
         <v>40606.0</v>
       </c>
       <c r="P6" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C7" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D7" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F7" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G7" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I7" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J7" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K7" t="s">
-        <v>149</v>
+        <v>281</v>
       </c>
       <c r="L7" t="s">
-        <v>150</v>
-[...4 lines deleted...]
-      <c r="N7" s="4">
+        <v>282</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N7" s="5">
         <v>40150.0</v>
       </c>
       <c r="O7">
         <v>40606.0</v>
       </c>
       <c r="P7" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C8" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D8" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F8" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G8" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I8" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J8" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K8" t="s">
-        <v>151</v>
+        <v>283</v>
       </c>
       <c r="L8" t="s">
-        <v>152</v>
-[...4 lines deleted...]
-      <c r="N8" s="4">
+        <v>284</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N8" s="5">
         <v>40150.0</v>
       </c>
       <c r="O8">
         <v>40606.0</v>
       </c>
       <c r="P8" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C9" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D9" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F9" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G9" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I9" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J9" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K9" t="s">
-        <v>153</v>
+        <v>285</v>
       </c>
       <c r="L9" t="s">
-        <v>154</v>
-[...4 lines deleted...]
-      <c r="N9" s="4">
+        <v>286</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N9" s="5">
         <v>40150.0</v>
       </c>
       <c r="O9">
         <v>40606.0</v>
       </c>
       <c r="P9" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C10" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D10" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E10" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F10" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G10" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H10" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I10" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J10" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K10" t="s">
-        <v>155</v>
+        <v>287</v>
       </c>
       <c r="L10" t="s">
-        <v>156</v>
-[...4 lines deleted...]
-      <c r="N10" s="4">
+        <v>288</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N10" s="5">
         <v>40150.0</v>
       </c>
       <c r="O10">
         <v>40606.0</v>
       </c>
       <c r="P10" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C11" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D11" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F11" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G11" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H11" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I11" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J11" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K11" t="s">
-        <v>157</v>
+        <v>289</v>
       </c>
       <c r="L11" t="s">
-        <v>158</v>
-[...4 lines deleted...]
-      <c r="N11" s="4">
+        <v>290</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N11" s="5">
         <v>40150.0</v>
       </c>
       <c r="O11">
         <v>40606.0</v>
       </c>
       <c r="P11" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C12" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D12" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F12" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G12" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H12" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I12" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J12" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K12" t="s">
-        <v>159</v>
+        <v>291</v>
       </c>
       <c r="L12" t="s">
-        <v>160</v>
-[...4 lines deleted...]
-      <c r="N12" s="4">
+        <v>292</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N12" s="5">
         <v>40150.0</v>
       </c>
       <c r="O12">
         <v>40606.0</v>
       </c>
       <c r="P12" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C13" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D13" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F13" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G13" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I13" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J13" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K13" t="s">
-        <v>161</v>
+        <v>293</v>
       </c>
       <c r="L13" t="s">
-        <v>162</v>
-[...4 lines deleted...]
-      <c r="N13" s="4">
+        <v>294</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N13" s="5">
         <v>40150.0</v>
       </c>
       <c r="O13">
         <v>40606.0</v>
       </c>
       <c r="P13" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C14" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D14" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F14" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G14" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H14" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I14" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J14" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K14" t="s">
-        <v>163</v>
+        <v>295</v>
       </c>
       <c r="L14" t="s">
-        <v>164</v>
-[...4 lines deleted...]
-      <c r="N14" s="4">
+        <v>296</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N14" s="5">
         <v>40150.0</v>
       </c>
       <c r="O14">
         <v>40606.0</v>
       </c>
       <c r="P14" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C15" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D15" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F15" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G15" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I15" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J15" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K15" t="s">
-        <v>165</v>
+        <v>297</v>
       </c>
       <c r="L15" t="s">
-        <v>166</v>
-[...4 lines deleted...]
-      <c r="N15" s="4">
+        <v>298</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N15" s="5">
         <v>40150.0</v>
       </c>
       <c r="O15">
         <v>40606.0</v>
       </c>
       <c r="P15" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C16" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D16" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E16" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F16" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G16" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I16" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J16" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K16" t="s">
-        <v>167</v>
+        <v>299</v>
       </c>
       <c r="L16" t="s">
-        <v>168</v>
-[...4 lines deleted...]
-      <c r="N16" s="4">
+        <v>300</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N16" s="5">
         <v>40150.0</v>
       </c>
       <c r="O16">
         <v>40606.0</v>
       </c>
       <c r="P16" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C17" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D17" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F17" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G17" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I17" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J17" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K17" t="s">
-        <v>169</v>
+        <v>301</v>
       </c>
       <c r="L17" t="s">
-        <v>170</v>
-[...4 lines deleted...]
-      <c r="N17" s="4">
+        <v>302</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N17" s="5">
         <v>40150.0</v>
       </c>
       <c r="O17">
         <v>40606.0</v>
       </c>
       <c r="P17" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C18" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D18" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F18" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G18" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H18" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I18" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J18" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K18" t="s">
-        <v>171</v>
+        <v>303</v>
       </c>
       <c r="L18" t="s">
-        <v>172</v>
-[...4 lines deleted...]
-      <c r="N18" s="4">
+        <v>304</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N18" s="5">
         <v>40150.0</v>
       </c>
       <c r="O18">
         <v>40606.0</v>
       </c>
       <c r="P18" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C19" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D19" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F19" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G19" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H19" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I19" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J19" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K19" t="s">
-        <v>173</v>
+        <v>305</v>
       </c>
       <c r="L19" t="s">
-        <v>174</v>
-[...4 lines deleted...]
-      <c r="N19" s="4">
+        <v>306</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N19" s="5">
         <v>40150.0</v>
       </c>
       <c r="O19">
         <v>40606.0</v>
       </c>
       <c r="P19" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C20" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D20" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F20" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G20" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H20" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I20" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J20" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K20" t="s">
-        <v>175</v>
+        <v>307</v>
       </c>
       <c r="L20" t="s">
-        <v>176</v>
-[...4 lines deleted...]
-      <c r="N20" s="4">
+        <v>308</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N20" s="5">
         <v>40150.0</v>
       </c>
       <c r="O20">
         <v>40606.0</v>
       </c>
       <c r="P20" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C21" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D21" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F21" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G21" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H21" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I21" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J21" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K21" t="s">
-        <v>177</v>
+        <v>309</v>
       </c>
       <c r="L21" t="s">
-        <v>178</v>
-[...4 lines deleted...]
-      <c r="N21" s="4">
+        <v>310</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N21" s="5">
         <v>40150.0</v>
       </c>
       <c r="O21">
         <v>40606.0</v>
       </c>
       <c r="P21" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C22" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D22" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E22" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F22" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G22" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H22" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I22" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J22" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K22" t="s">
-        <v>179</v>
+        <v>311</v>
       </c>
       <c r="L22" t="s">
-        <v>180</v>
-[...4 lines deleted...]
-      <c r="N22" s="4">
+        <v>312</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N22" s="5">
         <v>40150.0</v>
       </c>
       <c r="O22">
         <v>40606.0</v>
       </c>
       <c r="P22" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C23" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D23" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F23" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G23" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H23" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I23" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J23" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K23" t="s">
-        <v>181</v>
+        <v>313</v>
       </c>
       <c r="L23" t="s">
-        <v>182</v>
-[...4 lines deleted...]
-      <c r="N23" s="4">
+        <v>314</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N23" s="5">
         <v>40150.0</v>
       </c>
       <c r="O23">
         <v>40606.0</v>
       </c>
       <c r="P23" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C24" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D24" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E24" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F24" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G24" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H24" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I24" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J24" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K24" t="s">
-        <v>183</v>
+        <v>315</v>
       </c>
       <c r="L24" t="s">
-        <v>184</v>
-[...4 lines deleted...]
-      <c r="N24" s="4">
+        <v>316</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N24" s="5">
         <v>40150.0</v>
       </c>
       <c r="O24">
         <v>40606.0</v>
       </c>
       <c r="P24" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C25" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D25" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E25" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F25" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G25" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I25" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J25" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K25" t="s">
-        <v>185</v>
+        <v>317</v>
       </c>
       <c r="L25" t="s">
-        <v>186</v>
-[...4 lines deleted...]
-      <c r="N25" s="4">
+        <v>318</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N25" s="5">
         <v>40150.0</v>
       </c>
       <c r="O25">
         <v>40606.0</v>
       </c>
       <c r="P25" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C26" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D26" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E26" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F26" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G26" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H26" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I26" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J26" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K26" t="s">
-        <v>187</v>
+        <v>319</v>
       </c>
       <c r="L26" t="s">
-        <v>188</v>
-[...4 lines deleted...]
-      <c r="N26" s="4">
+        <v>320</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N26" s="5">
         <v>40150.0</v>
       </c>
       <c r="O26">
         <v>40606.0</v>
       </c>
       <c r="P26" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C27" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D27" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E27" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F27" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G27" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H27" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I27" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J27" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K27" t="s">
-        <v>189</v>
+        <v>321</v>
       </c>
       <c r="L27" t="s">
-        <v>190</v>
-[...4 lines deleted...]
-      <c r="N27" s="4">
+        <v>120</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N27" s="5">
         <v>40150.0</v>
       </c>
       <c r="O27">
         <v>40606.0</v>
       </c>
       <c r="P27" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C28" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D28" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E28" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F28" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G28" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H28" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I28" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J28" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K28" t="s">
-        <v>191</v>
+        <v>322</v>
       </c>
       <c r="L28" t="s">
-        <v>192</v>
-[...4 lines deleted...]
-      <c r="N28" s="4">
+        <v>323</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N28" s="5">
         <v>40150.0</v>
       </c>
       <c r="O28">
         <v>40606.0</v>
       </c>
       <c r="P28" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C29" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D29" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E29" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F29" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G29" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H29" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I29" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J29" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K29" t="s">
-        <v>193</v>
+        <v>324</v>
       </c>
       <c r="L29" t="s">
-        <v>194</v>
-[...4 lines deleted...]
-      <c r="N29" s="4">
+        <v>325</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N29" s="5">
         <v>40150.0</v>
       </c>
       <c r="O29">
         <v>40606.0</v>
       </c>
       <c r="P29" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C30" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D30" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E30" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F30" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G30" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H30" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I30" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J30" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K30" t="s">
-        <v>195</v>
+        <v>326</v>
       </c>
       <c r="L30" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-      <c r="N30" s="4">
+        <v>327</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N30" s="5">
         <v>40150.0</v>
       </c>
       <c r="O30">
         <v>40606.0</v>
       </c>
       <c r="P30" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C31" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D31" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E31" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F31" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G31" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H31" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I31" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J31" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K31" t="s">
-        <v>197</v>
+        <v>328</v>
       </c>
       <c r="L31" t="s">
-        <v>198</v>
-[...4 lines deleted...]
-      <c r="N31" s="4">
+        <v>329</v>
+      </c>
+      <c r="M31" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N31" s="5">
         <v>40150.0</v>
       </c>
       <c r="O31">
         <v>40606.0</v>
       </c>
       <c r="P31" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C32" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D32" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E32" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F32" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G32" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H32" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I32" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="J32" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="K32" t="s">
-        <v>199</v>
+        <v>330</v>
       </c>
       <c r="L32" t="s">
-        <v>200</v>
-[...4 lines deleted...]
-      <c r="N32" s="4">
+        <v>331</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N32" s="5">
         <v>40150.0</v>
       </c>
       <c r="O32">
         <v>40606.0</v>
       </c>
       <c r="P32" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C33" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D33" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E33" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F33" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G33" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H33" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I33" t="s">
-        <v>201</v>
+        <v>332</v>
       </c>
       <c r="J33" t="s">
-        <v>202</v>
+        <v>333</v>
       </c>
       <c r="K33" t="s">
-        <v>203</v>
+        <v>334</v>
       </c>
       <c r="L33" t="s">
-        <v>204</v>
-[...4 lines deleted...]
-      <c r="N33" s="4"/>
+        <v>335</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N33" s="5"/>
       <c r="O33">
         <v>40387.0</v>
       </c>
       <c r="P33" t="s">
-        <v>205</v>
+        <v>336</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C34" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D34" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E34" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F34" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G34" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I34" t="s">
-        <v>201</v>
+        <v>332</v>
       </c>
       <c r="J34" t="s">
-        <v>202</v>
+        <v>333</v>
       </c>
       <c r="K34" t="s">
-        <v>206</v>
+        <v>337</v>
       </c>
       <c r="L34" t="s">
-        <v>207</v>
-[...4 lines deleted...]
-      <c r="N34" s="4"/>
+        <v>338</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N34" s="5"/>
       <c r="O34">
         <v>40387.0</v>
       </c>
       <c r="P34" t="s">
-        <v>205</v>
+        <v>336</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C35" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D35" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E35" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F35" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G35" t="s">
-        <v>208</v>
+        <v>339</v>
       </c>
       <c r="H35" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I35" t="s">
-        <v>209</v>
+        <v>340</v>
       </c>
       <c r="J35" t="s">
-        <v>210</v>
+        <v>341</v>
       </c>
       <c r="K35" t="s">
-        <v>211</v>
+        <v>342</v>
       </c>
       <c r="L35" t="s">
-        <v>212</v>
-[...4 lines deleted...]
-      <c r="N35" s="4"/>
+        <v>343</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N35" s="5"/>
       <c r="O35">
         <v>40380.0</v>
       </c>
       <c r="P35" t="s">
-        <v>213</v>
+        <v>344</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C36" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D36" t="s">
-        <v>214</v>
+        <v>345</v>
       </c>
       <c r="E36" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F36" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G36" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H36" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I36" t="s">
-        <v>215</v>
+        <v>346</v>
       </c>
       <c r="J36" t="s">
-        <v>216</v>
+        <v>347</v>
       </c>
       <c r="K36" t="s">
-        <v>217</v>
+        <v>348</v>
       </c>
       <c r="L36" t="s">
-        <v>218</v>
-[...4 lines deleted...]
-      <c r="N36" s="4"/>
+        <v>349</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N36" s="5"/>
       <c r="O36">
         <v>40686.0</v>
       </c>
       <c r="P36" t="s">
-        <v>219</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C37" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D37" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E37" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F37" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G37" t="s">
-        <v>208</v>
+        <v>339</v>
       </c>
       <c r="H37" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I37" t="s">
-        <v>220</v>
+        <v>351</v>
       </c>
       <c r="J37" t="s">
-        <v>221</v>
+        <v>352</v>
       </c>
       <c r="K37" t="s">
-        <v>222</v>
+        <v>353</v>
       </c>
       <c r="L37" t="s">
-        <v>223</v>
-[...4 lines deleted...]
-      <c r="N37" s="4"/>
+        <v>354</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N37" s="5"/>
       <c r="O37">
         <v>40471.0</v>
       </c>
       <c r="P37" t="s">
-        <v>224</v>
+        <v>355</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C38" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D38" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E38" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F38" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G38" t="s">
-        <v>208</v>
+        <v>339</v>
       </c>
       <c r="H38" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I38" t="s">
-        <v>225</v>
+        <v>356</v>
       </c>
       <c r="J38" t="s">
-        <v>226</v>
+        <v>357</v>
       </c>
       <c r="K38" t="s">
-        <v>227</v>
+        <v>358</v>
       </c>
       <c r="L38" t="s">
-        <v>228</v>
-[...4 lines deleted...]
-      <c r="N38" s="4"/>
+        <v>359</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N38" s="5"/>
       <c r="O38">
         <v>40178.0</v>
       </c>
       <c r="P38" t="s">
-        <v>229</v>
+        <v>360</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C39" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D39" t="s">
-        <v>230</v>
+        <v>361</v>
       </c>
       <c r="E39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F39" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G39" t="s">
-        <v>208</v>
+        <v>339</v>
       </c>
       <c r="H39" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I39" t="s">
-        <v>231</v>
+        <v>362</v>
       </c>
       <c r="J39" t="s">
-        <v>232</v>
+        <v>363</v>
       </c>
       <c r="K39" t="s">
-        <v>233</v>
+        <v>364</v>
       </c>
       <c r="L39" t="s">
-        <v>234</v>
-[...4 lines deleted...]
-      <c r="N39" s="4">
+        <v>365</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N39" s="5">
         <v>44593.0</v>
       </c>
       <c r="O39" t="s">
-        <v>235</v>
+        <v>366</v>
       </c>
       <c r="P39" t="s">
-        <v>236</v>
+        <v>367</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C40" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D40" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E40" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F40" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G40" t="s">
-        <v>208</v>
+        <v>339</v>
       </c>
       <c r="H40" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I40" t="s">
-        <v>231</v>
+        <v>362</v>
       </c>
       <c r="J40" t="s">
-        <v>232</v>
+        <v>363</v>
       </c>
       <c r="K40" t="s">
-        <v>237</v>
+        <v>368</v>
       </c>
       <c r="L40" t="s">
-        <v>238</v>
-[...4 lines deleted...]
-      <c r="N40" s="4"/>
+        <v>369</v>
+      </c>
+      <c r="M40" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N40" s="5"/>
       <c r="O40">
         <v>42155.0</v>
       </c>
       <c r="P40" t="s">
-        <v>239</v>
+        <v>370</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C41" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D41" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E41" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F41" t="s">
-        <v>49</v>
+        <v>259</v>
       </c>
       <c r="G41" t="s">
-        <v>240</v>
+        <v>371</v>
       </c>
       <c r="H41" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I41" t="s">
-        <v>241</v>
+        <v>372</v>
       </c>
       <c r="J41" t="s">
-        <v>242</v>
+        <v>373</v>
       </c>
       <c r="K41" t="s">
-        <v>243</v>
+        <v>374</v>
       </c>
       <c r="L41" t="s">
-        <v>244</v>
-[...4 lines deleted...]
-      <c r="N41" s="4"/>
+        <v>375</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N41" s="5"/>
       <c r="O41">
         <v>41537.0</v>
       </c>
       <c r="P41" t="s">
-        <v>245</v>
+        <v>376</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C42" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D42" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E42" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F42" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G42" t="s">
-        <v>208</v>
+        <v>339</v>
       </c>
       <c r="H42" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I42" t="s">
-        <v>246</v>
+        <v>377</v>
       </c>
       <c r="J42" t="s">
-        <v>247</v>
+        <v>378</v>
       </c>
       <c r="K42" t="s">
-        <v>248</v>
+        <v>379</v>
       </c>
       <c r="L42" t="s">
-        <v>249</v>
-[...4 lines deleted...]
-      <c r="N42" s="4"/>
+        <v>380</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N42" s="5"/>
       <c r="O42" t="s">
-        <v>235</v>
+        <v>366</v>
       </c>
       <c r="P42" t="s">
-        <v>250</v>
+        <v>381</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C43" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D43" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E43" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F43" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G43" t="s">
-        <v>208</v>
+        <v>339</v>
       </c>
       <c r="H43" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I43" t="s">
-        <v>251</v>
+        <v>382</v>
       </c>
       <c r="J43" t="s">
-        <v>252</v>
+        <v>383</v>
       </c>
       <c r="K43" t="s">
-        <v>253</v>
+        <v>384</v>
       </c>
       <c r="L43" t="s">
-        <v>254</v>
-[...4 lines deleted...]
-      <c r="N43" s="4"/>
+        <v>385</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N43" s="5"/>
       <c r="O43">
         <v>44927.0</v>
       </c>
       <c r="P43" t="s">
-        <v>255</v>
+        <v>386</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C44" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D44" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F44" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G44" t="s">
-        <v>208</v>
+        <v>339</v>
       </c>
       <c r="H44" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I44" t="s">
-        <v>256</v>
+        <v>387</v>
       </c>
       <c r="J44" t="s">
-        <v>257</v>
+        <v>388</v>
       </c>
       <c r="K44" t="s">
-        <v>258</v>
+        <v>389</v>
       </c>
       <c r="L44" t="s">
-        <v>259</v>
-[...4 lines deleted...]
-      <c r="N44" s="4"/>
+        <v>390</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N44" s="5"/>
       <c r="O44" t="s">
-        <v>235</v>
+        <v>366</v>
       </c>
       <c r="P44" t="s">
-        <v>260</v>
+        <v>391</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C45" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D45" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E45" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F45" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G45" t="s">
-        <v>208</v>
+        <v>339</v>
       </c>
       <c r="H45" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I45" t="s">
-        <v>261</v>
+        <v>392</v>
       </c>
       <c r="J45" t="s">
-        <v>262</v>
+        <v>393</v>
       </c>
       <c r="K45" t="s">
-        <v>263</v>
+        <v>394</v>
       </c>
       <c r="L45" t="s">
-        <v>264</v>
-[...4 lines deleted...]
-      <c r="N45" s="4"/>
+        <v>395</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N45" s="5"/>
       <c r="O45" t="s">
-        <v>235</v>
+        <v>366</v>
       </c>
       <c r="P45" t="s">
-        <v>265</v>
+        <v>396</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C46" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D46" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E46" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F46" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G46" t="s">
-        <v>208</v>
+        <v>339</v>
       </c>
       <c r="H46" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I46" t="s">
-        <v>266</v>
+        <v>397</v>
       </c>
       <c r="J46" t="s">
-        <v>267</v>
+        <v>398</v>
       </c>
       <c r="K46" t="s">
-        <v>268</v>
+        <v>399</v>
       </c>
       <c r="L46" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="N46" s="4"/>
+        <v>400</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N46" s="5"/>
       <c r="O46" t="s">
-        <v>235</v>
+        <v>366</v>
       </c>
       <c r="P46" t="s">
-        <v>270</v>
+        <v>401</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C47" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D47" t="s">
-        <v>271</v>
+        <v>402</v>
       </c>
       <c r="E47" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F47" t="s">
-        <v>49</v>
+        <v>259</v>
       </c>
       <c r="G47" t="s">
-        <v>208</v>
+        <v>339</v>
       </c>
       <c r="H47" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I47" t="s">
-        <v>272</v>
+        <v>403</v>
       </c>
       <c r="J47" t="s">
-        <v>273</v>
+        <v>404</v>
       </c>
       <c r="K47" t="s">
-        <v>274</v>
+        <v>405</v>
       </c>
       <c r="L47" t="s">
-        <v>275</v>
-[...4 lines deleted...]
-      <c r="N47" s="4"/>
+        <v>406</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N47" s="5"/>
       <c r="O47">
         <v>45681.0</v>
       </c>
       <c r="P47" t="s">
-        <v>276</v>
+        <v>407</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C48" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D48" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E48" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F48" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G48" t="s">
-        <v>208</v>
+        <v>339</v>
       </c>
       <c r="H48" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I48" t="s">
-        <v>277</v>
+        <v>408</v>
       </c>
       <c r="J48" t="s">
-        <v>278</v>
+        <v>409</v>
       </c>
       <c r="K48" t="s">
-        <v>279</v>
+        <v>410</v>
       </c>
       <c r="L48" t="s">
-        <v>280</v>
-[...4 lines deleted...]
-      <c r="N48" s="4"/>
+        <v>411</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N48" s="5"/>
       <c r="O48" t="s">
-        <v>235</v>
+        <v>366</v>
       </c>
       <c r="P48" t="s">
-        <v>281</v>
+        <v>412</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C49" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D49" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E49" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F49" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G49" t="s">
-        <v>208</v>
+        <v>339</v>
       </c>
       <c r="H49" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I49" t="s">
-        <v>282</v>
+        <v>413</v>
       </c>
       <c r="J49" t="s">
-        <v>283</v>
+        <v>414</v>
       </c>
       <c r="K49" t="s">
-        <v>284</v>
+        <v>415</v>
       </c>
       <c r="L49" t="s">
-        <v>285</v>
-[...4 lines deleted...]
-      <c r="N49" s="4"/>
+        <v>416</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N49" s="5"/>
       <c r="O49" t="s">
-        <v>235</v>
+        <v>366</v>
       </c>
       <c r="P49" t="s">
-        <v>286</v>
+        <v>417</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C50" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D50" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E50" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F50" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G50" t="s">
-        <v>208</v>
+        <v>339</v>
       </c>
       <c r="H50" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I50" t="s">
-        <v>287</v>
+        <v>418</v>
       </c>
       <c r="J50" t="s">
-        <v>288</v>
+        <v>419</v>
       </c>
       <c r="K50" t="s">
-        <v>289</v>
+        <v>420</v>
       </c>
       <c r="L50" t="s">
-        <v>290</v>
-[...4 lines deleted...]
-      <c r="N50" s="4"/>
+        <v>421</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N50" s="5"/>
       <c r="O50">
         <v>43665.0</v>
       </c>
       <c r="P50" t="s">
-        <v>291</v>
+        <v>422</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C51" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D51" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E51" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F51" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G51" t="s">
-        <v>292</v>
+        <v>423</v>
       </c>
       <c r="H51" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I51" t="s">
-        <v>293</v>
+        <v>424</v>
       </c>
       <c r="J51" t="s">
-        <v>294</v>
+        <v>425</v>
       </c>
       <c r="K51" t="s">
-        <v>295</v>
+        <v>426</v>
       </c>
       <c r="L51" t="s">
-        <v>296</v>
-[...4 lines deleted...]
-      <c r="N51" s="4"/>
+        <v>427</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N51" s="5"/>
       <c r="O51" t="s">
-        <v>235</v>
+        <v>366</v>
       </c>
       <c r="P51" t="s">
-        <v>297</v>
+        <v>428</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C52" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D52" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E52" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F52" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G52" t="s">
-        <v>298</v>
+        <v>429</v>
       </c>
       <c r="H52" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I52" t="s">
-        <v>299</v>
+        <v>430</v>
       </c>
       <c r="J52" t="s">
-        <v>299</v>
+        <v>430</v>
       </c>
       <c r="K52" t="s">
-        <v>300</v>
+        <v>431</v>
       </c>
       <c r="L52" t="s">
-        <v>301</v>
-[...4 lines deleted...]
-      <c r="N52" s="4"/>
+        <v>432</v>
+      </c>
+      <c r="M52" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N52" s="5"/>
       <c r="O52">
         <v>43865.0</v>
       </c>
       <c r="P52" t="s">
-        <v>302</v>
+        <v>433</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C53" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D53" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E53" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F53" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G53" t="s">
-        <v>303</v>
+        <v>434</v>
       </c>
       <c r="H53" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I53" t="s">
-        <v>304</v>
+        <v>435</v>
       </c>
       <c r="J53" t="s">
-        <v>305</v>
+        <v>436</v>
       </c>
       <c r="K53" t="s">
-        <v>306</v>
+        <v>437</v>
       </c>
       <c r="L53" t="s">
-        <v>307</v>
-[...4 lines deleted...]
-      <c r="N53" s="4"/>
+        <v>438</v>
+      </c>
+      <c r="M53" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N53" s="5"/>
       <c r="O53">
         <v>40590.0</v>
       </c>
       <c r="P53" t="s">
-        <v>308</v>
+        <v>439</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C54" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D54" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E54" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F54" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G54" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H54" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I54" t="s">
-        <v>309</v>
+        <v>440</v>
       </c>
       <c r="J54" t="s">
-        <v>310</v>
+        <v>441</v>
       </c>
       <c r="K54" t="s">
-        <v>311</v>
+        <v>442</v>
       </c>
       <c r="L54" t="s">
-        <v>312</v>
-[...4 lines deleted...]
-      <c r="N54" s="4"/>
+        <v>135</v>
+      </c>
+      <c r="M54" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N54" s="5"/>
       <c r="O54">
         <v>43941.0</v>
       </c>
       <c r="P54" t="s">
-        <v>313</v>
+        <v>443</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55" t="s">
         <v>33</v>
       </c>
       <c r="B55" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C55" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D55" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E55" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F55" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G55" t="s">
-        <v>208</v>
+        <v>339</v>
       </c>
       <c r="H55" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I55" t="s">
-        <v>314</v>
+        <v>444</v>
       </c>
       <c r="J55" t="s">
-        <v>315</v>
+        <v>445</v>
       </c>
       <c r="K55" t="s">
-        <v>316</v>
+        <v>446</v>
       </c>
       <c r="L55" t="s">
-        <v>317</v>
-[...4 lines deleted...]
-      <c r="N55" s="4"/>
+        <v>447</v>
+      </c>
+      <c r="M55" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N55" s="5"/>
       <c r="O55" t="s">
-        <v>235</v>
+        <v>366</v>
       </c>
       <c r="P55" t="s">
-        <v>318</v>
+        <v>448</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C56" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D56" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E56" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F56" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G56" t="s">
-        <v>303</v>
+        <v>434</v>
       </c>
       <c r="H56" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I56" t="s">
-        <v>319</v>
+        <v>449</v>
       </c>
       <c r="J56" t="s">
-        <v>320</v>
+        <v>450</v>
       </c>
       <c r="K56" t="s">
-        <v>321</v>
+        <v>451</v>
       </c>
       <c r="L56" t="s">
-        <v>322</v>
-[...4 lines deleted...]
-      <c r="N56" s="4"/>
+        <v>452</v>
+      </c>
+      <c r="M56" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N56" s="5"/>
       <c r="O56">
         <v>45246.0</v>
       </c>
       <c r="P56" t="s">
-        <v>323</v>
+        <v>453</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C57" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D57" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E57" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F57" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G57" t="s">
-        <v>324</v>
+        <v>454</v>
       </c>
       <c r="H57" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I57" t="s">
-        <v>325</v>
+        <v>455</v>
       </c>
       <c r="J57" t="s">
-        <v>326</v>
+        <v>456</v>
       </c>
       <c r="K57" t="s">
-        <v>327</v>
+        <v>457</v>
       </c>
       <c r="L57" t="s">
-        <v>328</v>
-[...4 lines deleted...]
-      <c r="N57" s="4"/>
+        <v>458</v>
+      </c>
+      <c r="M57" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N57" s="5"/>
       <c r="O57">
         <v>45112.0</v>
       </c>
       <c r="P57" t="s">
-        <v>329</v>
+        <v>459</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58" t="s">
         <v>33</v>
       </c>
       <c r="B58" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C58" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D58" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E58" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F58" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G58" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H58" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I58" t="s">
-        <v>330</v>
+        <v>460</v>
       </c>
       <c r="J58" t="s">
-        <v>331</v>
+        <v>461</v>
       </c>
       <c r="K58" t="s">
-        <v>332</v>
+        <v>462</v>
       </c>
       <c r="L58" t="s">
-        <v>333</v>
-[...4 lines deleted...]
-      <c r="N58" s="4"/>
+        <v>156</v>
+      </c>
+      <c r="M58" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N58" s="5"/>
       <c r="O58">
         <v>40886.0</v>
       </c>
       <c r="P58" t="s">
-        <v>334</v>
+        <v>463</v>
       </c>
     </row>
     <row r="59" spans="1:17">
       <c r="A59" t="s">
         <v>33</v>
       </c>
       <c r="B59" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C59" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D59" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E59" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F59" t="s">
-        <v>49</v>
+        <v>259</v>
       </c>
       <c r="G59" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H59" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I59" t="s">
-        <v>335</v>
+        <v>464</v>
       </c>
       <c r="J59" t="s">
-        <v>336</v>
+        <v>465</v>
       </c>
       <c r="K59" t="s">
-        <v>337</v>
+        <v>466</v>
       </c>
       <c r="L59" t="s">
-        <v>338</v>
-[...4 lines deleted...]
-      <c r="N59" s="4"/>
+        <v>467</v>
+      </c>
+      <c r="M59" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N59" s="5"/>
       <c r="O59">
         <v>45189.0</v>
       </c>
       <c r="P59" t="s">
-        <v>339</v>
+        <v>468</v>
       </c>
     </row>
     <row r="60" spans="1:17">
       <c r="A60" t="s">
         <v>33</v>
       </c>
       <c r="B60" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C60" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D60" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E60" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F60" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G60" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="H60" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I60" t="s">
-        <v>340</v>
+        <v>469</v>
       </c>
       <c r="J60" t="s">
-        <v>341</v>
+        <v>470</v>
       </c>
       <c r="K60" t="s">
-        <v>342</v>
+        <v>471</v>
       </c>
       <c r="L60" t="s">
-        <v>343</v>
-[...4 lines deleted...]
-      <c r="N60" s="4"/>
+        <v>472</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N60" s="5"/>
       <c r="O60">
         <v>40701.0</v>
       </c>
       <c r="P60" t="s">
-        <v>344</v>
+        <v>473</v>
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="A61" t="s">
         <v>33</v>
       </c>
       <c r="B61" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C61" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D61" t="s">
-        <v>127</v>
+        <v>258</v>
       </c>
       <c r="E61" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F61" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G61" t="s">
-        <v>345</v>
+        <v>474</v>
       </c>
       <c r="H61" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I61" t="s">
-        <v>346</v>
+        <v>475</v>
       </c>
       <c r="J61" t="s">
-        <v>347</v>
+        <v>476</v>
       </c>
       <c r="K61" t="s">
-        <v>348</v>
+        <v>477</v>
       </c>
       <c r="L61" t="s">
-        <v>349</v>
-[...4 lines deleted...]
-      <c r="N61" s="4"/>
+        <v>478</v>
+      </c>
+      <c r="M61" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N61" s="5"/>
       <c r="O61">
         <v>39996.0</v>
       </c>
       <c r="P61" t="s">
-        <v>350</v>
+        <v>479</v>
       </c>
     </row>
     <row r="62" spans="1:17">
       <c r="A62" t="s">
         <v>33</v>
       </c>
       <c r="B62" t="s">
-        <v>125</v>
+        <v>256</v>
       </c>
       <c r="C62" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D62" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="E62" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F62" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="G62" t="s">
-        <v>351</v>
+        <v>480</v>
       </c>
       <c r="H62" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I62" t="s">
-        <v>352</v>
+        <v>481</v>
       </c>
       <c r="J62" t="s">
-        <v>353</v>
+        <v>482</v>
       </c>
       <c r="K62" t="s">
-        <v>354</v>
+        <v>483</v>
       </c>
       <c r="L62" t="s">
-        <v>355</v>
-[...4 lines deleted...]
-      <c r="N62" s="4"/>
+        <v>484</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N62" s="5"/>
       <c r="O62">
         <v>44145.0</v>
       </c>
       <c r="P62" t="s">
-        <v>356</v>
+        <v>485</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>357</v>
+        <v>486</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>358</v>
+        <v>487</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>359</v>
+        <v>488</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>489</v>
+      </c>
+      <c r="F1" s="6" t="s">
+        <v>490</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>362</v>
+        <v>491</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>363</v>
+        <v>492</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>364</v>
+        <v>493</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>365</v>
+        <v>494</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>366</v>
+        <v>495</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>367</v>
+        <v>496</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>368</v>
+        <v>497</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>369</v>
+        <v>498</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>370</v>
+        <v>499</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="6" t="s">
-        <v>371</v>
+      <c r="B2" s="4" t="s">
+        <v>500</v>
       </c>
       <c r="C2" t="s">
-        <v>372</v>
+        <v>501</v>
       </c>
       <c r="D2" t="s">
-        <v>373</v>
+        <v>502</v>
       </c>
       <c r="E2" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>503</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>504</v>
       </c>
       <c r="G2" t="s">
-        <v>376</v>
+        <v>505</v>
       </c>
       <c r="H2" t="s">
-        <v>377</v>
+        <v>145</v>
       </c>
       <c r="I2" t="s">
-        <v>378</v>
+        <v>506</v>
       </c>
       <c r="N2" t="s">
-        <v>379</v>
+        <v>507</v>
       </c>
       <c r="O2" t="s">
-        <v>380</v>
+        <v>508</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="6" t="s">
-        <v>381</v>
+      <c r="B3" s="4" t="s">
+        <v>509</v>
       </c>
       <c r="C3" t="s">
-        <v>382</v>
+        <v>510</v>
       </c>
       <c r="D3" t="s">
-        <v>373</v>
+        <v>502</v>
       </c>
       <c r="E3" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>511</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>512</v>
       </c>
       <c r="G3" t="s">
-        <v>385</v>
+        <v>513</v>
       </c>
       <c r="H3" t="s">
-        <v>377</v>
+        <v>145</v>
       </c>
       <c r="I3" t="s">
-        <v>378</v>
+        <v>506</v>
       </c>
       <c r="N3" t="s">
-        <v>386</v>
+        <v>514</v>
       </c>
       <c r="O3" t="s">
-        <v>387</v>
+        <v>515</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="6" t="s">
-        <v>388</v>
+      <c r="B4" s="4" t="s">
+        <v>516</v>
       </c>
       <c r="C4" t="s">
-        <v>389</v>
+        <v>517</v>
       </c>
       <c r="D4" t="s">
-        <v>390</v>
+        <v>518</v>
       </c>
       <c r="E4" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>519</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>520</v>
       </c>
       <c r="G4" t="s">
-        <v>393</v>
+        <v>521</v>
       </c>
       <c r="H4" t="s">
-        <v>377</v>
+        <v>145</v>
       </c>
       <c r="I4" t="s">
-        <v>378</v>
+        <v>506</v>
       </c>
       <c r="J4" t="s">
-        <v>394</v>
+        <v>522</v>
       </c>
       <c r="K4" t="s">
-        <v>395</v>
+        <v>523</v>
       </c>
       <c r="L4" t="s">
-        <v>396</v>
+        <v>524</v>
       </c>
       <c r="M4" t="s">
-        <v>397</v>
+        <v>525</v>
       </c>
       <c r="N4" t="s">
-        <v>398</v>
+        <v>526</v>
       </c>
       <c r="O4" t="s">
-        <v>399</v>
+        <v>527</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
-      <c r="B5" s="6" t="s">
-        <v>400</v>
+      <c r="B5" s="4" t="s">
+        <v>528</v>
       </c>
       <c r="C5" t="s">
-        <v>401</v>
+        <v>529</v>
       </c>
       <c r="D5" t="s">
-        <v>402</v>
+        <v>530</v>
       </c>
       <c r="E5" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>531</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>532</v>
       </c>
       <c r="G5" t="s">
-        <v>405</v>
+        <v>533</v>
       </c>
       <c r="H5" t="s">
-        <v>377</v>
+        <v>145</v>
       </c>
       <c r="I5" t="s">
-        <v>378</v>
+        <v>506</v>
       </c>
       <c r="N5" t="s">
-        <v>406</v>
+        <v>534</v>
       </c>
       <c r="O5" t="s">
-        <v>407</v>
+        <v>535</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>408</v>
+        <v>536</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>409</v>
+        <v>537</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>357</v>
+        <v>486</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>410</v>
+        <v>538</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>360</v>
+        <v>489</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>539</v>
+      </c>
+      <c r="H1" s="6" t="s">
+        <v>540</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>413</v>
+        <v>541</v>
       </c>
       <c r="C2" t="s">
-        <v>414</v>
+        <v>542</v>
       </c>
       <c r="D2" t="s">
-        <v>415</v>
+        <v>543</v>
       </c>
       <c r="E2" t="s">
-        <v>416</v>
+        <v>544</v>
       </c>
       <c r="F2" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>545</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>520</v>
       </c>
       <c r="I2" t="s">
-        <v>418</v>
+        <v>546</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>419</v>
+        <v>547</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>106</v>
+        <v>237</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>420</v>
+        <v>548</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="6" t="s">
-        <v>421</v>
+      <c r="B2" s="4" t="s">
+        <v>549</v>
       </c>
       <c r="C2" t="s">
-        <v>422</v>
+        <v>550</v>
       </c>
       <c r="D2" t="s">
-        <v>423</v>
+        <v>551</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>424</v>
+        <v>552</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>241</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>425</v>
+        <v>553</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>426</v>
+        <v>554</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>427</v>
+        <v>555</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>428</v>
+        <v>556</v>
       </c>
       <c r="C2" t="s">
-        <v>126</v>
+        <v>257</v>
       </c>
       <c r="D2" t="s">
-        <v>429</v>
+        <v>557</v>
       </c>
       <c r="E2" t="s">
-        <v>144</v>
+        <v>276</v>
       </c>
       <c r="F2" t="s">
-        <v>430</v>
+        <v>558</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>431</v>
+        <v>559</v>
       </c>
       <c r="C3" t="s">
-        <v>432</v>
+        <v>560</v>
       </c>
       <c r="D3" t="s">
-        <v>433</v>
+        <v>561</v>
       </c>
       <c r="E3" t="s">
-        <v>434</v>
+        <v>562</v>
       </c>
       <c r="F3" t="s">
-        <v>435</v>
+        <v>563</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>107</v>
+        <v>238</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>106</v>
+        <v>237</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>436</v>
+        <v>564</v>
       </c>
       <c r="C2" t="s">
-        <v>437</v>
+        <v>565</v>
       </c>
       <c r="D2" t="s">
-        <v>438</v>
+        <v>566</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>567</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>568</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="C4" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>569</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>570</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>