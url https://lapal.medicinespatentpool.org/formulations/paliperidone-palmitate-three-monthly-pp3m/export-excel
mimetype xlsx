--- v1 (2026-03-08)
+++ v2 (2026-05-10)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -477,78 +477,122 @@
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
+    <t>Paliperidone aqueous suspensions</t>
+  </si>
+  <si>
+    <t>The present invention is concerned with a pharmaceutical composition suitable as a depot formulation for administration via intramuscular or subcutaneous injection, comprising: (1) as an active ingredient a therapeutically effective amount of a 9-hydroxyrisperidone fatty acid ester or a salt, or a stereoisomer or a stereoisomeric mixture thereof and (2) a pharmaceutically acceptable carrier; wherein the pharmaceutically acceptable carrier is water and the active ingredient is suspended therein; and with a process of preparing such a composition. The invention further concerns such a pharmaceutical composition for use as a medicament in the treatment of schizophrenia, non-schizophrenic psychoses, behavioural disturbances associated with neurodegenerative disorders</t>
+  </si>
+  <si>
+    <t>WO9744039</t>
+  </si>
+  <si>
+    <t>Composition</t>
+  </si>
+  <si>
+    <t>Janssen Pharmaceutica, N. V</t>
+  </si>
+  <si>
+    <t>2017-05-12</t>
+  </si>
+  <si>
+    <t>Expired</t>
+  </si>
+  <si>
+    <t>Paliperidone palmitate LAI dosing regimen for missed doses in PP1M and switch to 3-months formulation (PP3M: 175 or 525 mg eq., 273 or 819 mg PP)</t>
+  </si>
+  <si>
+    <t>The present application provides a method for treating patients in need of psychiatric treatment, wherein said patient is being treated with the 3-month formulation of paliperidone palmitate and fails to take the next scheduled dose of the 3-month formulation of paliperidone palmitate.</t>
+  </si>
+  <si>
+    <t>WO2016164218</t>
+  </si>
+  <si>
+    <t>Dosing regimen</t>
+  </si>
+  <si>
+    <t>Janssen</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>Granted: AU, CA, EA (AM, AZ, BY, KG, KZ, RU, TJ, TM), EP (AT, BE, BG, CH, CZ, DE, EE, ES, FI, FR, GB, GR, HR, HU, IE, IT, LT, LU, LV, MC, MK, MT, NO, NL, PL, PT, RO, RS, SE, SI, SK, SM, TR, BA, ME, MA, MD), IL, JP, KR, MA, UA, US
+Pending: KR
+Not in force: BR, NZ</t>
+  </si>
+  <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.medicinespatentpool.org/storage/illustrations/fDW4vQL3hg3FbTPo3j729d0ZPi6OQxw8mPU7nd9Y.png</t>
   </si>
   <si>
     <t>Paliperidone Chemical Structure</t>
   </si>
   <si>
     <t>Sourced From DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Janssen Pharmaceuticals</t>
+    <t>Janssen/Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Daghistani N, Rey JA. Invega Trinza: The First Four-Times-a-Year, Long-Acting Injectable Antipsychotic Agent. P T. 2016 Apr;41(4):222-7. PMID: 27069340; PMCID: PMC4811251.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Paliperidone palmitate three-month injection (Invega Trinza): the first four-times-a-year, long-acting injectable antipsychotic agent for schizophrenia.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>U.S. FDA Approves INVEGA TRINZA™, First and Only Four-Times-A-Year Treatment for Schizophrenia</t>
   </si>
@@ -609,55 +653,56 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1551,54 +1596,54 @@
       </c>
       <c r="E1" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>115</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>116</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>117</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>118</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>119</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="M1" s="4" t="s">
+      <c r="M1" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="N1" s="4" t="s">
+      <c r="N1" s="5" t="s">
         <v>122</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>123</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>124</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>125</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
@@ -1629,51 +1674,51 @@
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>126</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>128</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="F1" s="4" t="s">
+      <c r="F1" s="5" t="s">
         <v>130</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>132</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>133</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>134</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>135</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>136</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>137</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>138</v>
@@ -1681,239 +1726,291 @@
       <c r="O1" s="2" t="s">
         <v>139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>140</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>141</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="H1" s="4" t="s">
+      <c r="H1" s="5" t="s">
         <v>144</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>60</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D2" t="s">
+        <v>147</v>
+      </c>
+      <c r="E2" t="s">
+        <v>148</v>
+      </c>
+      <c r="F2" t="s">
+        <v>149</v>
+      </c>
+      <c r="H2" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="I2" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C3" t="s">
+        <v>153</v>
+      </c>
+      <c r="D3" t="s">
+        <v>154</v>
+      </c>
+      <c r="E3" t="s">
+        <v>155</v>
+      </c>
+      <c r="F3" t="s">
+        <v>156</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="I3" t="s">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>146</v>
+        <v>160</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="5" t="s">
-        <v>147</v>
+      <c r="B2" s="6" t="s">
+        <v>161</v>
       </c>
       <c r="C2" t="s">
-        <v>148</v>
+        <v>162</v>
       </c>
       <c r="D2" t="s">
-        <v>149</v>
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>150</v>
+        <v>164</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>152</v>
+        <v>166</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="C2" t="s">
-        <v>155</v>
+        <v>169</v>
       </c>
       <c r="D2" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="E2" t="s">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="F2" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
@@ -1930,99 +2027,99 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="C2" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="D2" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>58</v>
       </c>
       <c r="C3" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>176</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>177</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>58</v>
       </c>
       <c r="C4" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>178</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="C5" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="D5" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>