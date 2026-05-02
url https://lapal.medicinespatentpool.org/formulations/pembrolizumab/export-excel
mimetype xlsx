--- v0 (2026-04-04)
+++ v1 (2026-05-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1864">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1865">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -5730,51 +5730,51 @@
   <si>
     <t>Belarus</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>Registers of Healthcare Expertise and Testing Center</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
     <t>https://gxpnews.net/en/2023/02/illegal-sellers-offer-russias-analogue-of-msds-blockbuster-cancer-drug-keytruda/</t>
   </si>
   <si>
     <t>Merck&amp; co.</t>
   </si>
   <si>
     <t>KEYTRUDA</t>
   </si>
   <si>
-    <t>USFDA-r</t>
+    <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>EMA (Europe)</t>
   </si>
   <si>
     <t>European Medicines Agency</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/human/EPAR/keytruda#authorisation-details</t>
   </si>
@@ -5931,78 +5931,81 @@
   <si>
     <t>SVK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SVN</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
+    <t>HC</t>
+  </si>
+  <si>
     <t>Health Canada</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Product information</t>
   </si>
   <si>
     <t>NMPA</t>
   </si>
   <si>
     <t>National Medical Products Administration</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>https://www.google.co.uk/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiAv93vooKNAxW7UUEAHSdCLMIQFnoECDAQAQ&amp;url=https%3A%2F%2Fwww.merck.com%2Fnews%2Fmercks-keytruda-pembrolizumab-approved-in-china-in-combination-with-chemotherapy-as-neoadjuvant-treatment-then-continued-as-monotherapy-after-surgery-as-adjuvant-treatment-for-patien%2F&amp;usg=AOvVaw3sc9Zkbp7Z1xXGb1PF3nkG&amp;opi=89978449</t>
   </si>
   <si>
     <t>INVIMA</t>
   </si>
   <si>
-    <t>The National Institute of Drug and Food Surveillance</t>
+    <t>National Institute for Food and Drug Surveillance</t>
   </si>
   <si>
     <t>COL</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>National Institute of Drug and Food Surveillance (INVIMA). Online Procedures System - Public Consultations [Internet]. [cited 2021 Nov 2]. Available in: http://consultaregistro.invima.gov.co:8082/Consultas/consultas/consreg_encabcum.jsp</t>
   </si>
   <si>
     <t>ANMAT</t>
   </si>
   <si>
     <t>National Administration of Drugs, Food and Medical Devices</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>National Administration of Medicines, Food and Medical Technology (ANMAT). Technical Synthesis for Professionals - Pembrolizumab [Internet]. Argentina; p. 1. Available in: http://www.anmat.gov.ar/Medicamentos/ST_PEMBROLIZUMAB.pdf
 https://www.argentina.gob.ar/sites/default/files/informe-22-pembrolizumab-ccyc.pdf</t>
@@ -6046,90 +6049,90 @@
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>https://cekbpom.pom.go.id/all-produk?query=Pembrolizumab</t>
   </si>
   <si>
     <t>Merck &amp; co.</t>
   </si>
   <si>
     <t>CDSCO</t>
   </si>
   <si>
     <t>Central Drugs Standard Control Organisation - India</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>https://www.thehindu.com/business/dcgi-approves-msds-keytruda-for-two-more-cancers/article67459036.ece</t>
   </si>
   <si>
-    <t>NA</t>
+    <t>NA-no</t>
   </si>
   <si>
     <t>Pharmaceutical Division of Ministry of Health</t>
   </si>
   <si>
     <t>ISR</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>Drug Database</t>
   </si>
   <si>
-    <t>PMDA-r</t>
+    <t>PMDA</t>
   </si>
   <si>
     <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Search Result</t>
   </si>
   <si>
     <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
-    <t>KOR</t>
-[...2 lines deleted...]
-    <t>Korea, Republic of</t>
+    <t>PRK</t>
+  </si>
+  <si>
+    <t>Korea (Democratic People's Republic of)</t>
   </si>
   <si>
     <t>https://www.lexology.com/library/detail.aspx?g=55802585-f6c0-43fd-a9f6-30546ea508fe#:~:text=On%2011%20March%202024%2C%20Korea,fluoropyrimidine%20and%20platinum%2Dbased%20chemotherapy.</t>
   </si>
   <si>
     <t>MOPH</t>
   </si>
   <si>
     <t>Ministry of Public Health - Lebanon</t>
   </si>
   <si>
     <t>LBN</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>Home</t>
   </si>
   <si>
     <t>NPRA</t>
   </si>
   <si>
     <t>Malaysian Drug Control Authority - National Pharmaceutical Regulatory Agency</t>
   </si>
@@ -6138,174 +6141,174 @@
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>https://quest3plus.bpfk.gov.my/pmo2/detail.php?type=product&amp;id=MAL16035008A
 https://www.npra.gov.my/index.php/my/consumers-2/maklumat/carian-produk-berdaftar-bernotifikasi.html
 https://www.lungcancer.net.my/keytruda-with-chemotherapy-to-be-the-first-line/</t>
   </si>
   <si>
     <t>AMDM</t>
   </si>
   <si>
     <t>Agency for Medicines and Medical Devices</t>
   </si>
   <si>
     <t>MDA</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>Sistemul informațional automatizat comun al AMDM.</t>
   </si>
   <si>
-    <t>Medsafe-r</t>
+    <t>Medsafe</t>
   </si>
   <si>
     <t>New Zealand Medicines and Medical Devices Safety Authority</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>Medsafe Product Detail</t>
   </si>
   <si>
-    <t>PFDA-r</t>
+    <t>PFDA</t>
   </si>
   <si>
     <t>Philippines Food and Drug Administration</t>
   </si>
   <si>
     <t>PHL</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>FDA Verification Portal</t>
   </si>
   <si>
-    <t>SFDA-r</t>
+    <t>SFDA</t>
   </si>
   <si>
     <t>Saudi Food &amp; Drug Authority</t>
   </si>
   <si>
     <t>SAU</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>https://www.sfda.gov.sa/en/drugs-list</t>
   </si>
   <si>
-    <t>HSA-r</t>
+    <t>HSA</t>
   </si>
   <si>
     <t>Health Sciences Authority</t>
   </si>
   <si>
     <t>SGP</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>https://www.hsa.gov.sg/announcements/new-drug-indication-approvals/new-drug-indication-approval---july-2023</t>
   </si>
   <si>
     <t>SAHPRA</t>
   </si>
   <si>
     <t>South African Health Products Regulatory Authority</t>
   </si>
   <si>
     <t>ZAF</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>https://pi-pil-repository.sahpra.org.za/</t>
   </si>
   <si>
     <t>TFDA</t>
   </si>
   <si>
     <t>Taiwan Food and Drug Administration</t>
   </si>
   <si>
     <t>TWN</t>
   </si>
   <si>
     <t>Taiwan, Province of China</t>
   </si>
   <si>
     <t>https://www.fda.gov.tw/eng/searchin.aspx?q=pembrolizumab</t>
   </si>
   <si>
-    <t>DOH UAE</t>
-[...2 lines deleted...]
-    <t>Department of Health United Arab Emirates</t>
+    <t>MOHAP</t>
+  </si>
+  <si>
+    <t>Department of Health United Arab Emirates / Ministry of Health and Prevention</t>
   </si>
   <si>
     <t>ARE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>https://www.damanhealth.ae/healthcare/pharmaceutical-benefits/daman-drug-formulary/</t>
   </si>
   <si>
-    <t>MHRA-r</t>
-[...2 lines deleted...]
-    <t>Medicines and Healthcare Products Regulatory Agency - UK</t>
+    <t>MHRA</t>
+  </si>
+  <si>
+    <t>Medicines and Healthcare Products Regulatory Agency</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>https://www.merck.com/news/keytruda-pembrolizumab-is-first-medicine-to-be-made-available-to-patients-through-u-k-early-access-to-medicines-scheme-eams-for-advanced-melanoma/</t>
   </si>
   <si>
-    <t>MZR</t>
-[...2 lines deleted...]
-    <t>Ministry of Health of the Republic of Uzbekistan</t>
+    <t>ADPI</t>
+  </si>
+  <si>
+    <t>Agency for Development of the Pharmaceutical Industry</t>
   </si>
   <si>
     <t>UZB</t>
   </si>
   <si>
     <t>Uzbekistan</t>
   </si>
   <si>
     <t>https://www.uzpharm-control.uz/en/pages/state-register-of-medicines-and-medical-products</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
@@ -21689,1125 +21692,1125 @@
       <c r="B35" t="s">
         <v>1593</v>
       </c>
       <c r="C35" t="s">
         <v>1580</v>
       </c>
       <c r="D35" t="s">
         <v>1594</v>
       </c>
       <c r="E35" t="s">
         <v>51</v>
       </c>
       <c r="F35" t="s">
         <v>50</v>
       </c>
       <c r="G35" t="s">
         <v>1583</v>
       </c>
       <c r="H35" t="s">
         <v>145</v>
       </c>
       <c r="I35" t="s">
         <v>1662</v>
       </c>
       <c r="J35" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="K35" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="L35" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="M35" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N35" s="5"/>
       <c r="O35">
         <v>42929.0</v>
       </c>
       <c r="P35" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
         <v>1593</v>
       </c>
       <c r="C36" t="s">
         <v>1580</v>
       </c>
       <c r="D36" t="s">
         <v>1594</v>
       </c>
       <c r="E36" t="s">
         <v>51</v>
       </c>
       <c r="F36" t="s">
         <v>1582</v>
       </c>
       <c r="G36" t="s">
         <v>1583</v>
       </c>
       <c r="H36" t="s">
         <v>145</v>
       </c>
       <c r="I36" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="J36" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="K36" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="L36" t="s">
         <v>298</v>
       </c>
       <c r="M36" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N36" s="5"/>
       <c r="O36">
         <v>45642.0</v>
       </c>
       <c r="P36" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
         <v>1593</v>
       </c>
       <c r="C37" t="s">
         <v>1580</v>
       </c>
       <c r="D37" t="s">
         <v>1594</v>
       </c>
       <c r="E37" t="s">
         <v>51</v>
       </c>
       <c r="F37" t="s">
         <v>50</v>
       </c>
       <c r="G37" t="s">
         <v>1583</v>
       </c>
       <c r="H37" t="s">
         <v>145</v>
       </c>
       <c r="I37" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="J37" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="K37" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="L37" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="M37" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N37" s="5"/>
       <c r="O37">
         <v>44501.0</v>
       </c>
       <c r="P37" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
         <v>1593</v>
       </c>
       <c r="C38" t="s">
         <v>1580</v>
       </c>
       <c r="D38" t="s">
         <v>1594</v>
       </c>
       <c r="E38" t="s">
         <v>51</v>
       </c>
       <c r="F38" t="s">
         <v>50</v>
       </c>
       <c r="G38" t="s">
         <v>1583</v>
       </c>
       <c r="H38" t="s">
         <v>145</v>
       </c>
       <c r="I38" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="J38" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="K38" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="L38" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="M38" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N38" s="5"/>
       <c r="O38">
         <v>44269.0</v>
       </c>
       <c r="P38" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
         <v>1593</v>
       </c>
       <c r="C39" t="s">
         <v>1580</v>
       </c>
       <c r="D39" t="s">
         <v>1594</v>
       </c>
       <c r="E39" t="s">
         <v>51</v>
       </c>
       <c r="F39" t="s">
         <v>50</v>
       </c>
       <c r="G39" t="s">
         <v>1583</v>
       </c>
       <c r="H39" t="s">
         <v>145</v>
       </c>
       <c r="I39" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="J39" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="K39" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="L39" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="M39" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N39" s="5"/>
       <c r="O39">
         <v>42356.0</v>
       </c>
       <c r="P39" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
         <v>1593</v>
       </c>
       <c r="C40" t="s">
         <v>1580</v>
       </c>
       <c r="D40" t="s">
         <v>1594</v>
       </c>
       <c r="E40" t="s">
         <v>51</v>
       </c>
       <c r="F40" t="s">
         <v>1582</v>
       </c>
       <c r="G40" t="s">
         <v>1583</v>
       </c>
       <c r="H40" t="s">
         <v>145</v>
       </c>
       <c r="I40" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="J40" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="K40" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="L40" t="s">
         <v>435</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N40" s="5"/>
       <c r="O40">
         <v>42476.0</v>
       </c>
       <c r="P40" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
         <v>1593</v>
       </c>
       <c r="C41" t="s">
         <v>1580</v>
       </c>
       <c r="D41" t="s">
         <v>1594</v>
       </c>
       <c r="E41" t="s">
         <v>51</v>
       </c>
       <c r="F41" t="s">
         <v>1582</v>
       </c>
       <c r="G41" t="s">
         <v>1583</v>
       </c>
       <c r="H41" t="s">
         <v>145</v>
       </c>
       <c r="I41" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="J41" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="K41" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="L41" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="M41" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N41" s="5"/>
       <c r="O41">
         <v>44198.0</v>
       </c>
       <c r="P41" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="C42" t="s">
         <v>1580</v>
       </c>
       <c r="D42" t="s">
         <v>1594</v>
       </c>
       <c r="E42" t="s">
         <v>51</v>
       </c>
       <c r="F42" t="s">
         <v>50</v>
       </c>
       <c r="G42" t="s">
         <v>1583</v>
       </c>
       <c r="H42" t="s">
         <v>145</v>
       </c>
       <c r="I42" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="J42" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="K42" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="L42" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="M42" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N42" s="5"/>
       <c r="O42">
         <v>45224.0</v>
       </c>
       <c r="P42" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
         <v>1593</v>
       </c>
       <c r="C43" t="s">
         <v>1580</v>
       </c>
       <c r="D43" t="s">
         <v>1594</v>
       </c>
       <c r="E43" t="s">
         <v>51</v>
       </c>
       <c r="F43" t="s">
         <v>1582</v>
       </c>
       <c r="G43" t="s">
         <v>1583</v>
       </c>
       <c r="H43" t="s">
         <v>145</v>
       </c>
       <c r="I43" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="J43" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="K43" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="L43" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N43" s="5"/>
       <c r="O43" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="P43" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
         <v>1593</v>
       </c>
       <c r="C44" t="s">
         <v>1580</v>
       </c>
       <c r="D44" t="s">
         <v>1594</v>
       </c>
       <c r="E44" t="s">
         <v>51</v>
       </c>
       <c r="F44" t="s">
         <v>1582</v>
       </c>
       <c r="G44" t="s">
         <v>1583</v>
       </c>
       <c r="H44" t="s">
         <v>145</v>
       </c>
       <c r="I44" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="J44" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="K44" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="L44" t="s">
         <v>163</v>
       </c>
       <c r="M44" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N44" s="5"/>
       <c r="O44" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="P44" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
         <v>1593</v>
       </c>
       <c r="C45" t="s">
         <v>1580</v>
       </c>
       <c r="D45" t="s">
         <v>1594</v>
       </c>
       <c r="E45" t="s">
         <v>51</v>
       </c>
       <c r="F45" t="s">
         <v>1582</v>
       </c>
       <c r="G45" t="s">
         <v>1583</v>
       </c>
       <c r="H45" t="s">
         <v>145</v>
       </c>
       <c r="I45" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="J45" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="K45" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="L45" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="M45" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N45" s="5"/>
       <c r="O45">
         <v>45362.0</v>
       </c>
       <c r="P45" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
         <v>1593</v>
       </c>
       <c r="C46" t="s">
         <v>1580</v>
       </c>
       <c r="D46" t="s">
         <v>1594</v>
       </c>
       <c r="E46" t="s">
         <v>51</v>
       </c>
       <c r="F46" t="s">
         <v>1582</v>
       </c>
       <c r="G46" t="s">
         <v>1583</v>
       </c>
       <c r="H46" t="s">
         <v>145</v>
       </c>
       <c r="I46" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="J46" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="K46" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="L46" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="M46" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N46" s="5"/>
       <c r="O46">
         <v>43924.0</v>
       </c>
       <c r="P46" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
         <v>1593</v>
       </c>
       <c r="C47" t="s">
         <v>1580</v>
       </c>
       <c r="D47" t="s">
         <v>1594</v>
       </c>
       <c r="E47" t="s">
         <v>51</v>
       </c>
       <c r="F47" t="s">
         <v>50</v>
       </c>
       <c r="G47" t="s">
         <v>1583</v>
       </c>
       <c r="H47" t="s">
         <v>145</v>
       </c>
       <c r="I47" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="J47" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="K47" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="L47" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="M47" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N47" s="5"/>
       <c r="O47">
         <v>42526.0</v>
       </c>
       <c r="P47" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
         <v>1593</v>
       </c>
       <c r="C48" t="s">
         <v>1580</v>
       </c>
       <c r="D48" t="s">
         <v>1594</v>
       </c>
       <c r="E48" t="s">
         <v>51</v>
       </c>
       <c r="F48" t="s">
         <v>1582</v>
       </c>
       <c r="G48" t="s">
         <v>1583</v>
       </c>
       <c r="H48" t="s">
         <v>145</v>
       </c>
       <c r="I48" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="J48" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="K48" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="L48" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="M48" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N48" s="5"/>
       <c r="O48">
         <v>44587.0</v>
       </c>
       <c r="P48" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
         <v>1593</v>
       </c>
       <c r="C49" t="s">
         <v>1580</v>
       </c>
       <c r="D49" t="s">
         <v>1594</v>
       </c>
       <c r="E49" t="s">
         <v>51</v>
       </c>
       <c r="F49" t="s">
         <v>1582</v>
       </c>
       <c r="G49" t="s">
         <v>1583</v>
       </c>
       <c r="H49" t="s">
         <v>145</v>
       </c>
       <c r="I49" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="J49" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="K49" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="L49" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="M49" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N49" s="5">
         <v>42118.0</v>
       </c>
       <c r="O49">
         <v>42250.0</v>
       </c>
       <c r="P49" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
         <v>1593</v>
       </c>
       <c r="C50" t="s">
         <v>1580</v>
       </c>
       <c r="D50" t="s">
         <v>1594</v>
       </c>
       <c r="E50" t="s">
         <v>51</v>
       </c>
       <c r="F50" t="s">
         <v>50</v>
       </c>
       <c r="G50" t="s">
         <v>1583</v>
       </c>
       <c r="H50" t="s">
         <v>145</v>
       </c>
       <c r="I50" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="J50" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="K50" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="L50" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="M50" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N50" s="5"/>
       <c r="O50">
         <v>45747.0</v>
       </c>
       <c r="P50" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
         <v>1593</v>
       </c>
       <c r="C51" t="s">
         <v>1580</v>
       </c>
       <c r="D51" t="s">
         <v>1594</v>
       </c>
       <c r="E51" t="s">
         <v>51</v>
       </c>
       <c r="F51" t="s">
         <v>50</v>
       </c>
       <c r="G51" t="s">
         <v>1583</v>
       </c>
       <c r="H51" t="s">
         <v>145</v>
       </c>
       <c r="I51" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="J51" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="K51" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="L51" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="M51" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N51" s="5"/>
       <c r="O51">
         <v>41883.0</v>
       </c>
       <c r="P51" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
         <v>1593</v>
       </c>
       <c r="C52" t="s">
         <v>1580</v>
       </c>
       <c r="D52" t="s">
         <v>1594</v>
       </c>
       <c r="E52" t="s">
         <v>51</v>
       </c>
       <c r="F52" t="s">
         <v>50</v>
       </c>
       <c r="G52" t="s">
         <v>1583</v>
       </c>
       <c r="H52" t="s">
         <v>145</v>
       </c>
       <c r="I52" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="J52" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="K52" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="L52" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="M52" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N52" s="5"/>
       <c r="O52">
         <v>45121.0</v>
       </c>
       <c r="P52" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
         <v>1593</v>
       </c>
       <c r="C53" t="s">
         <v>1580</v>
       </c>
       <c r="D53" t="s">
         <v>1594</v>
       </c>
       <c r="E53" t="s">
         <v>51</v>
       </c>
       <c r="F53" t="s">
         <v>1582</v>
       </c>
       <c r="G53" t="s">
         <v>1583</v>
       </c>
       <c r="H53" t="s">
         <v>145</v>
       </c>
       <c r="I53" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="J53" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="K53" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="L53" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="M53" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N53" s="5"/>
       <c r="O53">
         <v>45628.0</v>
       </c>
       <c r="P53" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
         <v>1593</v>
       </c>
       <c r="C54" t="s">
         <v>1580</v>
       </c>
       <c r="D54" t="s">
         <v>1594</v>
       </c>
       <c r="E54" t="s">
         <v>51</v>
       </c>
       <c r="F54" t="s">
         <v>1582</v>
       </c>
       <c r="G54" t="s">
         <v>1583</v>
       </c>
       <c r="H54" t="s">
         <v>145</v>
       </c>
       <c r="I54" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="J54" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="K54" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="L54" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="M54" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N54" s="5"/>
       <c r="O54">
         <v>43227.0</v>
       </c>
       <c r="P54" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55" t="s">
         <v>33</v>
       </c>
       <c r="B55" t="s">
         <v>1593</v>
       </c>
       <c r="C55" t="s">
         <v>1580</v>
       </c>
       <c r="D55" t="s">
         <v>1594</v>
       </c>
       <c r="E55" t="s">
         <v>51</v>
       </c>
       <c r="F55" t="s">
         <v>1582</v>
       </c>
       <c r="G55" t="s">
         <v>1583</v>
       </c>
       <c r="H55" t="s">
         <v>145</v>
       </c>
       <c r="I55" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="J55" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="K55" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="L55" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="M55" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N55" s="5"/>
       <c r="O55">
         <v>42164.0</v>
       </c>
       <c r="P55" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" t="s">
         <v>1593</v>
       </c>
       <c r="C56" t="s">
         <v>1580</v>
       </c>
       <c r="D56" t="s">
         <v>1594</v>
       </c>
       <c r="E56" t="s">
         <v>51</v>
       </c>
       <c r="F56" t="s">
         <v>1582</v>
       </c>
       <c r="G56" t="s">
         <v>1583</v>
       </c>
       <c r="H56" t="s">
         <v>145</v>
       </c>
       <c r="I56" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="J56" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="K56" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="L56" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="M56" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N56" s="5"/>
       <c r="O56">
         <v>42073.0</v>
       </c>
       <c r="P56" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
         <v>1593</v>
       </c>
       <c r="C57" t="s">
         <v>1580</v>
       </c>
       <c r="D57" t="s">
         <v>1594</v>
       </c>
       <c r="E57" t="s">
         <v>51</v>
       </c>
       <c r="F57" t="s">
         <v>1582</v>
       </c>
       <c r="G57" t="s">
         <v>1583</v>
       </c>
       <c r="H57" t="s">
         <v>145</v>
       </c>
       <c r="I57" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="J57" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="K57" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="L57" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="M57" s="5" t="s">
         <v>1588</v>
       </c>
       <c r="N57" s="5"/>
       <c r="O57">
         <v>44741.0</v>
       </c>
       <c r="P57" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O6"/>
   <sheetViews>
@@ -22817,307 +22820,307 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="C2" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="D2" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="E2" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="G2" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="H2" t="s">
         <v>125</v>
       </c>
       <c r="I2" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="J2" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="K2" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="L2" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="M2" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="N2" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="O2" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="C3" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="D3" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="E3" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="G3" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="H3" t="s">
         <v>125</v>
       </c>
       <c r="I3" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="J3" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="K3" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="L3" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="M3" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="N3" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="O3" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="C4" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="D4" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="E4" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="G4" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="H4" t="s">
         <v>125</v>
       </c>
       <c r="I4" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="J4" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="K4" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="L4" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="M4" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="N4" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="O4" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="C5" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="D5" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="H5" t="s">
         <v>125</v>
       </c>
       <c r="I5" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="K5" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="M5" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="N5" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="O5" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="C6" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="D6" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="E6" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="G6" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="H6" t="s">
         <v>125</v>
       </c>
       <c r="I6" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="K6" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="M6" t="s">
         <v>1598</v>
       </c>
       <c r="N6" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="O6" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -23128,243 +23131,243 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1560</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="C2" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="D2" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1564</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>1593</v>
       </c>
       <c r="C2" t="s">
         <v>1580</v>
       </c>
       <c r="D2" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="E2" t="s">
         <v>1623</v>
       </c>
       <c r="F2" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>1579</v>
       </c>
       <c r="C3" t="s">
         <v>1580</v>
       </c>
       <c r="D3" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="C4" t="s">
         <v>1580</v>
       </c>
       <c r="D4" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
@@ -23381,74 +23384,74 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1561</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1560</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>1562</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="C2" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="D2" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="C3" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="D3" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>