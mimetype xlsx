--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1865">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1864">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -519,51 +519,51 @@
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>2870-011</t>
   </si>
   <si>
     <t>NCT06841354</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06841354</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>Researchers want to know if sacituzumab tirumotecan given alone or with pembrolizumab can treat triple negative breast cancer (TNBC). The main goal of this study is to learn if people treated with sacituzumab tirumotecan alone or with pembrolizumab live longer overall or without the cancer growing or spreading compared to people treated with chemotherapy.</t>
   </si>
   <si>
     <t>A Study of Sacituzumab Tirumotecan (Sac-TMT, MK-2870) as Monotherapy and in Combination With Pembrolizumab (MK-3475) in Participants With Triple-Negative Breast Cancer (MK-2870-011/TroFuse-011)</t>
   </si>
   <si>
-    <t>United States of America, Israel, Taiwan, Province of China</t>
+    <t>Israel, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>2025-03-16</t>
   </si>
   <si>
     <t>2025-04-24</t>
   </si>
   <si>
     <t>2030-05-18</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 The main inclusion criteria include but are not limited to the following:
 * Has locally recurrent unresectable or metastatic TNBC that cannot be treated with curative intent
 * Has not received systemic treatment for locally recurrent unresectable or metastatic TNBC
 * Participants previously treated for early-stage breast cancer must have completed all prior therapy for early-stage breast cancer with curative intent at least 6 months before the first disease recurrence
 * Is a candidate for treatment with one of the TPC options: paclitaxel or nab-paclitaxel or gemcitabine + carboplatin
 * Participants who have AEs due to previous anticancer therapies must have recovered to ≤Grade 1 or baseline with the exception of alopecia or vitiligo. Participants with endocrine-relate</t>
   </si>
   <si>
     <t>DS8201-724</t>
   </si>
   <si>
     <t>NCT06731478</t>
   </si>
@@ -592,466 +592,466 @@
     <t>2030-02-01</t>
   </si>
   <si>
     <t>Inclusion
 1. Sign and date the Tissue Prescreening ICF, prior to HER2 and PD-L1 CPS central testing. Sign and date the Main Screening ICF, prior to the start of any trial-specific qualification procedures. Sign and date the Optional PGx ICF (included in the Main Screening ICF) prior to any PGx procedure.
 2. Adults ≥18 years of age on the day of signing the ICF. Follow local regulatory requirements if the legal age of consent for trial participation is \&gt;18 years old.
 3. Previously untreated, unresectable, locally advanced or metastatic gastric or GEJ adenocarcinoma histologically confirmed by pathology report. Prior treatment in the perioperative and/or adjuvant setting is permissible, provided there is \&gt;6 months between the end of perioperative or neoadjuvant treatment and the diagnosis</t>
   </si>
   <si>
     <t>3475A-F84</t>
   </si>
   <si>
     <t>NCT06698042</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06698042</t>
   </si>
   <si>
     <t>Researchers are looking for new ways to treat non-small cell lung cancer (NSCLC) that is metastatic, which means cancer has spread to other parts of the body.
 Some people with metastatic NSCLC are treated with pembrolizumab, an immunotherapy treatment that is given into a vein as an intravenous (IV) infusion. Pembrolizumab (+) Berahyaluronidase alfa is pembrolizumab that is given under the skin as a subcutaneous (SC) injection. The goal of this study is to compare what happens to pembrolizumab in a person's body over time when it is given as an IV infusion or SC injection.</t>
   </si>
   <si>
     <t>A Clinical Study of Pembrolizumab (+) Berahyaluronidase Alfa (MK-3475A) to Treat Newly-diagnosed Metastatic Non-small Cell Lung Cancer (MK-3475A-F84)</t>
   </si>
   <si>
-    <t>United States of America, China, Guatemala, Japan, Korea, Republic of, Peru, Poland, Romania, Spain, Türkiye, United Kingdom</t>
+    <t>Guatemala, Japan, Peru, Poland, Romania, Korea, Republic of, Spain, China, Türkiye, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>2024-11-21</t>
   </si>
   <si>
     <t>2026-06-22</t>
   </si>
   <si>
     <t>2030-02-11</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Histologically or cytologically confirmed diagnosis of squamous or nonsquamous non-small cell lung cancer (NSCLC).
 * Measurable disease as assessed by the local site investigator/radiology.
 Exclusion Criteria:
 * Diagnosis of small cell lung cancer or, for mixed tumors, presence of small cell elements.
 * Received prior systemic anticancer therapy for their metastatic NSCLC.
 * Known additional malignancy that is progressing or has required active treatment within the past 3 years.
 * Known active central nervous system (CNS) metastases and/or carcinomatous meningitis.
 * Active autoimmune disease that has required systemic treatment in the past 2 years.
 * History of (noninfectious) pneumonitis/interstitial lung disease that required steroids or has current pneumonitis/</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>V940-009</t>
   </si>
   <si>
     <t>NCT06623422</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06623422</t>
   </si>
   <si>
     <t>The goal of this study is to learn if people who receive V940 and pembrolizumab after surgery are cancer-free longer than people who receive placebo and pembrolizumab. Researchers want to know if giving V940 and pembrolizumab after surgery can help prevent the cancer from coming back in people with non-small cell lung cancer (NSCLC) whose tumors did not respond completely to treatment before surgery (neoadjuvant treatment).</t>
   </si>
   <si>
     <t>A Study of Pembrolizumab (MK-3475) With or Without V940 in Participants With Non-small Cell Lung Cancer (V940-009/INTerpath-009)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Brazil, Canada, Chile, Colombia, Israel, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, Türkiye, United Kingdom</t>
+    <t>Argentina, Australia, Brazil, Canada, Chile, Colombia, Israel, Japan, Singapore, Korea, Republic of, Taiwan, Province of China, Türkiye, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>2024-10-21</t>
   </si>
   <si>
     <t>2033-05-16</t>
   </si>
   <si>
     <t>2038-01-26</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 The main inclusion criteria include but are not limited to the following:
 * Has histologically/cytologically confirmed diagnosis of previously untreated and pathologically confirmed resectable Stage II, IIIA, or IIIB (N2) non-small cell lung cancer (NSCLC) \[American Joint Committee on Cancer (AJCC) 8th Edition\]
 * Has an Eastern Cooperative Oncology Group (ECOG) performance status of 0 or 1 within 7 days before the first dose of study intervention
 * Participants who have not achieved a pathological complete response (pCR) following completion of neoadjuvant chemotherapy and pembrolizumab followed by surgery will be eligible
 * Confirmation that epidermal growth factor receptor (EGFR)-directed therapy is not indicated as primary therapy (documentation of absence of tum</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>EF-41</t>
   </si>
   <si>
     <t>NCT06556563</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06556563</t>
   </si>
   <si>
     <t>NovoCure GmbH</t>
   </si>
   <si>
     <t>This is a multicenter, two-arm, randomized, double-blind, placebo-controlled study of Optune® (Tumor Treating Fields at 200 kHz) together with maintenance Temozolomide (TMZ) chemotherapy agent and pembrolizumab compared to Optune® together with maintenance TMZ and placebo in newly diagnosed Glioblastoma (GBM) patients. The primary objective of the study is to evaluate the Overall Survival (OS).</t>
   </si>
   <si>
     <t>EF-41/KEYNOTE D58: Phase 3 Study of Optune Concomitant With Temozolomide Plus Pembrolizumab in Newly Diagnosed Glioblastoma</t>
   </si>
   <si>
-    <t>United States of America, France, Israel, United Kingdom</t>
+    <t>France, Israel, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>2025-02-03</t>
   </si>
   <si>
     <t>2025-04-22</t>
   </si>
   <si>
     <t>2029-04-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. The participant (or legally acceptable representative) has provided documented informed consent for the study.
 2. Be ≥ 18 years of age on day of providing informed consent.
 3. Participant with new diagnosis of GBM according to World Health Organization (WHO) 2021 Classification.
 4. Recovered from maximal debulking surgery (gross total resection, partial resection and biopsy-only patients are all acceptable), Gliadel wafers placement at the time of surgical resection is allowed.
 5. Have completed standard adjuvant chemoradiotherapy of radiotherapy (RT) according to local practice (56-64 Gy), and concomitant TMZ chemotherapy.
 6. Amenable to treatment with Optune concomitant with maintenance TMZ (150-200 mg/m\^2 daily x 5, Q28 days).
 7. Have an Eastern Cooperative Onco</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>2870-023</t>
   </si>
   <si>
     <t>NCT06422143</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06422143</t>
   </si>
   <si>
     <t>This is a phase 3 study of pembrolizumab in combination with carboplatin/taxane (paclitaxel or nab-paclitaxel) followed by pembrolizumab with or without maintenance sacituzumab tirumotecan (sac-TMT; MK-2870) in first-line treatment of metastatic squamous non-small cell lung cancer. It is hypothesized that pembrolizumab with maintenance sacituzumab tirumotecan is superior to pembrolizumab without sacituzumab tirumotecan maintenance with respect to overall survival (OS).</t>
   </si>
   <si>
     <t>Pembrolizumab With or Without Maintenance Sacituzumab Tirumotecan (Sac-TMT; MK-2870) in Metastatic Squamous Non-small Cell Lung Cancer (NSCLC) [MK-2870-023]</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Austria, Brazil, Canada, Chile, China, Colombia, Czechia, France, Germany, Hungary, Ireland, Israel, Italy, Japan, Korea, Republic of, Peru, Poland, Romania, Spain, Taiwan, Province of China, Thailand, Türkiye, United Kingdom</t>
+    <t>Argentina, Austria, Brazil, Canada, Chile, Colombia, France, Germany, Hungary, Ireland, Israel, Italy, Japan, Peru, Poland, Romania, Korea, Republic of, Spain, Taiwan, Province of China, Thailand, China, Türkiye, United Kingdom, United States of America, Czechia</t>
   </si>
   <si>
     <t>2024-06-10</t>
   </si>
   <si>
     <t>2025-04-16</t>
   </si>
   <si>
     <t>2029-01-12</t>
   </si>
   <si>
     <t>2031-02-12</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Histologically or cytologically confirmed diagnosis of squamous non-small cell lung cancer (NSCLC) \[Stage IV: M1a, M1b, M1c, American Joint Committee on Cancer Staging Manual, version 8\]
 * Measurable disease per Response Evaluation Criteria in Solid Tumours (RECIST) 1.1 as assessed by the local site investigator/radiology
 * Has life expectancy ≥3 months
 * Has Eastern Cooperative Oncology Group Performance Status (ECOG PS) score of 0 or 1 assessed within 7 days prior to allocation
 * Archival tumor tissue sample or newly obtained core, incisional, or excisional biopsy of a tumor lesion not previously irradiated has been provided
 * Human immunodeficiency virus (HIV)-infected participants must have well controlled HIV on antiretroviral therapy (ART)
 * Participants who</t>
   </si>
   <si>
     <t>1084-004</t>
   </si>
   <si>
     <t>NCT06345729</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06345729</t>
   </si>
   <si>
     <t>This is a study evaluating the efficacy and safety of MK-1084 with pembrolizumab as first-line treatment in participants with metastatic non-small cell lung cancer (NSCLC) with identified Kirsten rat sarcoma viral oncogene homolog G12C (KRAS G12C) mutation and programmed cell death ligand 1 (PD-L1) tumor proportion score (TPS) ≥50%. There are two primary study hypotheses:
 Hypothesis 1: Combination of MK-1084 and pembrolizumab is superior to placebo plus pembrolizumab with respect to progression free survival (PFS) per Response Evaluation Criteria in Solid Tumors Version 1.1 (RECIST 1.1) by blinded independent central review (BICR).
 Hypothesis 2: Combination of MK-1084 plus pembrolizumab is superior to placebo plus pembrolizumab with respect to overall survival (OS).</t>
   </si>
   <si>
     <t>A Study of MK-1084 Plus Pembrolizumab (MK-3475) in Participants With KRAS G12C Mutant, Metastatic Non-small Cell Lung Cancer (NSCLC) With Programmed Cell Death Ligand 1 (PD-L1) Tumor Proportion Score</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Austria, Brazil, Bulgaria, Canada, Chile, China, France, Georgia, Greece, Italy, Japan, Korea, Republic of, Mexico, Netherlands, New Zealand, Philippines, Romania, Spain, Türkiye, Ukraine</t>
+    <t>Argentina, Australia, Austria, Brazil, Bulgaria, Canada, Chile, France, Georgia, Greece, Italy, Japan, Mexico, Netherlands, New Zealand, Philippines, Romania, Korea, Republic of, Spain, China, Türkiye, Ukraine, United States of America</t>
   </si>
   <si>
     <t>2024-05-24</t>
   </si>
   <si>
     <t>2029-02-19</t>
   </si>
   <si>
     <t>2031-02-18</t>
   </si>
   <si>
     <t>The main inclusion and exclusion criteria include but are not limited to the following:
 Inclusion Criteria:
 * Has a histologically or cytologically confirmed diagnosis of NSCLC
 * Has newly diagnosed Stage IV NSCLC by American Joint Committee on Cancer (AJCC) Staging Manual, Version 8
 * Has measurable disease based on RECIST 1.1
 * Has provided tumor tissue that demonstrates PD-L1 expression in ≥50% of tumor cells
 * Has provided tumor tissue that demonstrates presence of KRAS G12C mutation
 * Has life expectancy of at least 3 months
 * Has Eastern Cooperative Oncology Group (ECOG) performance status of 0 or 1 assessed within 7 days before randomization
 * For participant assigned male sex at birth: If capable of producing sperm, participant must agree to the following during the study treatme</t>
   </si>
   <si>
     <t>Triple-blind masking</t>
   </si>
   <si>
     <t>2870-010</t>
   </si>
   <si>
     <t>NCT06312176</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06312176</t>
   </si>
   <si>
     <t>The purpose of this study is to compare sacituzumab tirumotecan as a single agent, and in combination with pembrolizumab, versus Treatment of Physician's Choice (TPC) in participants with hormone receptor positive/human epidermal growth factor receptor-2 negative (HR+/HER2-) unresectable locally advanced, or metastatic, breast cancer.
 The primary hypotheses are that sacituzumab tirumotecan as a single agent and sacituzumab tirumotecan plus pembrolizumab are superior to TPC with respect to progression-free survival (PFS) per Response Evaluation Criteria in Solid Tumors version 1.1 (RECIST 1.1) by blinded independent central review (BICR) in all participants.</t>
   </si>
   <si>
     <t>A Study of Sacituzumab Tirumotecan (MK-2870) as a Single Agent and in Combination With Pembrolizumab (MK-3475) Versus Treatment of Physician's Choice in Participants With HR+/HER2- Unresectable Locall</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Belgium, Brazil, Canada, Chile, Colombia, Costa Rica, Czechia, Denmark, France, Greece, Hong Kong, Hungary, India, Ireland, Israel, Italy, Japan, Korea, Republic of, Malaysia, Mexico, Netherlands, New Zealand, Peru, Poland, Portugal, Puerto Rico, Romania, Singapore, South Africa, Spain, Sweden, Switzerland, Taiwan, Province of China, Türkiye, United Kingdom</t>
+    <t>Argentina, Australia, Brazil, Canada, Chile, Colombia, Costa Rica, Denmark, France, Greece, Belgium, Hong Kong, Hungary, India, Ireland, Israel, Italy, Japan, Malaysia, Mexico, Netherlands, New Zealand, Peru, Poland, Portugal, Puerto Rico, Romania, Singapore, South Africa, Korea, Republic of, Spain, Sweden, Switzerland, Taiwan, Province of China, Türkiye, United Kingdom, United States of America, Czechia</t>
   </si>
   <si>
     <t>2024-04-14</t>
   </si>
   <si>
     <t>2027-07-11</t>
   </si>
   <si>
     <t>2031-04-12</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has unresectable locally advanced or metastatic centrally-confirmed hormone receptor positive (HR+)/human epidermal growth factor receptor 2 negative (HER2-) breast cancer
 * Has radiographic disease progression on one or more lines of endocrine therapy for unresectable locally advanced/metastatic HR+/HER2- breast cancer, with one in combination with a CDK4/6 inhibitor
 * Is a chemotherapy candidate
 * Has an eastern cooperative oncology group (ECOG) performance status of 0 to 1 assessed within 7 days before randomization
 * Has adequate organ function
 * Human immunodeficiency virus (HIV)-infected participants must have well controlled HIV on antiretroviral therapy
 * Participants who are Hepatitis B surface antigen (HBsAg) positive are eligible if they have received HBV</t>
   </si>
   <si>
     <t>once every 6 weeks</t>
   </si>
   <si>
     <t>TroFuse-019</t>
   </si>
   <si>
     <t>NCT06312137</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06312137</t>
   </si>
   <si>
     <t>This study will assess if adding sacituzumab tirumotecan with pembrolizumab after surgery is effective in treating NSCLC for participants not achieving pathological complete response. The primary hypothesis of this study is sacituzumab tirumotecan plus pembrolizumab is superior to pembrolizumab monotherapy with respect to disease free survival (DFS) as assessed by blinded independent central review (BICR).</t>
   </si>
   <si>
     <t>A Study to Assess Efficacy and Safety of Pembrolizumab With or Without Sacituzumab Tirumotecan (MK- 2870) in Adult Participants With Resectable Non Small Cell Lung Cancer (NSCLC) Not Achieving Patholo</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Austria, Belgium, Brazil, Canada, Chile, China, Czechia, France, Germany, Greece, Hong Kong, Israel, Italy, Japan, Korea, Republic of, Mexico, Netherlands, New Zealand, Norway, Peru, Poland, Portugal, Romania, Spain, Switzerland, Taiwan, Province of China, Türkiye</t>
+    <t>Argentina, Australia, Austria, Brazil, Canada, Chile, France, Germany, Greece, Belgium, Hong Kong, Israel, Italy, Japan, Mexico, Netherlands, New Zealand, Norway, Peru, Poland, Portugal, Romania, Korea, Republic of, Spain, Switzerland, Taiwan, Province of China, China, Türkiye, United States of America, Czechia</t>
   </si>
   <si>
     <t>2024-04-03</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2034-02-21</t>
   </si>
   <si>
     <t>2034-10-23</t>
   </si>
   <si>
     <t>The key inclusion and exclusion criteria include but are not limited to the following:
 Inclusion Criteria:
 * Has histological or cytological confirmation of squamous or nonsquamous non-small cell lung cancer (NSCLC), resectable clinical Stage II, IIIA or IIIB (with nodal involvement \[N2\]) per AJCC eighth edition guidelines
 * Has confirmation that either epidermal growth factor receptor (EGFR)-directed or anaplastic lymphoma kinase (ALK)-directed therapy is not indicated as primary therapy
 * Is able to undergo surgery based on opinion of investigator after consultation with surgeon
 * Is able to receive neoadjuvant pembrolizumab and platinum-based doublet chemotherapy
 * Applies to screening for the adjuvant period only, before randomization: Has not achieved pathological complete respons</t>
   </si>
   <si>
     <t>once every 2 weeks</t>
   </si>
   <si>
     <t>V940-007</t>
   </si>
   <si>
     <t>NCT06295809</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06295809</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
     <t>This is a two-part (Phase 2/Phase 3) study of V940, an individualized neoantigen therapy (INT), plus pembrolizumab in participants with locally resectable advanced cutaneous squamous cell carcinoma (LA cSCC). Phase 2 has three arms V940 plus pembrolizumab given as neoadjuvant and adjuvant treatment with standard of care (SOC), standard of care (surgical resection with/without adjuvant radiation therapy (RT) only at investigator's discretion) and pembrolizumab monotherapy given as neoadjuvant and adjuvant treatment with SOC. This phase will assess the safety and efficacy of V940 in combination with pembrolizumab as neoadjuvant and adjuvant therapy in participants with resectable LA cSCC as compared to standard of care SOC only. The primary hypothesis is that V940 plus pembrolizumab with SOC</t>
   </si>
   <si>
     <t>A Study of (Neo)Adjuvant V940 and Pembrolizumab in Cutaneous Squamous Cell Carcinoma (V940-007).</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Belgium, Brazil, Canada, Chile, Colombia, Czechia, France, Germany, Hungary, Israel, Italy, New Zealand, Norway, Poland, Romania, Spain, United Kingdom</t>
+    <t>Argentina, Australia, Brazil, Canada, Chile, Colombia, France, Germany, Belgium, Hungary, Israel, Italy, New Zealand, Norway, Poland, Romania, Spain, United Kingdom, United States of America, Czechia</t>
   </si>
   <si>
     <t>2024-04-18</t>
   </si>
   <si>
     <t>2025-01-28</t>
   </si>
   <si>
     <t>2026-03-05</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has a histologically confirmed diagnosis of resectable cSCC as the primary site of malignancy (metastatic skin involvement from another primary cancer or from an unknown primary cancer is not permitted).
 * Has LA Stage II-IV (M0) cSCC without distant metastases.
 * cSCC must be amenable to surgery (resectable) with curative intent.
 * Has a formalin-fixed, paraffin-embedded (FFPE) tumor sample available or is able to provide one that is suitable for the Next-generation Sequencing (NGS) required for this study.
 * For males, agrees to be abstinent from penile-vaginal intercourse OR agrees to use a highly effective contraceptive method while receiving adjuvant radiation therapy (RT), and for ≥3 months after the last dose of study intervention
 * Is female and not pregnant/</t>
   </si>
   <si>
     <t>TroFuse-007</t>
   </si>
   <si>
     <t>NCT06170788</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06170788</t>
   </si>
   <si>
     <t>The primary objective of the study is to compare sacituzumab tirumotecan combined with pembrolizumab to pembrolizumab alone with respect to overall survival (OS). The primary hypothesis is that the combination of sacituzumab tirumotecan and pembrolizumab is superior to pembrolizumab alone with respect to OS.
 All participants who have completed the first course of pembrolizumab may be eligible for up to an additional 9 cycles of pembrolizumab monotherapy if there is blinded independent central review (BICR)-verified progressive disease by Response Evaluation Criteria In Solid Tumors version 1.1 (RECIST 1.1) after initial treatment.</t>
   </si>
   <si>
     <t>Sacituzumab Tirumotecan (MK-2870) in Combination With Pembrolizumab Versus Pembrolizumab Alone in Metastatic Non-small Cell Lung Cancer (NSCLC) With Programmed Cell Death Ligand 1 (PD-L1) Tumor Propor</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Brazil, Canada, Chile, China, Colombia, Czechia, Denmark, France, Germany, Italy, Japan, Korea, Republic of, Mexico, Netherlands, Peru, Poland, Portugal, Spain, Taiwan, Province of China, Thailand, Türkiye, United Kingdom, Viet Nam</t>
+    <t>Argentina, Australia, Brazil, Canada, Chile, Colombia, Denmark, France, Germany, Italy, Japan, Mexico, Netherlands, Peru, Poland, Portugal, Korea, Republic of, Spain, Taiwan, Province of China, Thailand, China, Türkiye, United Kingdom, United States of America, Viet Nam, Czechia</t>
   </si>
   <si>
     <t>2023-12-15</t>
   </si>
   <si>
     <t>2028-01-25</t>
   </si>
   <si>
     <t>2030-05-27</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Histologically or cytologically confirmed diagnosis of squamous or nonsquamous NSCLC
   * Confirmation that epidermal growth factor receptor- (EGFR-), anaplastic lymphoma kinase- (ALK-), or proto-oncogene tyrosine-protein kinase ROS (ROS1-) directed therapy is not indicated as primary therapy
   * Provided tumor tissue that demonstrates programmed cell death ligand 1 (PD-L1) expression in ≥50% of tumor cells as assessed by an immunohistochemistry (IHC) central laboratory
   * An Eastern Cooperative Oncology Group (ECOG) performance status of 0 to 1 assessed within 7 days before randomization.
   * A life expectancy of at least 3 months.
   * Human immunodeficiency virus (HIV)-infected participants must have well controlled HIV on antiretroviral therapy (ART)
 Exclusion C</t>
   </si>
   <si>
     <t>V940-001</t>
   </si>
   <si>
     <t>NCT05933577</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05933577</t>
   </si>
   <si>
     <t>The purpose of this study is to learn if V940 which is an individualized neoantigen therapy (INT; formerly, called messenger ribonucleic acid \[mRNA\]-4157) with pembrolizumab (MK-3475) is safe and prevents cancer from returning in people with high-risk melanoma. Researchers want to know if V940 with pembrolizumab is better than receiving pembrolizumab alone at preventing the cancer from returning.</t>
   </si>
   <si>
     <t>A Clinical Study of V940 Plus Pembrolizumab in People With High-Risk Melanoma (V940-001)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Belgium, Brazil, Canada, Chile, Colombia, Denmark, France, Germany, Greece, Israel, Italy, Japan, Korea, Republic of, New Zealand, Poland, Portugal, South Africa, Spain, Sweden, Switzerland, Taiwan, Province of China, Türkiye</t>
+    <t>Argentina, Australia, Brazil, Canada, Chile, Colombia, Denmark, France, Germany, Greece, Belgium, Israel, Italy, Japan, New Zealand, Poland, Portugal, South Africa, Korea, Republic of, Spain, Sweden, Switzerland, Taiwan, Province of China, Türkiye, United States of America</t>
   </si>
   <si>
     <t>2023-07-19</t>
   </si>
   <si>
     <t>2024-11-14</t>
   </si>
   <si>
     <t>2029-10-26</t>
   </si>
   <si>
     <t>2030-09-26</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 The main inclusion criteria include but are not limited to the following:
 * Has surgically resected and histologically/pathologically confirmed diagnosis of Stage IIB or IIC, III, or IV cutaneous melanoma
 * Has not received any prior systemic therapy for their melanoma beyond surgical resection
 * No more than 13 weeks have passed between final surgical resection that rendered the participant disease-free and the first dose of pembrolizumab
 * Is disease free at the time of providing documented consent for the study
 * Human immunodeficiency virus (HIV)-infected participants must have well controlled HIV on anti-retroviral therapy (ART)
 Exclusion Criteria:
 The main exclusion criteria include but are not limited to the following:
 * Has ocular or mucosal melanoma
 * Has</t>
   </si>
   <si>
     <t>SGNDV-001</t>
   </si>
   <si>
     <t>NCT05911295</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05911295</t>
   </si>
   <si>
     <t>Seagen Inc.</t>
   </si>
   <si>
     <t>This study will enroll participants with urothelial cancer (UC). UC can include cancer of the bladder, kidney, or the tubes that carry pee through the body (ureter, urethra). This study will try to find out if the drugs disitamab vedotin with pembrolizumab works better than platinum-containing chemotherapy to treat patients with UC. This study will also test what side effects happen when participants take these drugs together. A side effect is anything a drug does to the body besides treating the disease.
 Participants in this study will have cancer that has spread through the body (metastatic) or spread near where it started (locally advanced).
 In this study, there are 2 different groups. Participants will be assigned to a group randomly. Participants in the disitamab vedotin arm will ge</t>
   </si>
   <si>
     <t>Disitamab Vedotin With Pembrolizumab vs Chemotherapy in Previously Untreated Urothelial Cancer Expressing HER2</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Brazil, Canada, Chile, France, Israel, Italy, Korea, Republic of, Peru, Singapore, Spain, Taiwan, Province of China, United Kingdom</t>
+    <t>Argentina, Australia, Brazil, Canada, Chile, France, Israel, Italy, Peru, Singapore, Korea, Republic of, Spain, Taiwan, Province of China, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>2023-09-22</t>
   </si>
   <si>
     <t>2025-02-19</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2029-04-30</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Histopathological confirmation of locally advanced unresectable or metastatic urothelial carcinoma (LA/mUC), including UC originating from the renal pelvis, ureters, bladder, or urethra.
 * Measurable disease by investigator assessment per RECIST v1.1.
 * Participant must not have received prior systemic therapy for LA/mUC. Exception will be made for neoadjuvant or adjuvant therapy, if disease recurrence/progression occurred more than 12 months after the last dose of therapy.
 * Eligible to receive cisplatin- or carboplatin-containing chemotherapy.
 * Able to provide archived formalin-fixed paraffin-embedded tumor tissue blocks from a muscle-invasive or metastatic UC lesion or biopsy of metastatic UC prior to treatment initiation. If archival tissue is not available a ne</t>
   </si>
   <si>
     <t>every 6 weeks</t>
   </si>
   <si>
@@ -1087,93 +1087,93 @@
 * Has histologically confirmed diagnosis of RCC with clear cell component.
 * Has received no prior systemic therapy for advanced ccRCC
 * Male participants are abstinent from heterosexual intercourse or agree to use contraception during and for at least 7 days after last dose of study intervention with belzutifan and lenvatinib.
 * Female participants are not pregnant or breastfeeding and are either not a woman of child-bearing potential (WOCBP) or use a contraceptive method that is highly effective or are abstinent from heterosexual intercourse during the intervention period and for at least 120 days after pembrolizumab or pembrolizumab/quavonlimab or for at least 30 days after last dose of lenvatinib or belzutifan, whichever occurs last
 * Has adequately controlled bloo</t>
   </si>
   <si>
     <t>Q6W</t>
   </si>
   <si>
     <t>7684A-010</t>
   </si>
   <si>
     <t>NCT05665595</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05665595</t>
   </si>
   <si>
     <t>The primary purpose of this study is to compare pembrolizumab/vibostolimab to pembrolizumab with respect to recurrence-free survival (RFS). The primary hypothesis is that pembrolizumab/vibostolimab is superior to pembrolizumab with respect to RFS as assessed by the investigator in participants with high-risk resected Stage IIB, IIC, III and IV melanoma.</t>
   </si>
   <si>
     <t>A Study of Adjuvant Pembrolizumab/Vibostolimab (MK-7684A) Versus Pembrolizumab for Resected High-Risk Melanoma in Participants With High-Risk Stage II-IV Melanoma (MK-7684A-010/KEYVIBE-010)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Austria, Belgium, Brazil, Canada, Chile, China, Colombia, France, Germany, India, Ireland, Israel, Italy, Japan, Korea, Republic of, New Zealand, Poland, South Africa, Spain, Sweden, Switzerland, Türkiye, United Kingdom</t>
+    <t>Argentina, Australia, Austria, Brazil, Canada, Chile, Colombia, France, Germany, Belgium, India, Ireland, Israel, Italy, Japan, New Zealand, Poland, South Africa, Korea, Republic of, Spain, Sweden, Switzerland, China, Türkiye, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>2023-01-19</t>
   </si>
   <si>
     <t>2025-08-27</t>
   </si>
   <si>
     <t>2024-03-06</t>
   </si>
   <si>
     <t>Children, Adults, Older Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has surgically resected and histologically or pathologically confirmed diagnosis of Stage IIB and IIC (pathological or clinical), III, or IV cutaneous melanoma per the American Joint Committee on Cancer (AJCC) eighth edition guidelines
 * Has not received any prior systemic therapy for melanoma beyond surgical resection
 * Has had no more than 12 weeks between final surgical resection and randomization
 * Human immunodeficiency virus (HIV)-infected participants must have well controlled HIV on anti-retroviral therapy (ART)
 * Participants who are hepatitis B surface antigen (HBsAg) positive are eligible if they have received hepatitis B virus (HBV) antiviral therapy for at least 4 weeks and have undetectable HBV viral load before randomization
 * Participants with history</t>
   </si>
   <si>
     <t>Implant</t>
   </si>
   <si>
     <t>DS1062-A-U303</t>
   </si>
   <si>
     <t>NCT05555732</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05555732</t>
   </si>
   <si>
     <t>This study is designed to assess the efficacy and safety of datopotamab deruxtecan (Dato-DXd) in combination with pembrolizumab versus pembrolizumab in combination with pemetrexed and platinum chemotherapy in participants with no prior therapy for advanced or metastatic non-squamous non-small cell lung cancer (NSCLC).</t>
   </si>
   <si>
     <t>Datopotamab Deruxtecan (Dato-DXd) and Pembrolizumab With or Without Platinum Chemotherapy in 1L Non-Small Cell Lung Cancer (TROPION-Lung07)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Austria, Belgium, Brazil, Canada, Chile, China, Czechia, France, Germany, Greece, Hong Kong, Hungary, Italy, Japan, Korea, Republic of, Mexico, Netherlands, Poland, Portugal, Romania, Spain, Switzerland, Taiwan, Province of China, Thailand, Türkiye, United Kingdom</t>
+    <t>Argentina, Australia, Austria, Brazil, Canada, Chile, France, Germany, Greece, Belgium, Hong Kong, Hungary, Italy, Japan, Mexico, Netherlands, Poland, Portugal, Romania, Korea, Republic of, Spain, Switzerland, Taiwan, Province of China, Thailand, China, Türkiye, United Kingdom, United States of America, Czechia</t>
   </si>
   <si>
     <t>2023-01-11</t>
   </si>
   <si>
     <t>2025-04-18</t>
   </si>
   <si>
     <t>2027-08-01</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 1. Sign and date the Main ICF, prior to the start of any study- specific qualification procedures. Is willing and able to comply with scheduled visits, drug administration plan, laboratory tests, other study procedures, and study restrictions.
 2. Adults ≥18 at the time the Main ICF is signed. (Follow local regulatory requirements if the legal age of adult voluntary consent for study participation is \&gt;18 years old).
 3. Has tumor with PD-L1 TPS \&lt;50% as determined by PD-L1 IHC 22C3 pharmDx assay by central testing (minimum of six slides). PD-L1 expression results available at the same central laboratory from screening for the purpose of entry into another Dato-DXd study may be used for tissue screening purposes in this study as long as the subject has not been rando</t>
   </si>
   <si>
     <t>7902-010 China Extension</t>
   </si>
   <si>
     <t>NCT05523323</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05523323</t>
   </si>
@@ -1237,129 +1237,129 @@
 Inclusion Criteria:
 Inclusion Criteria include, but are not limited to:
 * Has a histologically confirmed diagnosis of colorectal adenocarcinoma that is at stage IV (as defined by American Joint Committee on Cancer eighth edition) \[National Comprehensive Cancer Network 2018\]
 * Has centrally confirmed Microsatellite Instability-High/Mismatch Repair Deficient (MSI-H/dMMR) status
 * Has centrally confirmed RAS and BRAF mutation status
 * A woman of child-bearing potential (WOCBP) must have a negative highly sensitive pregnancy test (urine or serum as required by local regulations) within 24 hours for urine or within 72 hours for serum before the first dose of study intervention.
 * Has measurable disease</t>
   </si>
   <si>
     <t>6482-022</t>
   </si>
   <si>
     <t>NCT05239728</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05239728</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the efficacy and safety of oral belzutifan (MK-6482) plus intravenous (IV) pembrolizumab (MK-3475) compared to placebo plus pembrolizumab, in the adjuvant treatment of Clear Cell Renal Cell Carcinoma (ccRCC) post nephrectomy.
 The primary study hypothesis is that belzutifan plus pembrolizumab is superior to placebo plus pembrolizumab with respect to disease-free survival (DFS).</t>
   </si>
   <si>
     <t>A Study of Belzutifan (MK-6482) Plus Pembrolizumab (MK-3475) Versus Placebo Plus Pembrolizumab in Participants With Clear Cell Renal Cell Carcinoma Post Nephrectomy (MK-6482-022)</t>
   </si>
   <si>
-    <t>United States of America, Australia, Brazil, Bulgaria, Canada, Chile, China, Colombia, Czechia, Finland, France, Germany, Greece, Hungary, Ireland, Israel, Italy, Japan, Korea, Republic of, Malaysia, Mexico, Netherlands, New Zealand, Poland, Romania, Singapore, Spain, Sweden, Taiwan, Province of China, Thailand, Türkiye, United Kingdom</t>
+    <t>Australia, Brazil, Bulgaria, Canada, Chile, Colombia, Finland, France, Germany, Greece, Hungary, Ireland, Israel, Italy, Japan, Malaysia, Mexico, Netherlands, New Zealand, Poland, Romania, Singapore, Korea, Republic of, Spain, Sweden, Taiwan, Province of China, Thailand, China, Türkiye, United Kingdom, United States of America, Czechia</t>
   </si>
   <si>
     <t>2022-03-15</t>
   </si>
   <si>
     <t>2025-01-17</t>
   </si>
   <si>
     <t>2026-10-28</t>
   </si>
   <si>
     <t>2029-09-28</t>
   </si>
   <si>
     <t>The main inclusion and exclusion criteria include but are not limited to the following:
 Inclusion Criteria:
 * Has a histologically or cytologically confirmed diagnosis of RCC with clear cell component per American Joint Committee on Cancer (AJCC) (8th Edition), with or without sarcomatoid features
 * Has intermediate-high risk, high risk, or M1 no evidence of disease (NED) RCC as defined by the following pathological tumor-node metastasis and tumor grading:
   1. Intermediate-high risk RCC: pT2, Grade 4 or sarcomatoid, N0, M0; pT3, any grade, N0, M0
   2. High risk RCC: pT4, any Grade N0, M0; pT any stage, any Grade, N+, M0
   3. M1 NED RCC participants who present not only with the primary kidney tumor but also solid, isolated, soft tissue metastases that can be completely resected at one</t>
   </si>
   <si>
     <t>once every 6 weeks (Q6W)</t>
   </si>
   <si>
     <t>KEYVIBE-006</t>
   </si>
   <si>
     <t>NCT05298423</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05298423</t>
   </si>
   <si>
     <t>Researchers are looking for new ways to treat people with locally advanced non-small cell lung cancer (NSCLC). The goal of this study is to learn if people who receive the combination of vibostolimab and pembrolizumab (MK-7684A) live longer without the cancer getting worse and live longer overall than people who receive durvalumab.</t>
   </si>
   <si>
     <t>Study of Pembrolizumab/Vibostolimab (MK-7684A) in Combination With Concurrent Chemoradiotherapy Followed by Pembrolizumab/Vibostolimab Versus Concurrent Chemoradiotherapy Followed by Durvalumab in Par</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Brazil, Chile, China, Costa Rica, Czechia, Dominican Republic, Germany, Greece, Guatemala, Israel, Italy, Japan, Korea, Republic of, Malaysia, Mexico, Philippines, Portugal, Romania, South Africa, Spain, Türkiye, Ukraine</t>
+    <t>Argentina, Australia, Brazil, Chile, Costa Rica, Germany, Greece, Guatemala, Dominican Republic, Israel, Italy, Japan, Malaysia, Mexico, Philippines, Portugal, Romania, South Africa, Korea, Republic of, Spain, China, Türkiye, Ukraine, United States of America, Czechia</t>
   </si>
   <si>
     <t>2022-05-03</t>
   </si>
   <si>
     <t>2025-03-27</t>
   </si>
   <si>
     <t>2026-08-19</t>
   </si>
   <si>
     <t>The main inclusion and exclusion criteria include but are not limited to the following:
 Inclusion Criteria
 * Has pathologically (histologically or cytologically) confirmed diagnosis of NSCLC.
 * Has Stage IIIA, IIIB, or IIIC NSCLC by American Joint Committee on Cancer Version 8
 * Is determined to have unresectable, Stage III NSCLC as documented by a multidisciplinary tumor board or by the treating physician in consultation with a thoracic surgeon
 * Has no evidence of metastatic disease, indicating Stage IV NSCLC, in whole-body fluorodeoxyglucose (FDG)-positron emission tomography (PET) or FDG-PET/ computed tomography (CT) and CT or magnetic resonance imaging (MRI) scans of diagnostic quality of chest, abdomen, pelvis and brain
 * Has measurable disease as defined by RECIST 1.1, with at lea</t>
   </si>
   <si>
     <t>7684A-007</t>
   </si>
   <si>
     <t>NCT05226598</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05226598</t>
   </si>
   <si>
     <t>The primary hypothesis is that pembrolizumab/vibostolimab (MK-7684A) in combination with chemotherapy is superior to pembrolizumab in combination with chemotherapy with respect to overall survival (OS) in treatment-naïve metastatic participants with non-small cell lung cancer (NSCLC).</t>
   </si>
   <si>
     <t>Study of Pembrolizumab/Vibostolimab Coformulation (MK-7684A) in Combination With Chemotherapy Versus Pembrolizumab Plus Chemotherapy in Participants With Metastatic Non-Small Cell Lung Cancer (MK-7684</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Austria, Brazil, Chile, Colombia, France, Germany, Israel, Japan, Korea, Republic of, Mexico, Poland, Spain, Taiwan, Province of China, Thailand, Türkiye, United Kingdom</t>
+    <t>Argentina, Austria, Brazil, Chile, Colombia, France, Germany, Israel, Japan, Mexico, Poland, Korea, Republic of, Spain, Taiwan, Province of China, Thailand, Türkiye, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>2022-03-24</t>
   </si>
   <si>
     <t>2025-02-07</t>
   </si>
   <si>
     <t>2026-01-09</t>
   </si>
   <si>
     <t>2024-09-24</t>
   </si>
   <si>
     <t>The main inclusion and exclusion criteria include but are not limited to the following:
 Inclusion Criteria:
 * A histologically or cytologically confirmed diagnosis of Stage IV squamous or non-squamous NSCLC
 * Has not received prior systemic treatment for metastatic NSCLC
 * Has measurable disease based on RECIST 1.1, as determined by the local site assessment
 * Has a life expectancy of at least 3 months
 * Males: Use contraception unless confirmed to be azoospermic; Females: Women of childbearing potential use highly effective contraceptive method
 Exclusion Criteria:
 * Known additional malignancy that is progressing or has required active treatment within the past 3 years
 * Known active central nervous system (CNS) metastases and/or carcinomatous meningitis
 * Severe hypersensitivity to M</t>
@@ -1465,89 +1465,89 @@
   * Individuals presenting with de novo metastatic TNBC are eligible for this study.
   * TNBC status and tumor PD-L1 combined positive score (CPS) will be confirmed centrally on a recent or archival tumor specimen.
   * Individuals must have measurable disease by computed tomography (</t>
   </si>
   <si>
     <t>IO102-IO103-013 / KEYNOTE-D18</t>
   </si>
   <si>
     <t>NCT05155254</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05155254</t>
   </si>
   <si>
     <t>IO Biotech</t>
   </si>
   <si>
     <t>Phase 3, multicenter, international, open-label, randomized, 2-arm trial investigating the safety and efficacy of IO102-IO103 in combination with pembrolizumab as first-line treatment for patients with previously untreated unresectable or metastatic (advanced) melanoma.
 Patients will be stratified on the basis of the following factors; Disease stage: Stage III (unresectable) and IV M1a-b versus stage IV M1c-d and BRAFV600 mutation status: mutated vs wild type.
 All patients will receive pembrolizumab 200 mg intravenously every 3 weeks for a maximum of 35 cycles (up to 2 years treatment). Patients randomized to IO102-IO103 dual-antigen, immunotherapeutic arm will also be given IO102-IO103 Q3W with an additional dose given during the induction period on Day 8 of cycles 1 and 2. IO102 IO103</t>
   </si>
   <si>
     <t>IO102-IO103 in Combination With Pembrolizumab Versus Pembrolizumab Alone in Advanced Melanoma (IOB-013 / KN-D18)</t>
   </si>
   <si>
-    <t>United States of America, Australia, Belgium, Czechia, Denmark, Germany, Hungary, Israel, Italy, Netherlands, Poland, South Africa, Spain, Türkiye, United Kingdom</t>
+    <t>Australia, Denmark, Germany, Belgium, Hungary, Israel, Italy, Netherlands, Poland, South Africa, Spain, Türkiye, United Kingdom, United States of America, Czechia</t>
   </si>
   <si>
     <t>2022-05-17</t>
   </si>
   <si>
     <t>2024-01-08</t>
   </si>
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
     <t>2027-09-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Histologically or cytologically confirmed stage III (unresectable) or stage IV melanoma, as per American Joint Committee on Cancer 8th edition guidelines not amenable to local therapy
 2. Patients are treatment naive, that is, no previous systemic anticancer therapy for unresectable or metastatic melanoma. For clarification, the following patients are eligible:
    1. Patients with BRAFV600 mutation-positive melanoma are eligible if treatment naive and without rapidly progressive disease as per investigators assessment. Documented BRAF V600 mutation status must be available from all patients prior to trial entry.
    2. Patients who have received previous adjuvant and/or neoadjuvant therapy with targeted therapy or immune therapy are eligible if administered the last</t>
   </si>
   <si>
     <t>7902-014</t>
   </si>
   <si>
     <t>NCT04949256</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04949256</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the efficacy and safety of pembrolizumab plus lenvatinib plus chemotherapy compared with pembrolizumab plus chemotherapy as first-line intervention in participants with metastatic esophageal carcinoma.
 The primary hypotheses are that pembrolizumab plus lenvatinib plus chemotherapy is superior to pembrolizumab plus chemotherapy with respect to overall survival (OS) per Response Evaluation Criteria in Solid Tumors Version 1.1 (RECIST 1.1) by blinded independent central review (BICR).</t>
   </si>
   <si>
     <t>Efficacy and Safety of Pembrolizumab (MK-3475) Plus Lenvatinib (E7080/MK-7902) Plus Chemotherapy in Participants With Metastatic Esophageal Carcinoma (MK-7902-014/E7080-G000-320/LEAP-014)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Canada, Chile, China, Costa Rica, Denmark, France, Guatemala, Hong Kong, Hungary, Italy, Japan, Korea, Republic of, Taiwan, Province of China, Thailand, Türkiye, Ukraine, United Kingdom, Malaysia, Romania, Russian Federation, Singapore, South Africa, Spain</t>
+    <t>Argentina, Canada, Chile, Costa Rica, Denmark, France, Guatemala, Hong Kong, Hungary, Italy, Japan, Malaysia, Romania, Russian Federation, Singapore, South Africa, Korea, Republic of, Spain, Taiwan, Province of China, Thailand, China, Türkiye, Ukraine, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>2021-07-28</t>
   </si>
   <si>
     <t>2027-01-31</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has a histologically or cytologically confirmed diagnosis of metastatic squamous cell carcinoma of the esophagus
 * Male participants are abstinent from heterosexual intercourse or agree to use contraception during the intervention period and for at least 7 days after the last dose of lenvatinib or 90 days after the last dose of chemotherapy, whichever comes last; 7 days after lenvatinib is stopped, if the participant is on pembrolizumab only and is greater than 90 days post chemotherapy, no male contraception is needed
 * Female participant is not pregnant or breastfeeding and is not a woman of childbearing potential (WOCBP) or is a WOCBP using a contraceptive method that is highly effective or is abstinent from heterosexual intercourse as their preferred and usual li</t>
   </si>
   <si>
     <t>TACTI-004</t>
   </si>
   <si>
     <t>NCT06726265</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06726265</t>
   </si>
   <si>
     <t>Immutep S.A.S.</t>
   </si>
@@ -1584,146 +1584,146 @@
   </si>
   <si>
     <t>Inclusion Criteria
 Participants may be enrolled if they meet all of the following criteria at screening:
 1. Willing to give written informed consent and to comply with the protocol.
 2. Histologically- or cytologically-confirmed diagnosis of advanced or metastatic (stage IIIB/C or stage IV) non-small cell lung cancer (NSCLC) not amenable to curative treatment or locally available oncogenic driver mutation-based first-line therapy, treatment naïve for systemic therapy given for advanced/metastatic disease.
 3. Archival tumor tissue sample or newly obtained core, or excisional biopsy of a tumor lesion not previously irradiated has been provided. Details pertaining to tumor tissue submission can be found in the Laboratory Manual.
 4. Availability of programmed death-ligand 1 (PD-L1) biomarker</t>
   </si>
   <si>
     <t>pembrolizumab/vibostolimab</t>
   </si>
   <si>
     <t>durvalumab</t>
   </si>
   <si>
     <t>cisplatin</t>
   </si>
   <si>
     <t>pemetrexed</t>
   </si>
   <si>
     <t>etoposide</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Austria, Brazil, Chile, China, Colombia, France, Germany, Israel, Japan, Korea, Republic of, Mexico, Poland, Spain, Taiwan, Province of China, Thailand, Türkiye, United Kingdom</t>
+    <t>Argentina, Austria, Brazil, Chile, Colombia, France, Germany, Israel, Japan, Mexico, Poland, Korea, Republic of, Spain, Taiwan, Province of China, Thailand, China, Türkiye, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>Pembrolizumab/Vibostolimab</t>
   </si>
   <si>
     <t>Carboplatin</t>
   </si>
   <si>
     <t>Cisplatin</t>
   </si>
   <si>
     <t>Paclitaxel</t>
   </si>
   <si>
     <t>Nab-paclitaxel</t>
   </si>
   <si>
-    <t>United States of America, Australia, Belgium, Brazil, Canada, Chile, Taiwan, Province of China, Czechia, Denmark, Finland, Germany, Hungary, Ireland, Israel, Italy, Japan, Korea, Republic of, Netherlands, New Zealand, Russian Federation, Poland, Norway, Spain, Sweden, Türkiye, United Kingdom</t>
+    <t>Australia, Brazil, Canada, Chile, Denmark, Finland, Germany, Belgium, Hungary, Ireland, Israel, Italy, Japan, Netherlands, New Zealand, Norway, Poland, Russian Federation, Korea, Republic of, Spain, Sweden, Taiwan, Province of China, Türkiye, United Kingdom, United States of America, Czechia</t>
   </si>
   <si>
     <t>pembrolizumab</t>
   </si>
   <si>
     <t>carboplatin</t>
   </si>
   <si>
     <t>paclitaxel</t>
   </si>
   <si>
     <t>docetaxel</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Austria, Belgium, Brazil, Canada, Chile, Czechia, Germany, Hong Kong, Hungary, Israel, Italy, Japan, Korea, Republic of, Malaysia, Mexico, Netherlands, Poland, Puerto Rico, South Africa, Spain, Switzerland, Taiwan, Province of China, Türkiye, United Kingdom</t>
+    <t>Argentina, Australia, Austria, Brazil, Canada, Chile, Germany, Belgium, Hong Kong, Hungary, Israel, Italy, Japan, Malaysia, Mexico, Netherlands, Poland, Puerto Rico, South Africa, Korea, Republic of, Spain, Switzerland, Taiwan, Province of China, Türkiye, United Kingdom, United States of America, Czechia</t>
   </si>
   <si>
     <t>Sacituzumab Govitecan-hziy</t>
   </si>
   <si>
     <t>nab-Paclitaxel</t>
   </si>
   <si>
     <t>Gemcitabine</t>
   </si>
   <si>
-    <t>United States of America, Australia, Belgium, Czechia, Denmark, France, Germany, Hungary, Israel, Italy, Netherlands, Poland, South Africa, Spain, Türkiye, United Kingdom</t>
+    <t>Australia, Denmark, France, Germany, Belgium, Hungary, Israel, Italy, Netherlands, Poland, South Africa, Spain, Türkiye, United Kingdom, United States of America, Czechia</t>
   </si>
   <si>
     <t>IO102-IO103</t>
   </si>
   <si>
     <t>3475-A86</t>
   </si>
   <si>
     <t>NCT04956692</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04956692</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate pembrolizumab (MK-3475) subcutaneous (SC) administration as the first-line therapy in the treatment of metastatic squamous and nonsquamous NSCLC by assessing the pharmacokinetics (PK), safety, and efficacy of pembrolizumab SC injection in combination with standard-of-care chemotherapy. The primary hypothesis of the study is Pembrolizumab SC is noninferior to pembrolizumab intravenous (IV) for Cycle 1 Area Under Curve (AUC) and Cycle 6 minimal concentration (Ctrough) at steady state.
 Participants who discontinue study treatment after receiving the first course of 35 administrations of pembrolizumab (approximately up to 2 years) for reasons other than disease progression or intolerability, may be eligible for a second course of pembrolizumab for up t</t>
   </si>
   <si>
     <t>Study of Pembrolizumab (MK-3475) Subcutaneous (SC) Versus Pembrolizumab Intravenous (IV) Administered With Platinum Doublet Chemotherapy in Participants With Metastatic Squamous or Nonsquamous Non-Sma</t>
   </si>
   <si>
-    <t>United States of America, Brazil, France, Guatemala, Hungary, Japan, Korea, Republic of, Peru, Poland, Romania, Russian Federation, South Africa, Spain, Taiwan, Province of China, Türkiye, Ukraine</t>
+    <t>Brazil, France, Guatemala, Hungary, Japan, Peru, Poland, Romania, Russian Federation, South Africa, Korea, Republic of, Spain, Taiwan, Province of China, Türkiye, Ukraine, United States of America</t>
   </si>
   <si>
     <t>Pembrolizumab SC</t>
   </si>
   <si>
     <t>Pembrolizumab IV</t>
   </si>
   <si>
     <t>Nab-Paclitaxel</t>
   </si>
   <si>
     <t>2021-08-05</t>
   </si>
   <si>
     <t>2026-10-14</t>
   </si>
   <si>
     <t>2023-04-04</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has pathologically (histologically or cytologically) confirmed diagnosis of squamous or nonsquamous non-small cell lung cancer (NSCLC)
 * Has Stage IV (T any, N any, M1a, M1b, or M1c - American Joint Committee on Cancer 8th Edition) squamous or nonsquamous NSCLC
 * Has confirmation that epidermal growth factor receptor (EGFR), Anaplastic lymphoma kinase (ALK), or ROS Proto-Oncogene 1, Receptor Tyrosine Kinase (ROS1)-directed therapy is not indicated in nonsquamous NSCLC as well as mixed nonsquamous/squamous NSCLC. Participants with purely squamous NSCLC do not require testing
 * Has not received prior systemic treatment for their metastatic NSCLC. Participants who received adjuvant or neoadjuvant therapy are eligible if the adjuvant/neoadjuvant therapy was completed at</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Canada, Chile, China, Costa Rica, France, Guatemala, Hong Kong, Hungary, Italy, Japan, Korea, Republic of, Malaysia, Romania, Russian Federation, Singapore, South Africa, Spain, Taiwan, Province of China, Thailand, Türkiye, Ukraine, United Kingdom</t>
+    <t>Argentina, Canada, Chile, Costa Rica, France, Guatemala, Hong Kong, Hungary, Italy, Japan, Malaysia, Romania, Russian Federation, Singapore, South Africa, Korea, Republic of, Spain, Taiwan, Province of China, Thailand, China, Türkiye, Ukraine, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>Lenvatinib</t>
   </si>
   <si>
     <t>5-FU</t>
   </si>
   <si>
     <t>Oxaliplatin</t>
   </si>
   <si>
     <t>3475-991 China Extension</t>
   </si>
   <si>
     <t>NCT04934722</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04934722</t>
   </si>
   <si>
     <t>This study will assess the efficacy and safety of pembrolizumab plus enzalutamide plus ADT versus placebo plus enzalutamide plus ADT in Chinese participants with mHSPC. The primary hypothesis is that in participants with mHSPC, the combination of pembrolizumab plus enzalutamide plus ADT is superior to placebo plus enzalutamide plus ADT with respect to 1) radiographic progression-free survival (rPFS) per Prostate Cancer Working Group (PCWG)-modified Response Evaluation Criteria in Solid Tumors (RECIST) 1.1 as assessed by blinded independent central review (BICR) and 2) overall survival (OS). As of Amendment 4, the study is being stopped for futility. All the prespecified interim analysis after interim analysis (IA1) and final analysis of the study described the statistical analysis plan (SA</t>
   </si>
   <si>
     <t>Efficacy and Safety of Pembrolizumab (MK-3475) Plus Enzalutamide Plus Androgen Deprivation Therapy (ADT) Versus Placebo Plus Enzalutamide Plus ADT in Participants With Metastatic Hormone-Sensitive Pro</t>
   </si>
@@ -1827,51 +1827,51 @@
   <si>
     <t>Inclusion Criteria:
 * Has histologically- or cytologically-confirmed adenocarcinoma of the prostate without small cell histology
 * Has prostate cancer progression while on androgen deprivation therapy (or post bilateral orchiectomy) within 6 months prior to screening
 * Has current evidence of metastatic disease documented by either bone lesions on bone scan and/or soft tissue disease by computed tomography/magnetic resonance imaging (CT/MRI)
 * Has received prior treatment with one (but not more than one) NHA (eg, abiraterone acetate, enzalutamide, apalutamide, or darolutamide) for metastatic hormone-sensitive prostate cancer (mHSPC) or castration-resistant prostate cancer (CRPC) and either a) progressed through treatment OR b) has become intolerant of the drug
 * Has ongoing androgen depri</t>
   </si>
   <si>
     <t>3475-B49</t>
   </si>
   <si>
     <t>NCT04895358</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04895358</t>
   </si>
   <si>
     <t>The safety and efficacy of pembrolizumab plus the investigator's choice of chemotherapy will be assessed compared to placebo plus the investigator's choice of chemotherapy in the treatment of chemotherapy-candidate hormone receptor-positive, human epidermal growth factor receptor 2-negative (HR+/HER2-) locally recurrent inoperable or metastatic breast cancer.
 The primary hypotheses are that the combination of pembrolizumab and chemotherapy is superior to placebo and chemotherapy in regards to Progression-Free Survival (PFS) in participants with programmed cell death-ligand 1 (PD-L1) combined positive score (CPS) ≥1.</t>
   </si>
   <si>
     <t>Study of Pembrolizumab (MK-3475) Plus Chemotherapy Versus Placebo Plus Chemotherapy for HR+/HER2- Locally Recurrent Inoperable or Metastatic Breast Cancer (MK-3475-B49/KEYNOTE-B49)</t>
   </si>
   <si>
-    <t>United States of America, Australia, Austria, Brazil, Canada, Chile, China, Colombia, France, Germany, Greece, Guatemala, Hungary, Ireland, Israel, Italy, Japan, Korea, Republic of, Malaysia, Mexico, Netherlands, Philippines, Poland, Portugal, Romania, Russian Federation, Spain, Sweden, Türkiye, United Kingdom</t>
+    <t>Australia, Austria, Brazil, Canada, Chile, Colombia, France, Germany, Greece, Guatemala, Hungary, Ireland, Israel, Italy, Japan, Malaysia, Mexico, Netherlands, Philippines, Poland, Portugal, Romania, Russian Federation, Korea, Republic of, Spain, Sweden, China, Türkiye, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>nab-paclitaxel</t>
   </si>
   <si>
     <t>liposomal doxorubicin</t>
   </si>
   <si>
     <t>capecitabine</t>
   </si>
   <si>
     <t>2021-06-18</t>
   </si>
   <si>
     <t>2027-12-18</t>
   </si>
   <si>
     <t>The key inclusion and exclusion criteria include but are not limited to the following:
 Inclusion Criteria:
 * Has locally recurrent inoperable or metastatic HR+/HER2- breast cancer, which has not been previously treated with cytotoxic chemotherapy in the noncurative setting
 * Has progressed on prior endocrine therapy and is now a chemotherapy candidate, meeting the characteristics in regard to previous treatments of one of the following 4 groups:
 * Group 1: Has progressed on 2 or more lines of endocrine therapy for advanced/metastatic HR+/HER2-disease, with at least given in combination with a Cyclin-dependent kinase 4/6 (CDK4/6) inhibitor. Prior treatment with mTOR and/or PI3-K inhibitors is allowed. OR
 * GROUP 2a: Has progressed on 1 line of previous endocrine therapy for advanced/metas</t>
   </si>
   <si>
@@ -1907,51 +1907,51 @@
 * Plans to proceed to surgery following pre-operative chemotherapy based on standard staging studies per local practice.
 * Is willing to provide tissue from a tumor lesion at baseline and at time of surgery.
 * Has an Eastern Cooperative Oncology Group (ECOG) performance status score of 0 to 1 within 3 days prior to the first dose of study treatment.
 * Has adequate organ function.
 * Male participants of childbearing potential must agree to use an adequate method of contraception for the course of the study through 180 days after the las</t>
   </si>
   <si>
     <t>ARTISTRY-7</t>
   </si>
   <si>
     <t>NCT05092360</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05092360</t>
   </si>
   <si>
     <t>Mural Oncology, Inc</t>
   </si>
   <si>
     <t>This is a Phase 3, multicenter, open-label, randomized study of nemvaleukin in combination with pembrolizumab versus protocol-specific Investigator's choice chemotherapy in patients with platinum-resistant epithelial ovarian, fallopian tube, or primary peritoneal cancer.</t>
   </si>
   <si>
     <t>Phase 3 Study of Nemvaleukin Alfa in Combination With Pembrolizumab in Patients With Platinum-Resistant Epithelial Ovarian Cancer (ARTISTRY-7)</t>
   </si>
   <si>
-    <t>United States of America, Australia, Austria, Belgium, Canada, Czechia, France, Germany, Italy, Korea, Republic of, Singapore, Spain, Taiwan, Province of China, United Kingdom</t>
+    <t>Australia, Austria, Canada, France, Germany, Belgium, Italy, Singapore, Korea, Republic of, Spain, Taiwan, Province of China, United Kingdom, United States of America, Czechia</t>
   </si>
   <si>
     <t>Nemvaleukin and Pembrolizumab Combination</t>
   </si>
   <si>
     <t>Nemvaleukin</t>
   </si>
   <si>
     <t>Pegylated Liposomal Doxorubicin (PLD)</t>
   </si>
   <si>
     <t>2022-01-10</t>
   </si>
   <si>
     <t>2024-06-27</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>2027-05-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Patient is female and ≥18 years of age.
@@ -2022,136 +2022,136 @@
   </si>
   <si>
     <t>Inclusion Criteria
 * Has histologically or cytologically confirmed diagnosis of locally advanced unresectable or metastatic gastric or gastroesophageal junction (GEJ) adenocarcinoma with known programmed cell death ligand 1 (PD-L1) expression status
 * Has human epidermal growth factor receptor 2 (HER2) negative cancer
 * Male participants must agree to use contraception during the intervention period and for at least 95 days after the last dose of chemotherapy, refrain from donating sperm and be abstinent from heterosexual intercourse as their preferred and usual lifestyle and agree to remain abstinent or must agree to use contraception per study protocol unless confirmed to be azoospermic during this period
 * Female participants who are not pregnant, not breastfeeding, and at least one of</t>
   </si>
   <si>
     <t>7902-017</t>
   </si>
   <si>
     <t>NCT04776148</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04776148</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the safety and efficacy of lenvatinib (MK-7902/E7080) in combination with pembrolizumab (MK-3475) in participants with metastatic colorectal cancer. The study will also compare lenvatinib plus pembrolizumab with the standard of care treatment of regorafenib and TAS-102 (trifluridine and tipiracil hydrochloride).
 The primary study hypothesis is that lenvatinib plus pembrolizumab is superior to standard of care with respect to overall survival.</t>
   </si>
   <si>
     <t>Study of Lenvatinib (MK-7902/E7080) in Combination With Pembrolizumab (MK-3475) Versus Standard of Care in Participants With Metastatic Colorectal Cancer (MK-7902-017/E7080-G000-325/LEAP-017)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Canada, China, Denmark, Germany, Japan, Korea, Republic of, Russian Federation, Spain, Taiwan, Province of China, Türkiye, United Kingdom</t>
+    <t>Argentina, Australia, Canada, Denmark, Germany, Japan, Russian Federation, Korea, Republic of, Spain, Taiwan, Province of China, China, Türkiye, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>lenvatinib</t>
   </si>
   <si>
     <t>regorafenib</t>
   </si>
   <si>
     <t>TAS-102 (trifluridine and tipiracil)</t>
   </si>
   <si>
     <t>2021-03-29</t>
   </si>
   <si>
     <t>2024-10-07</t>
   </si>
   <si>
     <t>2023-02-20</t>
   </si>
   <si>
     <t>2024-09-27</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has histologically or cytologically confirmed diagnosis of unresectable and metastatic colorectal adenocarcinoma (Stage IV A, B and C as defined by American Joint Committee on Cancer \[AJCC\] 8th edition). Note: Tumor must be determined to be NOT microsatellite instability-high (MSI-H)/mismatch repair deficient (dMMR) by local testing
 * Has been previously treated for their disease and has shown disease progression as defined by RECIST 1.1 on or after or could not tolerate standard treatment, which must include ALL of the following agents if approved and locally available in the country where the participant is randomized:
   1. fluoropyrimidine, irinotecan and oxaliplatin
   2. with or without an anti-vascular endothelial growth factor (VEGF) monoclonal antibody (bev</t>
   </si>
   <si>
     <t>7684A-003</t>
   </si>
   <si>
     <t>NCT04738487</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04738487</t>
   </si>
   <si>
     <t>Researchers are looking for new ways to treat people with metastatic non-small cell lung cancer (NSCLC) that is PD-L1 positive.
 * Metastatic means cancer that has spread to other parts of the body.
 * PD-L1 positive means that PD-L1 is found on the cancer cells. PD-L1 is a protein that can help the cancer hide from the body's immune system.
 The goal of this study is to learn if people who receive vibostolimab and pembrolizumab live longer overall and without the cancer getting worse than people who receive pembrolizumab alone.</t>
   </si>
   <si>
     <t>Coformulation of Pembrolizumab/Vibostolimab (MK-7684A) Versus Pembrolizumab (MK-3475) Monotherapy for Programmed Cell Death 1 Ligand 1 (PD-L1) Positive Metastatic Non-Small Cell Lung Cancer (MK-7684A-</t>
   </si>
   <si>
-    <t>United States of America, Brazil, Canada, Chile, China, Dominican Republic, Guatemala, Hong Kong, Hungary, India, Japan, Korea, Republic of, Malaysia, Mexico, Peru, Philippines, Romania, Russian Federation, South Africa, Thailand, Türkiye, Ukraine, Viet Nam</t>
+    <t>Brazil, Canada, Chile, Guatemala, Dominican Republic, Hong Kong, Hungary, India, Japan, Malaysia, Mexico, Peru, Philippines, Romania, Russian Federation, South Africa, Korea, Republic of, Thailand, China, Türkiye, Ukraine, United States of America, Viet Nam</t>
   </si>
   <si>
     <t>2021-04-07</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-09-05</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has a histologically or cytologically confirmed diagnosis of Stage IV: M1a, M1b, or M1c non-small cell lung cancer (NSCLC) per the American Joint Committee on Cancer (AJCC) Staging Manual, version 8
 * Has measurable disease based on Response Evaluation Criteria in Solid Tumors (RECIST) 1.1, as determined by the local site assessment
 * Has confirmation that epidermal growth factor receptor (EGFR)-, anaplastic lymphoma kinase (ALK)-, or reactive oxygen species proto-oncogene 1 (ROS1)-directed therapy is not indicated as primary therapy and absence of ALK and ROS1 gene rearrangements
 * Has provided tumor tissue that demonstrates Programmed Cell Death 1 Ligand 1 (PD-L1) expression in ≥1% of tumor cells as assessed by immunohistochemistry (IHC) at a central laboratory
 * H</t>
   </si>
   <si>
     <t>6482-012</t>
   </si>
   <si>
     <t>NCT04736706</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04736706</t>
   </si>
   <si>
     <t>The goal of this study is to evaluate the efficacy and safety of pembrolizumab plus belzutifan plus lenvatinib or pembrolizumab/quavonlimab plus lenvatinib versus pembrolizumab plus lenvatinib as first-line treatment in participants with advanced clear cell renal cell carcinoma (ccRCC).
 The primary hypotheses are (1) pembrolizumab plus belzutifan plus lenvatinib is superior to pembrolizumab plus lenvatinib with respect to progression-free survival (PFS) and overall survival (OS), in advanced ccRCC participants; and (2) pembrolizumab/quavonlimab plus lenvatinib is superior to pembrolizumab plus lenvatinib with respect to PFS and OS, in advanced ccRCC participants.</t>
   </si>
   <si>
     <t>A Study of Pembrolizumab (MK-3475) in Combination With Belzutifan (MK-6482) and Lenvatinib (MK-7902), or Pembrolizumab/Quavonlimab (MK-1308A) in Combination With Lenvatinib, Versus Pembrolizumab and L</t>
   </si>
   <si>
-    <t>United States of America, Australia, Brazil, Canada, Chile, China, Colombia, Croatia, Czechia, Denmark, Finland, France, Germany, Guatemala, Hungary, Ireland, Italy, Japan, Malaysia, Mexico, Norway, United Kingdom, Ukraine, Türkiye, Thailand, Taiwan, Province of China, Sweden, Spain</t>
+    <t>Australia, Brazil, Canada, Chile, Colombia, Croatia, Denmark, Finland, France, Germany, Guatemala, Hungary, Ireland, Italy, Japan, Malaysia, Mexico, Norway, Spain, Sweden, Taiwan, Province of China, Thailand, China, Türkiye, Ukraine, United Kingdom, United States of America, Czechia</t>
   </si>
   <si>
     <t>Belzutifan</t>
   </si>
   <si>
     <t>Pembrolizumab/Quavonlimab</t>
   </si>
   <si>
     <t>2021-04-14</t>
   </si>
   <si>
     <t>2026-10-29</t>
   </si>
   <si>
     <t>7902-006 China Extension</t>
   </si>
   <si>
     <t>NCT04716933</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04716933</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the safety and efficacy of pemetrexed+platinum chemotherapy+pembrolizumab (MK-3475) with or without lenvatinib (MK-7902/E7080) as first-line intervention in adults from mainland China with metastatic nonsquamous non-small cell lung cancer.
 The primary study hypotheses state that: 1) the combination of lenvatinib+platinum doublet chemotherapy+pembrolizumab prolongs Progression-free Survival (PFS) as assessed by blinded independent central review (BICR) per modified Response Evaluation Criteria in Solid Tumors version 1.1 (RESIST 1.1) compared to matching placebo+platinum doublet chemotherapy+pembrolizumab, and 2) the combination of lenvatinib+platinum doublet chemotherapy+pembrolizumab prolongs Overall Survival (OS) compared to matching placebo+platin</t>
@@ -2174,282 +2174,282 @@
   <si>
     <t>2024-08-30</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Histologically or cytologically confirmed diagnosis of Stage IV (American Joint Committee on Cancer \[AJCC\], version 8 or current version) nonsquamous NSCLC.
 * Confirmation that Epidermal Growth Factor Receptor (EGFR), ALK Receptor Tyrosine Kinase (ALK), or ROS1 Receptor Tyrosine Kinase (ROS1)-directed therapy is not indicated as primary treatment (documentation of absence of tumor-activating EGFR mutations AND absence of ALK and ROS1 gene rearrangements OR presence of a Kirsten Rat Sarcoma (KRAS) gene mutation).
 * Have measurable disease based on RECIST 1.1. Note: Lesions that appear measurable, but are situated in a previously irradiated area, can be considered measurable (eligible for selection as target lesions) if they have shown documented growth since the com</t>
   </si>
   <si>
     <t>KEYNOTE-B15</t>
   </si>
   <si>
     <t>NCT04700124</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04700124</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the antitumor efficacy and safety of perioperative enfortumab vedotin (EV) plus pembrolizumab and radical cystectomy (RC) + pelvic lymph node dissection (PLND) compared with the current standard of care (neoadjuvant chemotherapy \[gemcitabine plus cisplatin\] and RC + PLND) for participants with MIBC who are cisplatin-eligible. The primary hypothesis is perioperative EV and pembrolizumab and RC + PLND (Arm A) will achieve superior event free survival (EFS) compared with neoadjuvant gemcitabine + cisplatin and RC + PLND (Arm B).</t>
   </si>
   <si>
     <t>Perioperative Enfortumab Vedotin (EV) Plus Pembrolizumab (MK-3475) Versus Neoadjuvant Chemotherapy for Cisplatin-Eligible Muscle Invasive Bladder Cancer (MIBC) (MK-3475-B15/ KEYNOTE-B15 / EV-304)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Bulgaria, Canada, China, Colombia, Croatia, Czechia, France, Germany, Greece, Hungary, Israel, Italy, Japan, Korea, Republic of, Malaysia, Philippines, Poland, Portugal, Romania, Russian Federation, Singapore, South Africa, Spain, Taiwan, Province of China, Ukraine, United Kingdom</t>
+    <t>Argentina, Australia, Bulgaria, Canada, Colombia, Croatia, France, Germany, Greece, Hungary, Israel, Italy, Japan, Malaysia, Philippines, Poland, Portugal, Romania, Russian Federation, Singapore, South Africa, Korea, Republic of, Spain, Taiwan, Province of China, China, Ukraine, United Kingdom, United States of America, Czechia</t>
   </si>
   <si>
     <t>Enfortumab vedotin (EV)</t>
   </si>
   <si>
     <t>RC + PLND</t>
   </si>
   <si>
     <t>2021-04-21</t>
   </si>
   <si>
     <t>2026-12-23</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Have a histologically confirmed diagnosis of urothelial carcinoma (UC) / muscle invasive bladder cancer (MIBC) (T2-T4aN0M0 or T1-T4aN1M0) with predominant (≥50%) urothelial histology.
 * Have clinically non-metastatic bladder cancer (N≤1 M0) determined by imaging (computed tomography (CT) or magnetic resonance imaging (MRI) of the chest/abdomen/pelvis
 * Be deemed eligible for Radical Cystectomy (RC) + Pelvic Lymph Node Dissection (PLND)
 * Have Eastern Cooperative Oncology Group (ECOG) performance status of 0 or 1
 * Have adequate organ function.
 Exclusion Criteria:
 * Has a known additional malignancy that is progressing or has required active anti-cancer treatment ≤3 years of study randomization with certain exceptions
 * Has received any prior systemic treatment for</t>
   </si>
   <si>
     <t>7902-007</t>
   </si>
   <si>
     <t>NCT03829332</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03829332</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the safety and efficacy of pembrolizumab (MK-3475) combined with lenvatinib (MK-7902/E7080) compared to pembrolizumab alone (with placebo for lenvatinib) in treatment-naïve adults with no prior systemic therapy for their metastatic non-small cell lung cancer (NSCLC) whose tumors have a programmed cell death-ligand 1 (PD-L1) Tumor Proportion Score (TPS) greater than or equal to 1%.
 The primary study hypotheses are that: 1) the combination of pembrolizumab and lenvatinib is superior to pembrolizumab alone as assessed by Progression-free Survival (PFS) per Response Evaluation Criteria in Solid Tumors version 1.1 (RECIST 1.1); and 2) the combination of pembrolizumab and lenvatinib is superior to pembrolizumab alone as assessed by Overall Survival (OS).</t>
   </si>
   <si>
     <t>Efficacy and Safety Study of Pembrolizumab (MK-3475) With or Without Lenvatinib (MK-7902/E7080) in Adults With Programmed Cell Death-Ligand 1 (PD-L1)-Positive Treatment-naïve Nonsmall Cell Lung Cancer</t>
   </si>
   <si>
-    <t>Ukraine, Türkiye, Taiwan, Province of China, United States of America, Russian Federation, Poland, Mexico, Malaysia, Korea, Republic of, Japan, Italy, Israel, Hungary, France, Estonia, Colombia, China</t>
+    <t>Colombia, Estonia, France, Hungary, Israel, Italy, Japan, Malaysia, Mexico, Poland, Russian Federation, Korea, Republic of, Taiwan, Province of China, China, Türkiye, Ukraine, United States of America</t>
   </si>
   <si>
     <t>Placebo for lenvatinib</t>
   </si>
   <si>
     <t>2019-03-13</t>
   </si>
   <si>
     <t>2025-03-26</t>
   </si>
   <si>
     <t>2021-05-19</t>
   </si>
   <si>
     <t>2024-04-24</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has a histologically or cytologically confirmed diagnosis of non-small cell lung cancer (NSCLC)
 * Has Stage IV NSCLC (American Joint Committee on Cancer \[AJCC 8th edition\])
 * Has measurable disease based on RECIST 1.1
 * Has tumor tissue that demonstrates programmed cell death-ligand 1 (PD-L1) expression in ≥1% of tumor cells (Tumor Proportion Score \[TPS\] ≥1%) as assessed by immunohistochemistry (IHC) 22C3 pharmDx assay (Dako North America, Inc.) at a central laboratory
 * Has a life expectancy of ≥3 months
 * Has an Eastern Cooperative Oncology Group (ECOG) performance status of 0 or 1 within 7 days before the first dose of study treatment but before randomization
 * Male participants must agree to the following during the treatment period and for ≥7 days after the</t>
   </si>
   <si>
     <t>LEAP-015</t>
   </si>
   <si>
     <t>NCT04662710</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04662710</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the efficacy and safety of lenvatinib (E7080/MK-7902) plus pembrolizumab (MK-3475) plus chemotherapy compared with chemotherapy alone in participants with advanced/metastatic gastroesophageal cancer.
 The primary study hypotheses are that lenvatinib plus pembrolizumab plus chemotherapy is superior to chemotherapy alone for both overall survival (OS) and progression-free survival (PFS) per Response Evaluation Criteria in Solid Tumors version 1.1 (RECIST 1.1) as assessed by blinded independent central review (BICR), in participants with programmed cell death-ligand 1 (PD-L1) Combined Positive Score (CPS) ≥1 and in all participants.</t>
   </si>
   <si>
     <t>Efficacy and Safety of Lenvatinib (E7080/MK-7902) Plus Pembrolizumab (MK-3475) Plus Chemotherapy in Participants With Advanced/Metastatic Gastroesophageal Adenocarcinoma (MK-7902-015/E7080-G000-321/LE</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Belgium, Canada, Chile, China, Colombia, Costa Rica, France, Germany, Guatemala, Hong Kong, Ireland, Israel, Italy, Japan, Korea, Republic of, Poland, Russian Federation, Spain, Taiwan, Province of China, United Kingdom, Türkiye</t>
+    <t>Argentina, Australia, Canada, Chile, Colombia, Costa Rica, France, Germany, Guatemala, Belgium, Hong Kong, Ireland, Israel, Italy, Japan, Poland, Russian Federation, Korea, Republic of, Spain, Taiwan, Province of China, China, Türkiye, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>Leucovorin (or Levoleucovorin)</t>
   </si>
   <si>
     <t>2020-12-30</t>
   </si>
   <si>
     <t>2025-02-05</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2024-10-29</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has histologically and/or cytologically confirmed diagnosis of previously untreated, locally advanced unresectable or metastatic gastroesophageal adenocarcinoma
 * Is not expected to require tumor resection during the treatment course
 * Has gastroesophageal adenocarcinoma that is not HER-2/neu positive
 * Has measurable disease as defined by RECIST 1.1 by scan with IV contrast as determined by the local site investigator
 * Male participants agree to refrain from donating sperm and agree to either remain abstinent from heterosexual intercourse as their preferred and usual lifestyle OR agree to use contraception, during the intervention period and for ≥7 days after last dose of lenvatinib or 90 days after last dose of chemotherapy-whichever comes last
 * Female participan</t>
   </si>
   <si>
     <t>C4221016</t>
   </si>
   <si>
     <t>NCT04657991</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04657991</t>
   </si>
   <si>
     <t>Pfizer</t>
   </si>
   <si>
     <t>The purpose of this study is to learn about the effects of three study medicines (encorafenib, binimetinib, and pembrolizumab) given together for the treatment of melanoma that:
 * is advanced or metastatic (spread to other parts of the body);
 * has a certain type of abnormal gene called "BRAF"; and
 * has not received prior treatment.
 All participants in this study will receive pembrolizumab at the study clinic once every 3 weeks as an intravenous (IV) infusion (given directly into a vein). In addition, half of the participants will take encorafenib and binimetinib orally (by mouth) at home every day.
 Participants may receive pembrolizumab for up to two years. Those participants taking encorafenib and binimetinib can continue until their melanoma is no longer responding. The study team w</t>
   </si>
   <si>
     <t>A Clinical Trial of Three Study Medicines (Encorafenib, Binimetinib, and Pembrolizumab) in Patients With Advanced or Metastatic Melanoma</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Austria, Belgium, Brazil, Bulgaria, Canada, Czechia, Finland, France, Germany, Greece, Hungary, Israel, Italy, Mexico, New Zealand, Norway, Poland, Russian Federation, Slovakia, South Africa, Spain, Switzerland, Ukraine, United Kingdom</t>
+    <t>Argentina, Austria, Brazil, Bulgaria, Canada, Finland, France, Germany, Greece, Belgium, Hungary, Israel, Italy, Mexico, New Zealand, Norway, Poland, Russian Federation, Slovakia, South Africa, Spain, Switzerland, Ukraine, United Kingdom, United States of America, Czechia</t>
   </si>
   <si>
     <t>Encorafenib</t>
   </si>
   <si>
     <t>Binimetinib</t>
   </si>
   <si>
     <t>2021-01-15</t>
   </si>
   <si>
     <t>2025-09-22</t>
   </si>
   <si>
     <t>2025-12-30</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Male or female participants ≥ 18 years at the time of informed consent.
 * Participants who are willing and able to comply with all scheduled visits, treatment plan, laboratory tests, lifestyle considerations, and other study procedures.
 * Histologically confirmed unresectable (Stage IIIB, IIIC, or IIID) or metastatic (Stage IV) cutaneous melanoma, according to the AJCC 8th edition.
 * Presence of at least 1 measurable lesion as detected by radiological and/or photographic methods according to RECIST v1.1.
 * ECOG performance status 0 or 1.
 * Documented evidence of a BRAF V600E or V600K mutation in melanoma tumor tissue as previously determined by either PCR or NGS-based local laboratory assay (eg, US FDA-approved test, CE-marked \[European conformity\] in vitro diagnos</t>
   </si>
   <si>
     <t>3475-B21</t>
   </si>
   <si>
     <t>NCT04634877</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04634877</t>
   </si>
   <si>
     <t>The purpose of this study is to compare pembrolizumab + adjuvant chemotherapy with placebo + adjuvant chemotherapy, with or without radiotherapy, with respect to disease-free survival (DFS) as assessed radiographically by the investigator or by histopathologic confirmation of suspected disease recurrence, and with respect to overall survival (OS). The primary hypotheses are that pembrolizumab + adjuvant chemotherapy is superior to placebo + adjuvant chemotherapy, with or without radiotherapy, with respect to DFS as assessed radiographically by the investigator or by histopathologic confirmation of suspected disease recurrence, and with respect to OS.</t>
   </si>
   <si>
     <t>Study of Pembrolizumab (MK-3475) in Combination With Adjuvant Chemotherapy With or Without Radiotherapy in Participants With Newly Diagnosed Endometrial Cancer After Surgery With Curative Intent (MK-3</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Austria, Belgium, Canada, Chile, China, Colombia, Czechia, Denmark, Finland, Greece, Israel, Italy, Japan, Korea, Republic of</t>
+    <t>Argentina, Austria, Canada, Chile, Colombia, Denmark, Finland, Greece, Belgium, Israel, Italy, Japan, Korea, Republic of, China, United States of America, Czechia</t>
   </si>
   <si>
     <t>Placebo for pembrolizumab</t>
   </si>
   <si>
     <t>Docetaxel</t>
   </si>
   <si>
     <t>2021-01-10</t>
   </si>
   <si>
     <t>2025-02-14</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has a histologically confirmed new diagnosis of Endometrial Carcinoma or Carcinosarcoma (Mixed Mullerian Tumor) and:
   * Has undergone curative intent surgery that included hysterectomy and bilateral salpingo-oophorectomy; and
   * Is at high risk for recurrence following treatment with curative intent surgery, ie: Fédération Internationale de Gynécologie et d'Obstétrique (FIGO) 2009 surgical stage I/II with myometrial invasion of non-endometrioid histology; FIGO 2009 surgical stage I/II with myometrial invasion of any histology with known aberrant p53 expression or p53 mutation; or FIGO (2009) surgical stage III or IVA of any histology.
 * Is disease-free with no evidence of loco-regional disease or distant metastasis post operatively and on imaging.
 * Has not receiv</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Austria, Belgium, Canada, Chile, China</t>
+    <t>Argentina, Austria, Canada, Chile, Belgium, China, United States of America</t>
   </si>
   <si>
     <t>MK-7339-012/KEYLYNK-012</t>
   </si>
   <si>
     <t>EUCT2023-503591-25-00</t>
   </si>
   <si>
     <t>https://euclinicaltrials.eu/search-for-clinical-trials/?lang=en&amp;EUCT=2023-503591-25-00</t>
   </si>
   <si>
     <t>7902-012</t>
   </si>
   <si>
     <t>NCT04246177</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04246177</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the efficacy and safety of lenvatinib and pembrolizumab in combination with TACE versus TACE plus oral and intravenous (IV) placebos in participants with incurable, non-metastatic hepatocellular carcinoma (HCC). The primary hypotheses are that pembrolizumab plus lenvatinib in combination with TACE is superior to placebo plus TACE with respect to progression-free survival (PFS) and overall survival (OS).</t>
   </si>
   <si>
     <t>Safety and Efficacy of Lenvatinib (E7080/MK-7902) With Pembrolizumab (MK-3475) in Combination With Transarterial Chemoembolization (TACE) in Participants With Incurable/Non-metastatic Hepatocellular C</t>
   </si>
   <si>
-    <t>United States of America, Australia, Brazil, Chile, China</t>
+    <t>Australia, Brazil, Chile, China, United States of America</t>
   </si>
   <si>
     <t>Oral Placebo</t>
   </si>
   <si>
     <t>IV Placebo</t>
   </si>
   <si>
     <t>TACE</t>
   </si>
   <si>
     <t>2020-05-22</t>
   </si>
   <si>
     <t>2028-06-30</t>
   </si>
   <si>
     <t>2029-12-31</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has a diagnosis of HCC confirmed by radiology, histology, or cytology
 * Has HCC localized to the liver and not amenable to curative treatment
 * Participants with Hepatitis C virus (HCV) are eligible if treatment was completed at least 1 month prior to starting study intervention
 * Participants with Hepatitis B virus (HBV) are eligible
@@ -2460,100 +2460,100 @@
 * Has had gastric bleeding within the last 6 months
 * Has ascites that is not controlled with medication
 * Has significant cardiovascular impairment within 12 months of the first dose of study intervention such as congestive heart failure
 * Has a</t>
   </si>
   <si>
     <t>3475-992</t>
   </si>
   <si>
     <t>NCT04241185</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04241185</t>
   </si>
   <si>
     <t>Researchers are looking for new ways to treat muscle-invasive bladder cancer (MIBC). MIBC is a type of cancer that has not spread from the muscles in the bladder to other parts of the body.
 MIBC is treated by having surgery to remove the bladder (cystectomy). Not all people choose to have surgery and want to keep their bladder using other treatments.
 Chemoradiotherapy (CRT)- is a type of non-surgical treatment for MIBC which combines Chemotherapy (a treatment with medicine to destroy cancer cells or stop them growing) and Radiation therapy (a treatment that uses beams of intense energy \[like X-rays\] to shrink or get rid of tumors).
 Pembrolizumab is an immunotherapy, which is a treatment that helps the immune system fight cancer.
 A placebo looks like the study medicine but has no stud</t>
   </si>
   <si>
     <t>Efficacy and Safety of Pembrolizumab (MK-3475) in Combination With Chemoradiotherapy (CRT) Versus CRT Alone in Muscle-invasive Bladder Cancer (MIBC) (MK-3475-992/KEYNOTE-992)</t>
   </si>
   <si>
-    <t>United States of America, Australia, Chile, Czechia, Denmark</t>
+    <t>Australia, Chile, Denmark, United States of America, Czechia</t>
   </si>
   <si>
     <t>Conventional Radiotherapy (Bladder only)</t>
   </si>
   <si>
     <t>Conventional Radiotherapy (Bladder and pelvic nodes)</t>
   </si>
   <si>
     <t>Hypofractionated Radiotherapy (Bladder only)</t>
   </si>
   <si>
     <t>2020-05-19</t>
   </si>
   <si>
     <t>2024-11-22</t>
   </si>
   <si>
     <t>2031-11-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has a histologically confirmed initial diagnosis of muscle-invasive bladder cancer (MIBC) with predominant urothelial histology
 * Has clinically nonmetastatic bladder cancer (N0M0)
 * Has planned and is eligible to receive chemoradiotherapy (CRT) and one of the protocol-specified radiosensitizing chemotherapy regimens
 * Has Eastern Cooperative Oncology Group (ECOG) performance status of 0, 1, or 2
 * Demonstrates adequate organ function
 * Male participants are eligible to participate if they agree to the following during the intervention period and for at least 90 days after the last dose of CRT treatment:
   * Refrain from donating sperm
   * Be abstinent from heterosexual intercourse as their preferred and usual lifestyle (abstinent on a long term and persistent basis</t>
   </si>
   <si>
     <t>3475-A18</t>
   </si>
   <si>
     <t>NCT04221945</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04221945</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the efficacy and safety of pembrolizumab plus concurrent chemoradiotherapy compared to placebo plus concurrent chemoradiotherapy in participants with locally advanced cervical cancer.
 The primary hypotheses are that pembrolizumab plus concurrent chemoradiotherapy is superior to placebo plus concurrent chemoradiotherapy with respect to progression-free survival and overall survival.
 Once the study objectives have been met or the study has ended, participants will be discontinued from this study and will be enrolled in an extension study to continue protocol-defined assessments and treatment.</t>
   </si>
   <si>
     <t>Study of Chemoradiotherapy With or Without Pembrolizumab (MK-3475) For The Treatment of Locally Advanced Cervical Cancer (MK-3475-A18/KEYNOTE-A18/ENGOT-cx11/GOG-3047)</t>
   </si>
   <si>
-    <t>United States of America, Australia, Austria, Belgium, Brazil, China</t>
+    <t>Australia, Austria, Brazil, Belgium, China, United States of America</t>
   </si>
   <si>
     <t>External Beam Radiotherapy (EBRT)</t>
   </si>
   <si>
     <t>Brachytherapy</t>
   </si>
   <si>
     <t>2020-05-12</t>
   </si>
   <si>
     <t>2025-01-21</t>
   </si>
   <si>
     <t>2026-01-17</t>
   </si>
   <si>
     <t>2025-01-07</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has high-risk locally advanced cervical cancer (LACC): The International Federation of Gynecology and Obstetrics (FIGO) 2014 Stage IB2-IIB (with node-positive disease) or FIGO 2014 Stages III-IVA
 * Has histologically-confirmed squamous cell carcinoma, adenocarcinoma, or adenosquamous carcinoma of the cervix
 * Has not previously received any definitive surgical, radiation, or systemic therapy for cervical cancer, including investigational agents, and is immunotherapy-naïve
 * Female participants must not be pregnant or breastfeeding and agree to use highly effective contraception during the treatment period and for at least 120 days after the last dose of pembrolizumab or placebo and 180 days following the end of chemoradiotherapy and agrees not to donate eggs (ova, oo</t>
@@ -2562,334 +2562,334 @@
     <t>3475-975</t>
   </si>
   <si>
     <t>NCT04210115</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04210115</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the efficacy and safety of treatment with definitive chemoradiotherapy (dCRT) + pembrolizumab (MK-3475) compared to treatment with dCRT + placebo with respect to Event-free Survival (EFS) and Overall Survival (OS) in:
 * participants whose tumors express Programmed Death-Ligand 1 (PD-L1) Combined Positive Score (CPS) ≥10
 * participants whose tumors express PD-L1 CPS ≥1
 * all participants
 The primary study hypotheses are that dCRT+ pembrolizumab is better than dCRT + placebo with respect to:
 * EFS in participants whose tumors express PD-L1 CPS ≥10
 * EFS in participants whose tumors express PD-L1 CPS ≥1
 * EFS in all participants
 * OS in participants whose tumors express PD-L1 CPS ≥10
 * OS in participants whose tumors express PD-L1 CPS ≥1
 * OS in all p</t>
   </si>
   <si>
     <t>Study of Pembrolizumab (MK-3475) Versus Placebo in Participants With Esophageal Carcinoma Who Are Receiving Chemotherapy and Radiation Therapy (MK-3475-975/KEYNOTE-975)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Belgium, Brazil, Canada, United Kingdom, China</t>
+    <t>Argentina, Brazil, Canada, Belgium, China, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>placebo</t>
   </si>
   <si>
     <t>radiotherapy</t>
   </si>
   <si>
     <t>2020-02-28</t>
   </si>
   <si>
     <t>2024-11-13</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has histologically or cytologically confirmed diagnosis of CTX N+ M0 or cT2-T4a NX M0 ESCC, GEJC, EAC, or histologically or cytologically confirmed diagnosis of cTX N+ M1 cervical or upper thoracic esophageal carcinoma with supraclavicular lymph node metastases only
 * Is deemed suitable for dCRT
 * Is ineligible for curative surgery based on the documented opinion of a qualified medical/surgical/radiation oncologist.
 * Is not expected to require tumor resection during the course of the study
 * Has an Eastern Cooperative Oncology Group (ECOG) performance status of 0 to 1 within 3 days of the first dose of study treatment
 * Has adequate organ function
 * Male participants must use adequate contraception (a male condom plus partner use of an additional contraceptive metho</t>
   </si>
   <si>
     <t>3475-991</t>
   </si>
   <si>
     <t>NCT04191096</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04191096</t>
   </si>
   <si>
     <t>This study will assess the efficacy and safety of pembrolizumab plus enzalutamide plus Androgen Deprivation Therapy (ADT) versus placebo plus enzalutamide plus ADT in participants with mHSPC. The primary hypothesis is that in participants with mHSPC, the combination of pembrolizumab plus enzalutamide plus ADT is superior to placebo plus enzalutamide plus ADT with respect to 1) radiographic progression-free survival (rPFS) per Prostate Cancer Working Group (PCWG)-modified Response Evaluation Criteria in Solid Tumors (RECIST) 1.1 as assessed by blinded independent central review (BICR) and 2) overall survival (OS). As of 19-JAN-2023, the study was unblinded and all study participants stopped ongoing treatment with pembrolizumab/placebo and will continue to receive Standard of Care treatment</t>
   </si>
   <si>
-    <t>United States of America, Australia, Austria, Brazil, Canada, Chile, China, Finland</t>
+    <t>Australia, Austria, Brazil, Canada, Chile, Finland, China, United States of America</t>
   </si>
   <si>
     <t>2020-02-12</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2025-12-03</t>
   </si>
   <si>
     <t>EV-302</t>
   </si>
   <si>
     <t>NCT04223856</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04223856</t>
   </si>
   <si>
     <t>Astellas Pharma Global Development, Inc.</t>
   </si>
   <si>
     <t>This study is being done to see how well two drugs (enfortumab vedotin and pembrolizumab) work together to treat patients with urothelial cancer. The study will compare these drugs to other drugs that are usually used to treat this cancer (standard of care). The patients in this study will have cancer that has spread from their urinary system to other parts of their body.</t>
   </si>
   <si>
     <t>Enfortumab Vedotin and Pembrolizumab vs. Chemotherapy Alone in Untreated Locally Advanced or Metastatic Urothelial Cancer</t>
   </si>
   <si>
-    <t>United States of America, Argentina, China, United Kingdom, Belgium</t>
+    <t>Argentina, Belgium, China, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>2020-03-30</t>
   </si>
   <si>
     <t>2024-09-23</t>
   </si>
   <si>
     <t>2027-11-30</t>
   </si>
   <si>
     <t>2023-08-08</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Histologically documented, unresectable locally advanced or metastatic urothelial carcinoma
 * Measurable disease by investigator assessment according to RECIST v1.1
   * Participants with prior definitive radiation therapy must have measurable disease per RECIST v1.1 that is outside the radiation field or has demonstrated unequivocal progression since completion of radiation therapy
 * Participants must not have received prior systemic therapy for locally advanced or metastatic urothelial carcinoma with the following exceptions:
   * Participants that received neoadjuvant chemotherapy with recurrence \&gt;12 months from completion of therapy are permitted
   * Participants that received adjuvant chemotherapy following cystectomy with recurrence \&gt;12 months from completion</t>
   </si>
   <si>
     <t>7339-009</t>
   </si>
   <si>
     <t>NCT04191135</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04191135</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>The purpose of this study is to compare the efficacy of olaparib (MK-7339) plus pembrolizumab (MK-3475) with chemotherapy plus pembrolizumab after induction with first-line chemotherapy plus pembrolizumab in triple negative breast cancer (TNBC). The primary hypotheses are:
 1. Olaparib plus pembrolizumab is superior to chemotherapy plus pembrolizumab with respect to progression-free survival (PFS).
 2. Olaparib plus pembrolizumab is superior to chemotherapy plus pembrolizumab with respect to overall survival (OS).
 As of Amendment 3, study enrollment was discontinued. Participants who were receiving benefit from the study intervention could continue treatment until criteria for discontinuation are met. Participants who are on study treatment or in follow-up phase will no longer have tumor r</t>
   </si>
   <si>
     <t>Study of Olaparib Plus Pembrolizumab Versus Chemotherapy Plus Pembrolizumab After Induction With First-Line Chemotherapy Plus Pembrolizumab in Triple Negative Breast Cancer (TNBC) (MK-7339-009/KEYLYNK</t>
   </si>
   <si>
-    <t>United States of America, Canada, Chile, Japan, Poland, Ukraine</t>
+    <t>Canada, Chile, Japan, Poland, Ukraine, United States of America</t>
   </si>
   <si>
     <t>Olaparib</t>
   </si>
   <si>
     <t>2019-12-19</t>
   </si>
   <si>
     <t>2024-11-11</t>
   </si>
   <si>
     <t>2025-11-18</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Induction Period:
 * Has locally recurrent inoperable TNBC that has not previously been treated with chemotherapy and that cannot be treated with curative intent OR has metastatic TNBC that has not been previously treated with chemotherapy
 * Has been treated with anthracycline and/or a taxane in the neoadjuvant/adjuvant setting, if they received systemic treatment in the neoadjuvant/adjuvant setting, unless anthracycline and/or taxane was contraindicated or not considered the best treatment option for the participant in the opinion of the treating physician
 * Has measurable disease based on RECIST 1.1
 * Has provided a recently obtained or archival (no more than 3 years old) core or excisional biopsy of a tumor lesion not previously irradiated
 * Has an Eastern Cooperati</t>
   </si>
   <si>
     <t>INDUCE-3</t>
   </si>
   <si>
     <t>NCT04128696</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04128696</t>
   </si>
   <si>
     <t>GlaxoSmithKline</t>
   </si>
   <si>
     <t>The purpose of study is to evaluate if the addition of GSK3359609 to pembrolizumab as first-line treatment improves the efficacy of pembrolizumab in participants with recurrent or metastatic (R/M) head and neck squamous cell carcinoma/cancer (HNSCC).This is a randomized, double-blind, adaptive Phase II/III study comparing a combination of GSK3359609 inducible T cell co-stimulatory receptor (ICOS) agonist and pembrolizumab to pembrolizumab plus placebo in participants with programmed death receptor 1-ligand 1 (PD-L1) combined positive score (CPS) \&gt;=1 R/M HNSCC.</t>
   </si>
   <si>
     <t>Study of GSK3359609 and Pembrolizumab in Programmed Death Receptor 1-ligand 1 (PD-L1) Positive Recurrent or Metastatic Head and Neck Squamous Cell Carcinoma</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, China, Romania, United Kingdom</t>
+    <t>Argentina, Australia, Romania, China, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>feladilimab</t>
   </si>
   <si>
     <t>2019-11-21</t>
   </si>
   <si>
     <t>2024-06-18</t>
   </si>
   <si>
     <t>2021-04-27</t>
   </si>
   <si>
     <t>2023-06-20</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Capable of giving signed informed consent
 * Male or female, age \&gt;=18 years
 * Histological or cytological documentation of Head and Neck Squamous Cell Carcinoma (HNSCC) that is considered incurable by local therapies
 * Primary tumor location of the oral cavity, oropharynx, hypopharynx or larynx
 * No prior systemic therapy administered in the recurrent or metastatic setting (except for systemic therapy given as part of multimodal treatment for locally advanced disease)
 * Measurable disease per RECIST version 1.1 guidelines
 * ECOG Performance PS score of 0 or 1
 * Adequate organ function
 * Life expectancy of at least 12 weeks
 * Female participants: must not be pregnant, not breastfeeding, and at least one of the following conditions apply:
   1. Not a woman of childbear</t>
   </si>
   <si>
     <t>KEYNOTE-966</t>
   </si>
   <si>
     <t>NCT04003636</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04003636</t>
   </si>
   <si>
     <t>This is a study of pembrolizumab plus gemcitabine/cisplatin versus placebo plus gemcitabine/cisplatin as first-line therapy in participants with advanced and/or unresectable biliary tract carcinoma. The primary hypothesis is pembrolizumab plus gemcitabine/cisplatin is superior to placebo plus gemcitabine/cisplatin with respect to overall survival (OS).</t>
   </si>
   <si>
     <t>Pembrolizumab (MK-3475) Plus Gemcitabine/Cisplatin Versus Placebo Plus Gemcitabine/Cisplatin for First-Line Advanced and/or Unresectable Biliary Tract Carcinoma (BTC) (MK-3475-966/KEYNOTE-966)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, China, United Kingdom, Belgium, Brazil</t>
+    <t>Argentina, Australia, Brazil, Belgium, China, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>2019-09-24</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
     <t>7339-006</t>
   </si>
   <si>
     <t>NCT03976323</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03976323</t>
   </si>
   <si>
     <t>The current study will compare pembrolizumab (MK-3475) plus maintenance olaparib, versus (vs) pembrolizumab plus maintenance pemetrexed for the treatment of non-squamous NSCLC. The study's 2 primary hypotheses are: 1. Pembrolizumab plus maintenance olaparib is superior to pembrolizumab plus maintenance pemetrexed with respect to progression-free survival (PFS) per Response Evaluation Criteria in Solid Tumors version 1.1 (RECIST 1.1) by blinded independent clinical review (BICR) and 2. Pembrolizumab plus maintenance olaparib is superior to pembrolizumab plus maintenance pemetrexed with respect to overall survival (OS).</t>
   </si>
   <si>
     <t>Study of Pembrolizumab With Maintenance Olaparib or Maintenance Pemetrexed in First-line (1L) Metastatic Nonsquamous Non-Small-Cell Lung Cancer (NSCLC) (MK-7339-006, KEYLYNK-006)</t>
   </si>
   <si>
-    <t>United States of America, Canada, Colombia, France, Japan</t>
+    <t>Canada, Colombia, France, Japan, United States of America</t>
   </si>
   <si>
     <t>2019-06-28</t>
   </si>
   <si>
     <t>2025-02-13</t>
   </si>
   <si>
     <t>2024-02-07</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Have a histologically or cytologically confirmed diagnosis nonsquamous NSCLC.
 2. Have stage IV nonsquamous NSCLC.
 3. Have confirmation that epidermal growth factor receptor (EGFR), anaplastic lymphoma kinase (ALK), or Proto-oncogene tyrosine-protein kinase (ROS1)-directed therapy is not indicated.
 4. Have measurable disease based on RECIST 1.1.
 5. Have provided archival tumor tissue sample or newly obtained core or incisional biopsy of a tumor lesion not previously irradiated.
    Note: Adequacy of biopsy specimen for the above analyses must be confirmed by the central laboratory before the participant can start the induction phase. Submission of another tumor specimen may be required prior to enrolling the participant, if adequate tumor tissue was not provided the</t>
   </si>
   <si>
     <t>7339-008</t>
   </si>
   <si>
     <t>NCT03976362</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03976362</t>
   </si>
   <si>
     <t>The current study will compare pembrolizumab (MK-3475) plus maintenance olaparib, vs. pembrolizumab plus maintenance olaparib placebo for the treatment of squamous NSCLC. The study's 2 primary hypotheses are:
 1. Pembrolizumab plus maintenance olaparib is superior to pembrolizumab plus maintenance olaparib placebo with respect to progression-free survival (PFS) per RECIST 1.1 by blinded independent clinical review (BICR).
 2. Pembrolizumab plus maintenance olaparib is superior to pembrolizumab plus maintenance olaparib placebo with respect to overall survival (OS).
 As of Amendment 07, there will be no further analyses for OS and patient-reported outcome assessments.</t>
   </si>
   <si>
     <t>A Study of Pembrolizumab (MK-3475) With or Without Maintenance Olaparib in First-line Metastatic Squamous Non-small Cell Lung Cancer (NSCLC, MK-7339-008/KEYLYNK-008)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Austria, Korea, Republic of, Russian Federation</t>
+    <t>Argentina, Austria, Russian Federation, Korea, Republic of, United States of America</t>
   </si>
   <si>
     <t>2025-01-06</t>
   </si>
   <si>
     <t>2023-09-21</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Have a histologically or cytologically confirmed diagnosis squamous NSCLC.
 2. Have Stage IV squamous NSCLC.
 3. Have measurable disease based on RECIST 1.1.
 4. Have not received prior systemic treatment for their advanced/metastatic NSCLC.
 5. Have provided archival tumor tissue sample or newly obtained core or incisional biopsy of a tumor lesion not previously irradiated.
    Note: Adequacy of biopsy specimen for the above analyses must be confirmed by the central laboratory before the participant can receive study intervention(s). Submission of another tumor specimen may be required prior to enrolling the participant, if adequate tumor tissue was not provided the first time.
 6. Have a performance status of 0 or 1 on the Eastern Cooperative Oncology Group (ECOG) Perf</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Austria, Brazil, Germany, Korea, Republic of, Mexico, Russian Federation</t>
+    <t>Argentina, Australia, Austria, Brazil, Germany, Mexico, Russian Federation, Korea, Republic of, United States of America</t>
   </si>
   <si>
     <t>3475-181 China Extension</t>
   </si>
   <si>
     <t>NCT03933449</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03933449</t>
   </si>
   <si>
     <t>In the China extension study, Chinese participants with advanced or metastatic adenocarcinoma or squamous cell carcinoma of the esophagus or Siewert type I adenocarcinoma of the esophagogastric junction (EGJ) that has progressed after first-line standard therapy will be randomized to receive either single agent pembrolizumab or the Investigator's choice of chemotherapy with paclitaxel, docetaxel, or irinotecan.
 The primary extension study hypothesis is that treatment with pembrolizumab will prolong overall survival (OS) as compared to treatment with chemotherapy.</t>
   </si>
   <si>
     <t>Study of Pembrolizumab (MK-3475) Versus Investigator's Choice of Chemotherapy for Participants With Advanced Esophageal/Esophagogastric Junction Carcinoma That Progressed After First-Line Therapy (MK-</t>
   </si>
   <si>
     <t>irinotecan</t>
   </si>
   <si>
     <t>2016-12-29</t>
   </si>
   <si>
     <t>2023-03-28</t>
@@ -2905,208 +2905,208 @@
 * Histologically- or cytologically-confirmed diagnosis of adenocarcinoma or squamous cell carcinoma of the esophagus or Siewert type I adenocarcinoma of the EGJ
 * Metastatic disease or locally advanced, unresectable disease
 * Life expectancy of greater than 3 months
 * Measurable disease based on Response Evaluation Criteria In Solid Tumors (RECIST) 1.1
 * Performance status of 0 or 1 on the Eastern Cooperative Oncology Group (ECOG) Performance Scale
 * Documented radiographic or clinical disease progression on no more or less than one previous line of standard therapy
 * Can provide either a newly obtained or archival tumor tissue sample for intra-tumoral immune-related testing and for anti-programmed cell death (PD)-1
 * Participants of reproductive potential must be will</t>
   </si>
   <si>
     <t>KEYNOTE-866</t>
   </si>
   <si>
     <t>NCT03924856</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03924856</t>
   </si>
   <si>
     <t>A global study to evaluate peri-operative pembrolizumab with chemotherapy versus placebo to pembrolizumab plus chemotherapy in cisplatin eligible patients.</t>
   </si>
   <si>
     <t>Perioperative Pembrolizumab (MK-3475) Plus Neoadjuvant Chemotherapy Versus Perioperative Placebo Plus Neoadjuvant Chemotherapy for Cisplatin-eligible Muscle-invasive Bladder Cancer (MIBC) (MK-3475-866</t>
   </si>
   <si>
-    <t>United States of America, Australia, Denmark, Israel</t>
+    <t>Australia, Denmark, Israel, United States of America</t>
   </si>
   <si>
     <t>Surgery (radical cystectomy (RC) plus Pelvic Lymph Node Dissection [PLND])</t>
   </si>
   <si>
     <t>2019-06-13</t>
   </si>
   <si>
     <t>2025-09-02</t>
   </si>
   <si>
     <t>2026-09-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Have a histologically confirmed diagnosis of urothelial carcinoma (UC) / muscle invasive bladder cancer (MIBC) (T2-T4aN0M0 or T1-T4aN1M0) with predominant (≥50%) urothelial histology.
 * Have clinically non-metastatic bladder cancer (N≤1 M0) determined by imaging (computed tomography (CT) or magnetic resonance imaging (MRI)) of the chest/abdomen/pelvis.
 * Be deemed eligible for Radical Cystectomy (RC) + Pelvic Lymph Node Dissection (PLND).
 * Have Eastern Cooperative Oncology Group (ECOG) Performance Status of 0 or 1.
 * Have adequate organ function.
 * Male and female participants are eligible to participate if they agree to the contraception use as per study protocol.
 Exclusion Criteria:
 * Has a known additional malignancy that is progressing or has required active a</t>
   </si>
   <si>
     <t>3475-867</t>
   </si>
   <si>
     <t>NCT03924869</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03924869</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the efficacy and safety of stereotactic body radiotherapy (SBRT) plus pembrolizumab (MK-3475) in the treatment of adult participants with unresected stage I or II (Stage IIB N0, M0) non-small cell lung cancer (NSCLC).
 The primary study hypothesis is SBRT plus pembrolizumab prolongs Event-free Survival (EFS) compared to SBRT plus placebo (normal saline solution).
 As of protocol amendment 8, the study was stopped due to an interim analysis that did not support the study primary and key secondary endpoints.</t>
   </si>
   <si>
     <t>Efficacy and Safety Study of Stereotactic Body Radiotherapy (SBRT) With or Without Pembrolizumab (MK-3475) in Adults With Unresected Stage I or II Non-Small Cell Lung Cancer (NSCLC) (MK-3475-867/KEYNO</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Korea, Republic of</t>
+    <t>Argentina, Australia, Korea, Republic of, United States of America</t>
   </si>
   <si>
     <t>Stereotactic Body Radiotherapy (SBRT)</t>
   </si>
   <si>
     <t>2019-06-25</t>
   </si>
   <si>
     <t>2025-01-29</t>
   </si>
   <si>
     <t>2024-06-11</t>
   </si>
   <si>
     <t>2025-01-20</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has previously untreated non-small cell lung cancer (NSCLC) diagnosed by histology or cytology and confirmed as Stage I or II (T1 to limited T3, N0, M0) NSCLC (American Joint Committee on Cancer, AJCC) by chest computed tomography (CT) and positron emission tomography (PET) scan. Participants with pericardium invasion, \&gt;2 nodules or 2 nodules that cannot be treated in one field (\&gt;2 cm apart and/or total planned target volume \[PTV\] \&gt;163 cc) and diaphragm elevation suggestive of phrenic nerve invasion are excluded
 * Cannot undergo thoracic surgery due to existing medical illness(es) as determined by the site's multi-disciplinary tumor board. Medically operable participants who decide to treat with stereotactic body radiotherapy (SBRT) as definitive therapy rather</t>
   </si>
   <si>
     <t>3475-905</t>
   </si>
   <si>
     <t>NCT03924895</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03924895</t>
   </si>
   <si>
     <t>This is a study of perioperative pembrolizumab or enfortumab vedotin in combination with pembrolizumab in participants who are cisplatin-ineligible or decline cisplatin with muscle-invasive bladder cancer (MIBC).
 The primary hypothesis is that perioperative pembrolizumab plus radical cystectomy (RC) plus pelvic lymph node dissection (PLND) and perioperative enfortumab vedotin in combination with pembrolizumab plus RC+PLND will achieve superior event-free survival (EFS) compared with RC+PLND alone.
 With Amendment 5, outcome measures for programmed cell death ligand 1 (PD-L1) combined positive score (CPS) were removed.
 With Amendment 8, the primary outcome measure of pathologic complete response (pCR) rates was changed to a secondary outcome measure.</t>
   </si>
   <si>
     <t>Perioperative Pembrolizumab (MK-3475) Plus Cystectomy or Perioperative Pembrolizumab Plus Enfortumab Vedotin Plus Cystectomy Versus Cystectomy Alone in Participants Who Are Cisplatin-ineligible or Dec</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Belgium, Canada, Colombia</t>
+    <t>Argentina, Australia, Canada, Colombia, Belgium, United States of America</t>
   </si>
   <si>
     <t>Enfortumab Vedotin</t>
   </si>
   <si>
     <t>2019-07-24</t>
   </si>
   <si>
     <t>2025-01-27</t>
   </si>
   <si>
     <t>2027-05-31</t>
   </si>
   <si>
     <t>2027-12-15</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Have a histologically confirmed diagnosis of urothelial carcinoma/muscle-invasive bladder cancer \[MIBC\] (cT2-T4aN0M0 or T1-T4aN1M0) with predominant (≥50%) urothelial histology to be confirmed by Blinded Independent Central Review (BICR) (central pathology and/or imaging).
 * Clinically nonmetastatic bladder cancer determined by imaging
 * Eligible for radical cystectomy (RC) + pelvic lymph node dissection (PLND), and agreement to undergo curative intent standard RC + PLND (including prostatectomy if applicable)
 * Ineligible for treatment with cisplatin, as defined by meeting at least one of the following criteria OR be eligible for treatment with cisplatin but decline treatment with cisplatin-based chemotherapy:
   * Impaired renal function with measured or calculat</t>
   </si>
   <si>
     <t>7902-011</t>
   </si>
   <si>
     <t>NCT03898180</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03898180</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the efficacy and safety of lenvatinib (MK-7902/E7080) in combination with pembrolizumab (MK-3475) in the treatment of cisplatin-ineligible participants with a Programmed Cell Death-Ligand 1 (PD-L1) Combined Positive Score (CPS) ≥10, or in participants ineligible for any platinum-containing chemotherapy regardless of CPS, with advanced/unresectable or metastatic urothelial carcinoma (UC).
 The primary hypotheses for this study are that:
 1. Pembrolizumab + lenvatinib is superior to pembrolizumab + placebo with respect to Progression-free Survival (PFS) per Response Evaluation Criteria in Solid Tumors Version 1.1 (RECIST 1.1) by blinded independent central review (BICR), and
 2. Pembrolizumab + lenvatinib is superior to pembrolizumab + placebo with res</t>
   </si>
   <si>
     <t>Study of First-line Pembrolizumab (MK-3475) With Lenvatinib (MK-7902/E7080) in Urothelial Carcinoma Cisplatin-ineligible Participants Whose Tumors Express Programmed Cell Death-Ligand 1 and in Partici</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, China</t>
+    <t>Argentina, Australia, China, United States of America</t>
   </si>
   <si>
     <t>2019-05-06</t>
   </si>
   <si>
     <t>2021-07-26</t>
   </si>
   <si>
     <t>2024-05-20</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has a histologically or cytologically confirmed diagnosis of advanced/unresectable (inoperable) or metastatic urothelial carcinoma (UC) of the renal pelvis, ureter (upper urinary tract), bladder, or urethra.
 * Has ≥1 measurable target lesion per RECIST 1.1 as assessed by the local site investigator/radiologist.
 * Has provided an archival tumor tissue sample or newly obtained core or excisional biopsy of a tumor lesion not previously irradiated and adequate for Programmed Death-Ligand 1 (PD-L1) evaluation.
 * Has received no prior systemic chemotherapy for advanced or metastatic UC with the following exceptions:
 * Neoadjuvant (prior to surgery) platinum-based chemotherapy for treatment of muscle-invasive bladder cancer with recurrence \&gt;12 months from completion of the</t>
   </si>
   <si>
     <t>NCT03884101</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03884101</t>
   </si>
   <si>
     <t>Pembrolizumab (MK-3475) Plus Lenvatinib (E7080/MK-7902) Versus Chemotherapy for Endometrial Carcinoma (ENGOT-en9 / MK-7902-001)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Belgium, Canada, China, Korea, Republic of</t>
+    <t>Argentina, Australia, Canada, Belgium, Korea, Republic of, China, United States of America</t>
   </si>
   <si>
     <t>2019-04-11</t>
   </si>
   <si>
     <t>3475-590 China Extension</t>
   </si>
   <si>
     <t>NCT03881111</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03881111</t>
   </si>
   <si>
     <t>The purpose of this Chinese extension study is to evaluate efficacy and safety of pembrolizumab plus cisplatin and 5-fluorouracil (5-FU) chemotherapy versus placebo plus cisplatin and 5-FU chemotherapy as first-line treatment in a Chinese cohort of participants with locally advanced or metastatic esophageal carcinoma.
 The primary efficacy hypotheses are that both progression-free survival (PFS), according to Response Evaluation Criteria in Solid Tumors (RECIST) 1.1 and determined by blinded independent central review, and overall survival (OS) are superior with pembrolizumab plus chemotherapy compared with placebo plus chemotherapy in all Chinese participants as well as Chinese participants whose tumors are programmed cell death-ligand 1 (PD-L1)-positive.</t>
   </si>
   <si>
     <t>First-line Esophageal Carcinoma Study With Chemo vs. Chemo Plus Pembrolizumab (MK-3475-590/KEYNOTE-590)-China Extension Study</t>
   </si>
   <si>
     <t>2019-01-21</t>
   </si>
   <si>
     <t>2020-02-07</t>
@@ -3163,119 +3163,116 @@
 * Has measurable disease based on RECIST 1.1 as determined by the local site investigator/radiology assessment.
 * Has not received prior systemic treatment for metastatic NSCLC.
 * Has provided tumor tissue from locations not radiated prior to biopsy.
 * Has a life expectancy of at least 3 months.
 * Has a performance status of 0 or 1 on the Eastern Cooperative Oncology Group (ECOG) Performance Status.
 * Has adequate organ function.
 * If female of childbearing potential, is willing to use an adequate method of contraception for the course of the study through 180 days after the last dose of study treatment.
 * If male with a femal</t>
   </si>
   <si>
     <t>3475-937</t>
   </si>
   <si>
     <t>NCT03867084</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03867084</t>
   </si>
   <si>
     <t>This study will evaluate the safety and efficacy of pembrolizumab (MK-3475) versus placebo as adjuvant therapy in participants with hepatocellular carcinoma (HCC) and complete radiological response after surgical resection or local ablation. The primary hypotheses of this study are that adjuvant pembrolizumab is superior to placebo with respect to: 1) recurrence-free survival (RFS) as assessed by blinded independent central review (BICR); and 2) overall survival (OS).</t>
   </si>
   <si>
     <t>Safety and Efficacy of Pembrolizumab (MK-3475) Versus Placebo as Adjuvant Therapy in Participants With Hepatocellular Carcinoma (HCC) and Complete Radiological Response After Surgical Resection or Loc</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, China, Belgium, United Kingdom</t>
+    <t>Argentina, Australia, Belgium, China, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>2019-05-28</t>
   </si>
   <si>
     <t>2024-11-12</t>
   </si>
   <si>
     <t>2027-10-31</t>
   </si>
   <si>
     <t>2029-08-31</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has a diagnosis of HCC by radiological criteria and/or pathological confirmation.
 * Has an eligibility scan (CT of the chest, triphasic CT scan or MRI of the abdomen, and CT or MRI of the pelvis) confirming complete radiological response ≥4 weeks after complete surgical resection or local ablation. Randomization needs to occur within 12 weeks of the date of surgical resection or local ablation.
 * Has no radiologic evidence of disease prior to enrollment.
 * Has an Eastern Cooperative Oncology Group (ECOG) performance status of 0 or 1 within 7 days prior to Cycle 1, Day 1.
 * Has a Child-Pugh class A liver score (5 to 6 points) within 7 days prior to Cycle 1, Day 1.
 * Has alpha fetoprotein (AFP) concentration lower than 400 ng/mL within 28 days prior to Cycle 1, Day 1.</t>
   </si>
   <si>
     <t>7902-008</t>
   </si>
   <si>
     <t>NCT03976375</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03976375</t>
   </si>
   <si>
     <t>This study will evaluate the efficacy and safety of pembrolizumab (MK-3475) with lenvatinib (E7080/MK-7902) vs. docetaxel in participants with metastatic non-small cell lung cancer (NSCLC) and progressive disease (PD) after platinum doublet chemotherapy and treatment with one prior anti-PD-1/PD-L1 monoclonal antibody (mAb). The primary hypotheses of this study are that pembrolizumab + lenvatinib (compared with docetaxel) prolongs: 1) overall survival (OS); and progression-free survival (PFS) per Response Evaluation Criteria in Solid Tumors Version 1.1 (RECIST 1.1) based on blinded independent central review (BICR).</t>
   </si>
   <si>
     <t>Efficacy and Safety of Pembrolizumab (MK-3475) With Lenvatinib (E7080/MK-7902) vs. Docetaxel in Participants With Metastatic Non-Small Cell Lung Cancer (NSCLC) and Progressive Disease (PD) After Plati</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Belgium, China, United Kingdom</t>
-[...1 lines deleted...]
-  <si>
     <t>2019-06-26</t>
   </si>
   <si>
     <t>2025-02-18</t>
   </si>
   <si>
     <t>2024-08-22</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has a histologically or cytologically confirmed diagnosis of metastatic squamous or nonsquamous Non-Small Cell Lung Cancer (NSCLC) -Stage IV: M1a, M1b, M1c.
 * Has progressive disease (PD) on treatment with one prior anti-programmed cell death 1 (PD-1)/programmed cell death ligand 1 (PD-L1) monoclonal antibody (mAb) administered either as monotherapy or in combination with other checkpoint inhibitors or other therapies.
   * Retreatment with the same anti-PD-L1/PD-L1 mAb is acceptable in the overall course of treatment
 * Has PD during/after platinum doublet chemotherapy for metastatic disease.
 * Has confirmation that EGFR-, ALK-, or ROS1-directed therapy is not indicated as primary therapy (documentation of absence of tumor-activating EGFR mutations \[eg, DEL19 or L85</t>
   </si>
   <si>
     <t>7902-010</t>
   </si>
   <si>
     <t>NCT04199104</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04199104</t>
   </si>
   <si>
-    <t>United States of America, Australia, Brazil, Germany, Korea, Republic of, Peru, Russian Federation</t>
+    <t>Australia, Brazil, Germany, Peru, Russian Federation, Korea, Republic of, United States of America</t>
   </si>
   <si>
     <t>2020-02-05</t>
   </si>
   <si>
     <t>2023-05-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has histologically confirmed diagnosis of R/M HNSCC that is considered incurable by local therapies.
 Note: Participants with newly-diagnosed HNSCC must be M1/Stage IV.
 * Has a primary tumor location of oropharynx, oral cavity, hypopharynx, or larynx.
 Note: Primary tumor site of nasopharynx (any histology) or unknown primary tumor (including p16+ unknown primary) are not eligible.
 Contraceptive use by men should be consistent with local regulations regarding the methods of contraception for those participating in clinical studies. If the contraception requirements in the local label for any of the study interventions is more stringent than the requirements above, the local label requirements are to be followed.
 * Male participants agree to use approved contracept</t>
   </si>
   <si>
     <t>3475-042 China Extension</t>
   </si>
   <si>
     <t>NCT03850444</t>
   </si>
@@ -3308,485 +3305,485 @@
 * Life expectancy of at least 3 months
 * No prior systemic chemotherapy for the treatment of the participant's advanced or metastatic disease (treatment with chemotherapy and/or radiation as part of neoadjuvant/adjuvant therapy is allowed as long as completed at least 6 months prior to diagnosis of advanced or metastatic disease)
 * Eastern Cooperative Oncology Group (ECOG) Performance Status of 0 or 1
 * Adequate organ function
 * No prior malignancy, with the exception of basal cell carcinoma of the skin, superficial bladder cancer, squamous cell carcinoma of the skin, or in</t>
   </si>
   <si>
     <t>3475-921</t>
   </si>
   <si>
     <t>NCT03834506</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03834506</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the efficacy and safety of the combination of pembrolizumab (MK-3475) and docetaxel in the treatment of men with metastatic castration-resistant prostate cancer (mCRPC) who have not received chemotherapy for mCRPC but have progressed on or are intolerant to Next Generation Hormonal Agent (NHA).
 There are two primary study hypotheses.
 Hypothesis 1: The combination of pembrolizumab plus docetaxel plus prednisone is superior to placebo plus docetaxel plus prednisone with respect to Overall Survival (OS).
 Hypothesis 2: The combination of pembrolizumab plus docetaxel plus prednisone is superior to placebo plus docetaxel plus prednisone with respect to Radiographic Progression-free Survival (rPFS) per Prostate Cancer Working Group (PCWG)-modified Respons</t>
   </si>
   <si>
     <t>Study of Pembrolizumab (MK-3475) Plus Docetaxel Versus Placebo Plus Docetaxel in Chemotherapy-naïve Metastatic Castration-resistant Prostate Cancer (mCRPC) (MK-3475-921/KEYNOTE-921)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Brazil, United Kingdom, China, Russian Federation</t>
+    <t>Argentina, Australia, Brazil, Russian Federation, China, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>Prednisone</t>
   </si>
   <si>
     <t>Dexamethasone</t>
   </si>
   <si>
     <t>2019-05-02</t>
   </si>
   <si>
     <t>2022-06-20</t>
   </si>
   <si>
     <t>The main inclusion and exclusion criteria include but are not limited to the following:
 Inclusion Criteria:
 * Has histologically- or cytologically-confirmed adenocarcinoma of the prostate without small cell histology
 * Has prostate cancer progression while on androgen deprivation therapy (or post bilateral orchiectomy) within 6 months prior to screening
 * Has current evidence of metastatic disease documented by either bone lesions on bone scan and/or soft tissue disease by computed tomography/magnetic resonance imaging (CT/MRI)
 * Has received prior treatment with one (but not more than one) NHA (eg, abiraterone acetate, enzalutamide, apalutamide, or darolutamide) for metastatic hormone-sensitive prostate cancer (mHSPC) or castration-resistant prostate cancer (CRPC) and either a) progress</t>
   </si>
   <si>
     <t>3475-641</t>
   </si>
   <si>
     <t>NCT03834493</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03834493</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the efficacy and safety of the combination of pembrolizumab (MK-3475) and enzalutamide in the treatment of men with metastatic castration-resistant prostate cancer (mCRPC) who have not received chemotherapy for mCRPC, are abiraterone-naïve, or are intolerant to or progressed on abiraterone acetate. There are two primary study hypotheses.
 Hypothesis 1: The combination of pembrolizumab plus enzalutamide is superior to placebo plus enzalutamide with respect to Overall Survival (OS).
 Hypothesis 2: The combination of pembrolizumab plus enzalutamide is superior to placebo plus enzalutamide with respect to Radiographic Progression-free Survival (rPFS) per Prostate Cancer Working Group (PCWG)-modified Response Evaluation Criteria in Solid Tumors Version 1.1</t>
   </si>
   <si>
     <t>Study of Pembrolizumab (MK-3475) Plus Enzalutamide Versus Placebo Plus Enzalutamide in Participants With Metastatic Castration-resistant Prostate Cancer (mCRPC) (MK-3475-641/KEYNOTE-641)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Austria, Canada, Japan, Russian Federation</t>
+    <t>Argentina, Australia, Austria, Canada, Japan, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>2019-07-28</t>
   </si>
   <si>
     <t>2024-11-26</t>
   </si>
   <si>
     <t>2026-05-29</t>
   </si>
   <si>
     <t>2022-12-12</t>
   </si>
   <si>
     <t>The main inclusion and exclusion criteria include but are not limited to the following:
 Inclusion Criteria:
 * Has histologically- or cytologically-confirmed adenocarcinoma of the prostate without small cell histology
 * Has prostate cancer progression while on androgen deprivation therapy (or post bilateral orchiectomy) within 6 months prior to randomization
 * Has current evidence of metastatic disease documented by either bone lesions on bone scan and/or soft tissue disease by computed tomography/magnetic resonance imaging (CT/MRI)
 * Has met one of the following criteria with regard to abiraterone acetate exposure: (1) is abiraterone-naïve; (2) received prior abiraterone acetate for the treatment of mHSPC or mCRPC, for a minimum of 4 weeks and not progressed while on treatment; or (3) re</t>
   </si>
   <si>
     <t>KEYLYNK-010</t>
   </si>
   <si>
     <t>NCT03834519</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03834519</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the efficacy and safety of the combination of the polyadenosine 5'-diphosphoribose poly (ADP-ribose) polymerase (PARP) inhibitor olaparib and pembrolizumab in the treatment of participants with mCRPC who have failed to respond to either abiraterone acetate or enzalutamide (but not both) and to chemotherapy.
 The primary study hypotheses are that the combination of pembrolizumab plus olaparib is superior to abiraterone acetate or enzalutamide with respect to:
 1. Overall Survival (OS) and
 2. Radiographic progression-free survival (rPFS) per Prostate Cancer Working Group (PCWG)-modified Response Evaluation Criteria in Solid Tumors Version 1.1 as assessed by blinded independent central review (BICR)
 As of Amendment 06, the Data Monitoring Committee (DMC</t>
   </si>
   <si>
     <t>Study of Pembrolizumab (MK-3475) Plus Olaparib Versus Abiraterone Acetate or Enzalutamide in Metastatic Castration-resistant Prostate Cancer (mCRPC) (MK-7339-010/KEYLYNK-010)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Austria, Brazil, Canada, Chile, Russian Federation</t>
+    <t>Argentina, Austria, Brazil, Canada, Chile, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>Abiraterone acetate</t>
   </si>
   <si>
     <t>2024-12-13</t>
   </si>
   <si>
     <t>2024-01-27</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has histologically- or cytologically-confirmed adenocarcinoma of the prostate without small cell histology
 * Has prostate cancer progression while receiving androgen deprivation therapy (or post bilateral orchiectomy) within 6 months before screening
 * Has current evidence of metastatic disease documented by bone lesions on bone scan and/or soft tissue disease shown by computed tomography/magnetic resonance imaging (CT/MRI)
 * Has received prior treatment with abiraterone acetate OR enzalutamide, but not both
   * Have disease that progressed during or after treatment with abiraterone acetate for either metastatic hormone-sensitive prostate cancer (mHSPC) or mCRP or enzalutamide for mCRPC for at least 8 weeks (at least 14 weeks for participants with bone progression)</t>
   </si>
   <si>
     <t>3475-630</t>
   </si>
   <si>
     <t>NCT03833167</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03833167</t>
   </si>
   <si>
     <t>This is a randomized, double-blind, study that compares pembrolizumab (MK-3475) with placebo given as adjuvant therapy in participants with high-risk locally advanced cutaneous squamous cell carcinoma (LA cSCC) that have undergone surgery with curative intent in combination with radiotherapy. The primary hypothesis is that pembrolizumab is superior to placebo in increasing recurrence free survival (RFS).</t>
   </si>
   <si>
     <t>Pembrolizumab (MK-3475) Versus Placebo Following Surgery and Radiation in Participants With Locally Advanced Cutaneous Squamous Cell Carcinoma (MK-3475-630/KEYNOTE-630)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Brazil, Russian Federation</t>
+    <t>Argentina, Australia, Brazil, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>Pembrolizumab 400 mg</t>
   </si>
   <si>
     <t>2019-04-01</t>
   </si>
   <si>
     <t>2024-11-27</t>
   </si>
   <si>
     <t>2025-12-22</t>
   </si>
   <si>
     <t>2024-06-28</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has histologically confirmed cutaneous squamous cell carcinoma (cSCC) as the primary site of malignancy (metastatic skin involvement from another type of primary cancer or from an unknown primary cancer is not permitted)
 * Has histologically confirmed LA cSCC with ≥1 high-risk feature(s) as the primary site of malignancy
 * Has undergone complete macroscopic resection of all known cSCC disease with or without microscopic positive margins. For those participants with residual microscopic positive margin involvement, confirmation that additional re-excision is not possible must be provided
 * Has completed adjuvant radiotherapy (RT) for LA cSCC with last dose of RT ≥4 weeks and ≤16 weeks from randomization
 * Has received an adequate post-op dose of RT (either hypofractio</t>
   </si>
   <si>
     <t>7902-006</t>
   </si>
   <si>
     <t>NCT03829319</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03829319</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the safety and efficacy of pemetrexed + platinum chemotherapy + pembrolizumab (MK-3475) with or without lenvatinib (MK-7902/E7080) as first-line intervention in adults with metastatic nonsquamous non-small cell lung cancer.
 The primary study hypotheses state that: 1) the combination of lenvatinib + platinum doublet chemotherapy + pembrolizumab prolongs Progression-free Survival (PFS) as assessed by blinded independent central review (BICR) per modified Response Evaluation Criteria in Solid Tumors version 1.1 (RESIST 1.1) compared to matching placebo + platinum doublet chemotherapy + pembrolizumab, and 2) the combination of lenvatinib + platinum doublet chemotherapy + pembrolizumab prolongs Overall Survival (OS) compared to matching placebo + platinum</t>
   </si>
   <si>
     <t>2019-03-25</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Histologically or cytologically confirmed diagnosis of Stage IV (American Joint Committee on Cancer \[AJCC\], version 8 or current version), nonsquamous NSCLC.
 * Confirmation that Epidermal Growth Factor Receptor (EGFR), ALK Receptor Tyrosine Kinase (ALK), or ROS1 Receptor Tyrosine Kinase (ROS1)-directed therapy is not indicated as primary treatment (documentation of absence of tumor-activating EGFR mutations AND absence of ALK and ROS1 gene rearrangements OR presence of a Kirsten Rat Sarcoma (KRAS) gene mutation).
 * Have measurable disease based on RECIST 1.1. Note: Lesions that appear measurable, but are situated in a previously irradiated area, can be considered measurable (eligible for selection as target lesions) if they have shown documented growth since the co</t>
   </si>
   <si>
-    <t>United States of America, Australia, Canada, China, Russian Federation</t>
+    <t>Australia, Canada, Russian Federation, China, United States of America</t>
   </si>
   <si>
     <t>7902-003</t>
   </si>
   <si>
     <t>NCT03820986</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03820986</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the safety and efficacy of pembrolizumab (MK-3475) combined with lenvatinib (MK-7902/E7080) compared to pembrolizumab alone (with placebo for lenvatinib) as first-line treatment in adults with no prior systemic therapy for their advanced melanoma.
 The primary study hypotheses are that: 1) The combination of pembrolizumab and lenvatinib is superior to pembrolizumab and placebo as assessed by Progression-free Survival (PFS) per Response Evaluation Criteria in Solid Tumors version 1.1 (RECIST 1.1), and 2) The combination of pembrolizumab and lenvatinib is superior to pembrolizumab and placebo as assessed by Overall Survival (OS). For this study, RECIST 1.1 has been modified to follow a maximum of 10 target lesions and a maximum of 5 target lesions per o</t>
   </si>
   <si>
     <t>Safety and Efficacy Study of Pembrolizumab (MK-3475) Combined With Lenvatinib (MK-7902/E7080) as First-line Intervention in Adults With Advance Melanoma (MK-7902-003/E7080-G000-312/LEAP-003)</t>
   </si>
   <si>
-    <t>United States of America, Australia, Austria, China, United Kingdom</t>
+    <t>Australia, Austria, China, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>2019-03-12</t>
   </si>
   <si>
     <t>2023-01-18</t>
   </si>
   <si>
     <t>2024-11-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has histologically or cytologically confirmed melanoma.
 * Has unresectable Stage III or Stage IV melanoma, as per American Joint Committee on Cancer guidelines, not amenable to local therapy.
 * Has been untreated for advanced or metastatic disease except as follows:
   1. Proto-oncogene B-Raf (BRAF) V600 mutation-positive melanoma may have received standard of care targeted therapy as first-line therapy for advanced or metastatic disease. Participants that do not have a BRAF V600 mutation but did receive BRAF or BRAF/MEKi therapy are eligible to participate in this study after discussion with the medical monitor.
   2. Prior adjuvant or neoadjuvant therapy, with targeted therapy or immunotherapy (such as anti-cytotoxic T-lymphocyte-associated protein 4 \[CTLA-4\], ant</t>
   </si>
   <si>
     <t>3475-913</t>
   </si>
   <si>
     <t>NCT03783078</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03783078</t>
   </si>
   <si>
     <t>This is a single-arm, open-label, multicenter, efficacy, and safety study of pembrolizumab in adult and pediatric participants with previously untreated advanced Merkel Cell Carcinoma (MCC). The primary objective of the trial is to assess the objective response rate, as assessed by blinded independent central review per Response Evaluation Criteria in Solid Tumors version 1.1 (RECIST 1.1) modified to follow a maximum of 10 target lesions and a maximum of 5 target lesions per organ, following administration of pembrolizumab.</t>
   </si>
   <si>
     <t>Pembrolizumab (MK-3475) as First-line Therapy for Advanced Merkel Cell Carcinoma (MK-3475-913)</t>
   </si>
   <si>
-    <t>United States of America, Australia, France</t>
+    <t>Australia, France, United States of America</t>
   </si>
   <si>
     <t>Pembrolizumab (MK-3475)</t>
   </si>
   <si>
     <t>2019-02-25</t>
   </si>
   <si>
     <t>2024-12-06</t>
   </si>
   <si>
     <t>2022-02-15</t>
   </si>
   <si>
     <t>2024-02-15</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Be male or female and at least 12 years of age, at the time of signing the informed consent/assent.
 * Have histologically confirmed diagnosis of locoregional MCC that has recurred following standard locoregional therapy with surgery and/or radiation therapy and is not amenable to local therapy or metastatic MCC (Stage IV) as per American Joint Committee on Cancer (AJCC) 8th edition guidelines.
 * Have been untreated for advanced or metastatic disease except as follows:
   1. Prior intratumoral therapy will be permitted.
   2. Prior adjuvant or neoadjuvant therapy containing systemic chemotherapy will be permitted if treatment concluded at least 3 months prior to Cycle 1 Day 1 (C1D1).
   3. Prior adjuvant or neoadjuvant therapy containing anti-PD-1/L1 or anti-CTLA-4 (cyt</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>3475-756</t>
   </si>
   <si>
     <t>NCT03725059</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03725059</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the efficacy and safety of pembrolizumab (MK-3475) versus placebo in combination with neoadjuvant (pre-surgery) chemotherapy and adjuvant (post-surgery) endocrine therapy in the treatment of adults who have high-risk early-stage estrogen receptor-positive, human epidermal growth factor receptor 2-negative (ER+/HER2-) breast cancer.
 The primary study hypotheses are: 1) pembrolizumab is superior to placebo, both in combination with the protocol-specified neoadjuvant anticancer therapy, as assessed by pathological Complete Response (pCR) rate defined by the local pathologist, and 2) pembrolizumab is superior to placebo (both in combination with the protocol-specified neoadjuvant and adjuvant anticancer therapies) as assessed by Event-Free Survival (EFS)</t>
   </si>
   <si>
     <t>Study of Pembrolizumab (MK-3475) Versus Placebo in Combination With Neoadjuvant Chemotherapy &amp; Adjuvant Endocrine Therapy in the Treatment of Early-Stage Estrogen Receptor-Positive, Human Epidermal Gr</t>
   </si>
   <si>
-    <t>United States of America, Australia, China, United Kingdom</t>
+    <t>Australia, China, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>Pembrolizumab (K)</t>
   </si>
   <si>
     <t>Placebo (P)</t>
   </si>
   <si>
     <t>Paclitaxel (X)</t>
   </si>
   <si>
     <t>Doxorubicin (A)</t>
   </si>
   <si>
     <t>Epirubicin (E)</t>
   </si>
   <si>
     <t>2018-12-27</t>
   </si>
   <si>
     <t>2024-11-15</t>
   </si>
   <si>
     <t>2031-01-24</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has a localized invasive breast ductal adenocarcinoma, confirmed by the local pathologist, that includes either T1c-T2 (tumor size ≥2 cm), clinical node stage (cN)1-cN2, or T3-T4, cN0-cN2. Note: Inflammatory breast cancer is allowed.
 * Has centrally confirmed ER+/HER2-, Grade 3 breast cancer of ductal histology, according to the most recent American Society of Clinical Oncology/College of American Pathologist guidelines.
 * Provides a new or recently obtained core needle biopsy, consisting of multiple cores, taken from the primary breast tumor(s) for central determination of HR status (ER and progesterone receptor), HER2, grade, and PD-L1 status.
 Note: Sponsor agreement is required for formalin-fixed paraffin-embedded (FFPE) tumor tissue sample or slides that were ob</t>
   </si>
   <si>
     <t>7902-002</t>
   </si>
   <si>
     <t>NCT03713593</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03713593</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety and efficacy of lenvatinib (E7080/MK-7902) in combination with pembrolizumab (MK-3745) versus lenvatinib in combination with placebo as first-line therapy for the treatment of advanced hepatocellular carcinoma in adult participants.
 The primary hypotheses of this study are that lenvatinib plus pembrolizumab is superior to lenvatinib plus placebo with respect to progression-free survival (PFS) and overall survival (OS).</t>
   </si>
   <si>
     <t>Safety and Efficacy of Lenvatinib (E7080/MK-7902) in Combination With Pembrolizumab (MK-3475) Versus Lenvatinib as First-line Therapy in Participants With Advanced Hepatocellular Carcinoma (MK-7902-00</t>
   </si>
   <si>
-    <t>United States of America, Australia, China, Russian Federation</t>
+    <t>Australia, Russian Federation, China, United States of America</t>
   </si>
   <si>
     <t>saline placebo</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2022-06-21</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Is male or female and ≥18 years of age at the time of signing the informed consent
 * Has a diagnosis of hepatocellular carcinoma confirmed by radiology, histology, or cytology
 * Has Barcelona Clinic Liver Cancer (BCLC) Stage C disease, or BCLC Stage B disease not amenable to locoregional therapy or refractory to locoregional therapy, and not amenable to a curative treatment approach
 * Has a Child-Pugh class A liver score
 * Has a predicted life expectancy of \&gt;3 months
 * Has at least one measurable hepatocellular carcinoma (HCC) lesion based on RECIST 1.1 as confirmed by BICR
 * Has an Eastern Cooperative Oncology Group (ECOG) performance status (PS) of 0 to 1
 * Participants with hepatitis B will be eligible as long as their virus is well controlled
 Exclusion Criteria</t>
   </si>
   <si>
     <t>3475-676</t>
   </si>
   <si>
     <t>NCT03711032</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03711032</t>
   </si>
   <si>
     <t>Researchers are looking for new ways to treat high-risk non muscle invasive bladder cancer (HR NMIBC). NMIBC is cancer in the tissue that lines the inside of the bladder but has not spread to the bladder muscle or outside of the bladder. High-risk means NMIBC may have a high chance of getting worse or coming back after treatment.
 The goals of this study are to learn: 1. If more people who receive pembrolizumab with Bacillus Calmette-Guerin (BCG) have no signs of cancer in their body and live longer without the cancer growing, spreading, or coming back compared to people who receive BCG alone. 2. About the safety and how well people tolerate BCG alone or in combination with pembrolizumab.</t>
   </si>
   <si>
     <t>Efficacy and Safety of Pembrolizumab (MK-3475) in Combination With Bacillus Calmette-Guerin (BCG) in High-Risk Non-Muscle Invasive Bladder Cancer (HR NMIBC) (MK-3475-676/KEYNOTE-676)</t>
   </si>
   <si>
-    <t>United States of America, Australia, Austria, Colombia, United Kingdom</t>
+    <t>Australia, Austria, Colombia, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>BCG</t>
   </si>
   <si>
     <t>2018-12-24</t>
   </si>
   <si>
     <t>2024-12-10</t>
   </si>
   <si>
     <t>2034-11-20</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Have locally and blinded independent central review (BICR)-confirmed histological diagnosis of high-risk non-muscle invasive (T1, high grade Ta and/or CIS) UC of the bladder
 * Has undergone cystoscopy/ transurethral resection of bladder tumor (TURBT) to remove all resectable disease
 * Has provided tissue for biomarker analysis
 * Has Eastern Cooperative Oncology Group (ECOG) performance status of 0, 1 or 2
 * Has adequate organ function
 * During the treatment period and for ≥7 days after the last dose of BCG, male participants are EITHER abstinent from heterosexual intercourse as their preferred and usual lifestyle and agree to remain abstinent, OR, must agree to use contraception unless confirmed to be azoospermic
 * Female participants who are not pregnant, not breast</t>
   </si>
   <si>
     <t>3475-859</t>
   </si>
   <si>
     <t>NCT03675737</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03675737</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the efficacy of pembrolizumab (MK-3745) in combination with chemotherapy (Cisplatin combined with 5-Fluorouracil \[FP regimen\] or oxaliplatin combined with capecitabine \[CAPOX regimen\]) versus placebo in combination with chemotherapy (FP or CAPOX regimens) in the treatment of human epidermal growth factor receptor 2 (HER2) negative advanced gastric or GEJ adenocarcinoma in adult participants.
 The primary hypotheses of this study are that pembrolizumab plus chemotherapy is superior to placebo plus chemotherapy in terms of overall survival (OS).</t>
   </si>
   <si>
     <t>Pembrolizumab (MK-3475) Plus Chemotherapy Versus Placebo Plus Chemotherapy in Participants Gastric or Gastroesophageal Junction (GEJ) Adenocarcinoma (MK-3475-859/KEYNOTE-859)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Austria, Australia, China, Russian Federation</t>
+    <t>Argentina, Australia, Austria, Russian Federation, China, United States of America</t>
   </si>
   <si>
     <t>oxaliplatin</t>
   </si>
   <si>
     <t>2025-03-07</t>
   </si>
   <si>
     <t>2022-10-03</t>
   </si>
   <si>
     <t>2025-03-03</t>
   </si>
   <si>
     <t>Inclusion Criteria
 * Has histologically or cytologically confirmed diagnosis of locally advanced unresectable or metastatic gastric or gastroesophageal junction (GEJ) adenocarcinoma with known programmed cell death ligand 1 (PD-L1) expression status
 * Has human epidermal growth factor receptor 2 (HER2) negative cancer
 * Male participants must agree to use contraception during the treatment period and through 95 days after the last dose of chemotherapy, refrain from donating sperm, and be abstinent from heterosexual intercourse, as their preferred and usual lifestyle, and agree to remain abstinent or must agree to use contraception per study protocol unless confirmed to be azoospermic during this period
 * Female participants who are not pregnant, not breastfeeding, and at least one of the</t>
   </si>
   <si>
     <t>3475-826</t>
   </si>
   <si>
     <t>NCT03635567</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03635567</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the efficacy and safety of pembrolizumab (MK-3475) plus one of four platinum-based chemotherapy regimens compared to the efficacy and safety of placebo plus one of four platinum-based chemotherapy regimens in the treatment of adult women with persistent, recurrent, or metastatic cervical cancer. Possible chemotherapy regimens include: paclitaxel plus cisplatin with or without bevacizumab and paclitaxel plus carboplatin with or without bevacizumab.
 The primary study hypotheses are that the combination of pembrolizumab plus chemotherapy is superior to placebo plus chemotherapy with respect to: 1) Progression-free Survival (PFS) per Response Evaluation Criteria in Solid Tumors (RECIST 1.1) as assessed by the Investigator, or, 2) Overall Survival (OS).</t>
   </si>
   <si>
     <t>Efficacy and Safety Study of First-line Treatment With Pembrolizumab (MK-3475) Plus Chemotherapy Versus Placebo Plus Chemotherapy in Women With Persistent, Recurrent, or Metastatic Cervical Cancer (MK</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Chile, Peru, Ukraine</t>
+    <t>Argentina, Australia, Chile, Peru, Ukraine, United States of America</t>
   </si>
   <si>
     <t>Bevacizumab</t>
   </si>
   <si>
     <t>2018-10-25</t>
   </si>
   <si>
     <t>2024-06-12</t>
   </si>
   <si>
     <t>2024-06-04</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has persistent, recurrent, or metastatic squamous cell carcinoma, adenosquamous carcinoma, or adenocarcinoma of the cervix which has not been treated with systemic chemotherapy and is not amenable to curative treatment (such as with surgery and/or radiation). Prior chemotherapy utilized as a radiosensitizing agent and completed at least 2 weeks prior to randomization with resolution of all treatment-related toxicities is allowed. AEs due to previous treatments should be resolved to ≤ Grade 1 or baseline. Participants with ≤ Grade 2 neuropathy or ≤ Grade 2 alopecia are eligible.
 * Not pregnant or breastfeeding, and at least one of the following conditions applies: a.) Not a woman of childbearing potential (WOCBP), b.) A WOCBP must agree to use effective contraception</t>
   </si>
   <si>
     <t>3475-811</t>
   </si>
   <si>
     <t>NCT03615326</t>
   </si>
   <si>
@@ -3813,247 +3810,247 @@
   <si>
     <t>Inclusion Criteria:
 Inclusion criteria include, but are not limited to:
 * Histologically or cytologically confirmed diagnosis of previously untreated, locally advanced unresectable or metastatic human epidermal growth factor receptor 2 (HER2) positive gastric or gastroesophageal junction (GEJ) adenocarcinoma
 * HER2-positive defined as either immunohistochemistry (IHC) 3+ or IHC 2+ in combination with in-situ hybridization positive (ISH+) or fluorescent in-situ hybridization (FISH), as assessed by central review on primary or metastatic tumor
 * Has measurable disease as defined by Response Evaluation Criteria in Solid Tumors version 1.1 (RECIST 1.1) as determined by the site investigator
 * Male participants must agree to use approved contraception
 * Female participants who are not pregnan</t>
   </si>
   <si>
     <t>3475-716</t>
   </si>
   <si>
     <t>NCT03553836</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03553836</t>
   </si>
   <si>
     <t>This 2-part study will evaluate the safety and efficacy of pembrolizumab (MK-3475) compared to placebo in participants with surgically resected high-risk Stage II melanoma. Participants in Part 1 will receive either pembrolizumab or placebo in a double-blind design every 3 weeks (Q3W) for up to 17 cycles/\~1 year (each cycle = 21 days). Participants who complete the initial treatment of 17 cycles of pembrolizumab in Part 1 and experience disease recurrence may be eligible for re-challenge with pembrolizumab at the same dose and schedule of 200 mg Q3W (21-day cycles) for up to 35 cycles (up to \~2 years) in Part 2 in an open label design. Participants who complete the initial treatment of placebo and experience disease recurrence may be eligible to switch over to pembrolizumab 200 mg Q3W (2</t>
   </si>
   <si>
     <t>Safety and Efficacy of Pembrolizumab Compared to Placebo in Resected High-risk Stage II Melanoma (MK-3475-716/KEYNOTE-716)</t>
   </si>
   <si>
-    <t>United States of America, Australia, South Africa, United Kingdom</t>
+    <t>Australia, South Africa, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>2018-09-12</t>
   </si>
   <si>
     <t>2033-10-12</t>
   </si>
   <si>
     <t>2021-06-21</t>
   </si>
   <si>
     <t>Inclusion:
 * Has surgically resected and histologically/pathologically confirmed new diagnosis of Stage IIB or IIC cutaneous melanoma per American Joint Committee on Cancer (AJCC) 8th edition guidelines
 * Has not been previously treated for melanoma beyond complete surgical resection
 * Has ≤12 weeks between final surgical resection and randomization
 * Has no evidence of metastatic disease on imaging as determined by investigator
 * Has a performance status of 0 or 1 on the Eastern Cooperative Oncology Group (ECOG) Performance Scale or Lansky Play-Performance Scale (LPS) score ≥50 for participants ≤16 years old, or a Karnofsky Performance Scale (KPS) score ≥50 for participants \&gt;16 and \&lt;18 years old
 * Has recovered adequately from toxicity and/or complications from surgery prior to study s</t>
   </si>
   <si>
-    <t>United States of America, Australia, United Kingdom</t>
+    <t>Australia, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>E7080-G000-309</t>
   </si>
   <si>
     <t>NCT03517449</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03517449</t>
   </si>
   <si>
     <t>Eisai Inc.</t>
   </si>
   <si>
     <t>This is a study of pembrolizumab (MK-3475, KEYTRUDA®) in combination with lenvatinib (E7080) versus treatment of physician's choice (doxorubicin or paclitaxel) for the treatment of advanced endometrial cancer. Participants will be randomly assigned to receive either pembrolizumab and lenvatinib or treatment of physician's choice. The primary study hypothesis is that pembrolizumab in combination with lenvatinib prolongs progression free survival (PFS) and overall survival (OS) when compared to treatment of physician's choice.</t>
   </si>
   <si>
     <t>Lenvatinib in Combination With Pembrolizumab Versus Treatment of Physician's Choice in Participants With Advanced Endometrial Cancer (MK-3475-775/E7080-G000-309 Per Merck Standard Convention [KEYNOTE-</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Israel, Korea, Republic of</t>
+    <t>Argentina, Australia, Israel, Korea, Republic of, United States of America</t>
   </si>
   <si>
     <t>Doxorubicin</t>
   </si>
   <si>
     <t>2018-06-11</t>
   </si>
   <si>
     <t>2025-02-24</t>
   </si>
   <si>
     <t>2020-10-26</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Has a histologically confirmed diagnosis of endometrial carcinoma (EC)
 2. Documented evidence of advanced, recurrent or metastatic EC.
 3. Has radiographic evidence of disease progression after 1 prior systemic, platinum-based chemotherapy regimen for EC. Participants may have received up to 1 additional line of platinum-based chemotherapy if given in the neoadjuvant or adjuvant treatment setting.
    Note: There is no restriction regarding prior hormonal therapy.
 4. Has historical or fresh tumor biopsy specimen for determination of mismatch repair (MMR) status.
 5. Has at least 1 measurable target lesion according to Response Evaluation Criteria In Solid Tumors (RECIST) 1.1 and confirmed by Blinded Independent Central Review BICR.
 6. Has Eastern Cooperative Oncology</t>
   </si>
   <si>
     <t>3475-789</t>
   </si>
   <si>
     <t>NCT03515837</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03515837</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the efficacy and safety of pemetrexed plus platinum chemotherapy (carboplatin or cisplatin) with or without pembrolizumab (MK-3475; KEYTRUDA®) in the treatment of adults with the following types of tyrosine kinase inhibitor (TKI)-resistant, epidermal growth factor receptor (EGFR)-mutated, metastatic non-squamous non-small cell lung cancer (NSCLC) tumors: 1) TKI-failures (including osimertinib \[TAGRISSO®\] failure) with T790M-negative mutation tumors, 2) T790M-positive mutation tumors with prior exposure to osimertinib, and 3) first-line osimertinib failure regardless of T790M mutation status.
 The primary study hypotheses are that the combination of pembrolizumab plus chemotherapy has superior efficacy compared to saline placebo plus chemotherapy i</t>
   </si>
   <si>
     <t>Study of Pemetrexed + Platinum Chemotherapy With or Without Pembrolizumab (MK-3475) in Adults With Tyrosine Kinase Inhibitor- (TKI)-Resistant Epidermal Growth Factor Receptor- (EGFR)-Mutated Metastati</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Brazil, China</t>
+    <t>Argentina, Australia, Brazil, China, United States of America</t>
   </si>
   <si>
     <t>saline solution</t>
   </si>
   <si>
     <t>2018-06-29</t>
   </si>
   <si>
     <t>2024-11-05</t>
   </si>
   <si>
     <t>2023-01-17</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Histologically or cytologically confirmed diagnosis of Stage IV non-squamous NSCLC.
 * Documentation of tumor activating EGFR mutation, specifically either DEL19 or L858R.
 * Investigator-determined radiographic disease progression per RECIST 1.1 after treatment with an EGFR TKI therapy: a) Participants previously treated with 1st or 2nd generation EGFR TKI (e.g. erlotinib/afatinib/gefitinib) are required to have confirmed documented absence of EGFR T790M mutation; b) Participants with confirmed acquired T790M mutation after 1st or 2nd generation EGFR TKI (e.g. erlotinib/afatinib/gefitinib) are required to have osimertinib TKI treatment failure prior to enrollment; c) Participants previously failed osimertinib TKI treatment as 1st line therapy are eligible regardless o</t>
   </si>
   <si>
     <t>3475-587</t>
   </si>
   <si>
     <t>NCT03486873</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03486873</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the long-term safety and efficacy of pembrolizumab (MK-3475) in participants from previous Merck pembrolizumab-based parent studies who transition into this extension study.
 This study will consist of three phases: 1) First Course Phase, 2) Survival Follow-up Phase or 3) Second Course Phase. Each participant will transition to this extension study in one of the following three phases, depending on the study phase they were in at the completion of the parent study. Participants who were in the First Course Phase of study treatment with pembrolizumab or lenvatinib in their parent study will enter the First Course Phase of this study and complete up to 35 doses or more every 3 weeks (Q3W) or 17 doses or more every 6 weeks (Q6W) of study treatment with</t>
   </si>
   <si>
     <t>Long-term Safety and Efficacy Extension Study for Participants With Advanced Tumors Who Are Currently on Treatment or in Follow-up in a Pembrolizumab (MK-3475) Study (MK-3475-587/KEYNOTE-587)</t>
   </si>
   <si>
-    <t>United States of America, Australia, Russian Federation, Romania</t>
+    <t>Australia, Romania, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>Standard of Care (SOC)</t>
   </si>
   <si>
     <t>MK-4280</t>
   </si>
   <si>
     <t>2018-08-21</t>
   </si>
   <si>
     <t>2025-05-02</t>
   </si>
   <si>
     <t>2043-08-04</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Treated on the parent pembrolizumab studies established by the Sponsor as MK-3475-587 ready.
 * Currently receiving pembrolizumab, pembrolizumab based combinations or lenvatinib from parent studies or in a follow-up phase.
 Additional eligibility criteria for participants who enter Second Course Phase once they are enrolled on MK-3475-587:
 * Has not received any anticancer systemic treatment since the last dose of pembrolizumab or a pembrolizumab-based combination in First Course Phase.
 * Has an Eastern Cooperative Oncology Group (ECOG) performance status of 0 or 1.
 * Demonstrates adequate organ function.
 * Have resolution of any toxic effect(s) of First Course Phase trial treatment with pembrolizumab or a pembrolizumab-based combination to Grade 1 or less (except al</t>
   </si>
   <si>
     <t>3475-671</t>
   </si>
   <si>
     <t>NCT03425643</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03425643</t>
   </si>
   <si>
     <t>This trial will evaluate the safety and efficacy of pembrolizumab (MK-3475) in combination with platinum doublet neoadjuvant chemotherapy (NAC) before surgery \[neoadjuvant phase\], followed by pembrolizumab alone after surgery \[adjuvant phase\] in participants with resectable stage II, IIIA, and resectable IIIB (T3-4N2) non-small cell lung cancer (NSCLC). The primary hypotheses of this study are that neoadjuvant pembrolizumab (vs. placebo) in combination with NAC, followed by surgery and adjuvant pembrolizumab (vs. placebo) will improve: 1) event free survival (EFS) by biopsy assessed by local pathologist or by investigator-assessed imaging using Response Evaluation Criteria in Solid Tumors Version 1.1 (RECIST 1.1); and 2) overall survival (OS).</t>
   </si>
   <si>
     <t>Efficacy and Safety of Pembrolizumab (MK-3475) With Platinum Doublet Chemotherapy as Neoadjuvant/Adjuvant Therapy for Participants With Resectable Stage II, IIIA, and Resectable IIIB (T3-4N2) Non-smal</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Belgium, Russian Federation</t>
+    <t>Argentina, Australia, Belgium, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>2018-04-24</t>
   </si>
   <si>
     <t>2026-06-29</t>
   </si>
   <si>
     <t>2023-07-10</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Have previously untreated and pathologically confirmed resectable Stage II, IIIA, or IIIB (N2) NSCLC.
 * If male, must agree to use contraception or practice abstinence as well as refrain from donating sperm during the treatment period and for the time needed to eliminate each study intervention after the last dose of study intervention.
 * If female, may participate if not pregnant or breastfeeding, and at least one of the following conditions apply: 1) not a woman of childbearing potential (WOCBP); or 2) a WOCBP who agrees to follow contraceptive guidance during the treatment period and for the time needed to eliminate each study intervention after the last dose of study intervention and agrees not to donate eggs (ova, oocytes) to others or freeze/store for her own u</t>
   </si>
   <si>
     <t>3475-689</t>
   </si>
   <si>
     <t>NCT03765918</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03765918</t>
   </si>
   <si>
     <t>This is a randomized, active-controlled, open-label study of pembrolizumab (Pembro) given prior to surgery and pembrolizumab in combination with standard of care radiotherapy (with or without cisplatin), as post-surgical therapy in treatment naïve participants with newly diagnosed Stage III/IVA, resectable, locoregionally advanced, head and neck squamous cell carcinoma (LA-HNSCC). Efficacy outcomes will be stratified by programmed cell death ligand 1 (PD-L1) combined positive score (CPS) status. The primary hypothesis is that pembrolizumab given before surgery and after surgery in combination with radiotherapy (with or without cisplatin) improves event-free survival compared to radiotherapy (with or without cisplatin) given after surgery alone.</t>
   </si>
   <si>
     <t>Study of Pembrolizumab Given Prior to Surgery and in Combination With Radiotherapy Given Post-surgery for Advanced Head and Neck Squamous Cell Carcinoma (MK-3475-689)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Brazil, Colombia</t>
+    <t>Argentina, Australia, Brazil, Colombia, United States of America</t>
   </si>
   <si>
     <t>Pembrolizumab 200 mg</t>
   </si>
   <si>
     <t>Radiotherapy 60 Gray</t>
   </si>
   <si>
     <t>Radiotherapy 66 Gray</t>
   </si>
   <si>
     <t>Radiotherapy 70 Gray</t>
   </si>
   <si>
     <t>Cisplatin 100 mg/m^2</t>
   </si>
   <si>
     <t>2018-12-17</t>
   </si>
   <si>
     <t>2025-02-04</t>
   </si>
   <si>
     <t>2026-09-10</t>
   </si>
@@ -4062,240 +4059,240 @@
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has histologically confirmed new diagnosis of resectable, non-metastatic, squamous cell carcinoma that is either: Stage III Human Papillomavirus (HPV) positive oropharyngeal primary that is tumor size (T) 4, lymph node involvement (N) 0-2, no distant metastases (M0); Stage III or IVA oropharyngeal HPV negative; or Stage III or IVA larynx/hypopharynx/oral cavity primaries.
 * Is eligible for primary surgery based on investigator decision and per local practice
 * Female and male participants of reproductive potential must agree to use adequate contraception throughout the study period and for up to 180 days after the last dose of study therapy.
 * Male participants must refrain from donating sperm throughout the study period and for up to 180 days after the last dose of</t>
   </si>
   <si>
     <t>7339-001</t>
   </si>
   <si>
     <t>NCT03740165</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03740165</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the efficacy and safety of treatment with carboplatin/paclitaxel\* PLUS pembrolizumab (MK-3475) and maintenance olaparib (MK-7339) in women with epithelial ovarian cancer (EOC), fallopian tube cancer, or primary peritoneal cancer.
 The primary study hypotheses are that the combination of pembrolizumab plus carboplatin/paclitaxel\* followed by continued pembrolizumab and maintenance olaparib is superior to carboplatin/paclitaxel alone with respect to Progression Free Survival (PFS) per Response Evaluation Criteria in Solid Tumors Version 1.1 (RECIST 1.1) in participants with programmed death-ligand 1 (PD-L1)-positive tumors (Combined Positive Score \[CPS\]≥10) and in all participants, and that the combination of pembrolizumab plus carboplatin/paclitaxe</t>
   </si>
   <si>
     <t>Study of Chemotherapy With Pembrolizumab (MK-3475) Followed by Maintenance With Olaparib (MK-7339) for the First-Line Treatment of Women With BRCA Non-mutated Advanced Epithelial Ovarian Cancer (EOC)</t>
   </si>
   <si>
-    <t>United States of America, Australia, Belgium, Israel, Russian Federation</t>
+    <t>Australia, Belgium, Israel, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>2018-12-18</t>
   </si>
   <si>
     <t>2024-08-26</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has histologically confirmed International Federation of Gynecology and Obstetrics (FIGO) Stage III or Stage IV EOC (high-grade predominantly serous, endometrioid (any grade), carcinosarcoma, mixed mullerian with high-grade serous component, clear cell, or low-grade serous OC), primary peritoneal cancer, or fallopian tube cancer
 * Has just completed primary debulking surgery or is eligible for primary debulking surgery or is a potential candidate for interval debulking surgery
 * Is a candidate for carboplatin and paclitaxel chemotherapy, to be administered in the adjuvant or neoadjuvant setting
 * Candidates for neoadjuvant chemotherapy, has a cancer antigen 125 (CA-125) (kilounits/L):carcinoembryonic antigen (CEA; ng/mL) ratio greater than or equal to 25
 * Is able to</t>
   </si>
   <si>
-    <t>United States of America, Australia, Brazil, Russian Federation</t>
+    <t>Australia, Brazil, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>3475-598</t>
   </si>
   <si>
     <t>NCT03302234</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03302234</t>
   </si>
   <si>
     <t>The purpose of this study is to determine the efficacy of pembrolizumab given in combination with either ipilimumab or placebo as first-line treatment in participants with metastatic non-small cell lung cancer (NSCLC). The primary hypothesis of this study is that overall survival (OS) and/or progression-free survival (PFS) is prolonged in participants who receive pembrolizumab and ipilimumab compared to those who receive pembrolizumab and placebo.
 With Amendment 6 (effective date: 11-Dec-2020), active participants, investigator, and sponsor personnel or delegate(s) involved in the treatment administration or clinical evaluation of the participants will be unblinded. Participants will discontinue ipilimumab and placebo and participants who remain on treatment will receive open-label pembro</t>
   </si>
   <si>
     <t>Study of Pembrolizumab Given With Ipilimumab or Placebo in Participants With Untreated Metastatic Non-Small Cell Lung Cancer (NSCLC) (MK-3475-598/KEYNOTE-598)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Brazil, South Africa, Ukraine</t>
+    <t>Argentina, Australia, Brazil, South Africa, Ukraine, United States of America</t>
   </si>
   <si>
     <t>Ipilimumab</t>
   </si>
   <si>
     <t>2017-12-14</t>
   </si>
   <si>
     <t>2023-09-25</t>
   </si>
   <si>
     <t>2020-09-01</t>
   </si>
   <si>
     <t>2022-09-07</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has a histologically or cytologically confirmed diagnosis of Stage IV metastatic non-small cell lung cancer (NSCLC) (American Joint Committee on Cancer version 8)
 * Has measurable disease per Response Evaluation Criteria in Solid Tumors Version 1.1 (RECIST 1.1) as determined by investigator
 * Has Eastern Cooperative Oncology Group (ECOG) performance status of 0 or 1
 * Has a life expectancy of at least 3 months
 * Has provided archival tumor tissue sample or newly obtained core or excisional biopsy of a tumor lesion not previously irradiated
 * Female participants of childbearing potential must have a negative serum pregnancy test within 72 hours prior to receiving the first dose of study therapy
 * Female participants of reproductive potential must agree to use contrace</t>
   </si>
   <si>
     <t>3475-585</t>
   </si>
   <si>
     <t>NCT03221426</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03221426</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the efficacy of pembrolizumab (MK-3745) in the neoadjuvant (prior to surgery) or adjuvant (after surgery) treatment of previously untreated adults with gastric and gastroesophageal junction (GEJ) adenocarcinoma.
 The primary study hypotheses are that:
 * Neoadjuvant and adjuvant pembrolizumab plus chemotherapy, followed by adjuvant pembrolizumab is superior to neoadjuvant and adjuvant placebo plus chemotherapy, followed by adjuvant placebo in terms of Event-free Survival (EFS) based on Response Evaluation Criteria in Solid Tumors Version 1.1 (RECIST 1.1), and
 * Neoadjuvant pembrolizumab plus chemotherapy is superior to neoadjuvant placebo plus chemotherapy in terms of rate of Pathological Complete Response (pathCR) at the time of surgery.
 With Amen</t>
   </si>
   <si>
     <t>Study of Pembrolizumab (MK-3475) Plus Chemotherapy Versus Placebo Plus Chemotherapy in Participants With Gastric or Gastroesophageal Junction (GEJ) Adenocarcinoma (MK-3475-585/KEYNOTE-585)</t>
   </si>
   <si>
-    <t>United States of America, Belgium, Brazil, China, Israel, Russian Federation</t>
+    <t>Brazil, Belgium, Israel, Russian Federation, China, United States of America</t>
   </si>
   <si>
     <t>2017-10-09</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has previously untreated localized gastric or GEJ adenocarcinoma as defined by T3 or greater primary lesion or the presence of any positive nodes - N+ (clinical nodes) without evidence of metastatic disease.
 * Plans to proceed to surgery following pre-operative chemotherapy based on standard staging studies per local practice.
 * Is willing to provide tissue from a tumor lesion at baseline and at time of surgery.
 * Has an Eastern Cooperative Oncology Group (ECOG) performance status score of 0 to 1 within 3 days prior to the first dose of study treatment.
 * Has adequate organ function.
 * Male participants of childbearing potential must agree to use an adequate method of contraception for the course of the study through 180 days after the last dose of chemotherapy.
 * Fe</t>
   </si>
   <si>
-    <t>United States of America, Belgium, Brazil, China, Russian Federation</t>
+    <t>Brazil, Belgium, Russian Federation, China, United States of America</t>
   </si>
   <si>
     <t>3475-590</t>
   </si>
   <si>
     <t>NCT03189719</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03189719</t>
   </si>
   <si>
     <t>The purpose of this trial is to evaluate efficacy and safety of pembrolizumab plus standard of care (SOC) chemotherapy with cisplatin and 5-fluorouracil (5-FU) versus placebo plus SOC chemotherapy with cisplatin and 5-FU as first-line treatment in participants with locally advanced or metastatic esophageal carcinoma.
 The overall primary efficacy hypotheses are as follows:
 1. In participants with esophageal squamous cell carcinoma (ESCC), participants whose tumors are programmed cell death-ligand 1 (PD-L1)-positive (defined as combined positive score \[CPS\] ≥10), ESCC participants whose tumors are PD-L1 positive (CPS ≥10), and in all participants, overall survival (OS) is superior with pembrolizumab plus SOC chemotherapy compared with placebo plus SOC chemotherapy.
 2. In participants wit</t>
   </si>
   <si>
     <t>First-line Esophageal Carcinoma Study With Pembrolizumab Plus Chemo vs. Chemo (MK-3475-590/KEYNOTE-590)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Brazil, China, Russian Federation</t>
+    <t>Argentina, Australia, Brazil, Russian Federation, China, United States of America</t>
   </si>
   <si>
     <t>2017-07-25</t>
   </si>
   <si>
     <t>2024-10-10</t>
   </si>
   <si>
     <t>2020-07-02</t>
   </si>
   <si>
     <t>3475-564</t>
   </si>
   <si>
     <t>NCT03142334</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03142334</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety and efficacy of pembrolizumab (MK-3475) in the adjuvant treatment of adult participants who have undergone nephrectomy and have intermediate-high risk, high risk, or M1 no evidence of disease (M1 NED) renal cell carcinoma (RCC) with clear cell component.
 The primary study hypothesis is that pembrolizumab is superior to placebo with respect to Disease-free Survival (DFS) as assessed by the Investigator in male and female participants with intermediate-high risk, high risk and M1 NED RCC.</t>
   </si>
   <si>
     <t>Safety and Efficacy Study of Pembrolizumab (MK-3475) as Monotherapy in the Adjuvant Treatment of Renal Cell Carcinoma Post Nephrectomy (MK-3475-564/KEYNOTE-564)</t>
   </si>
   <si>
-    <t>United States of America, Australia, Brazil, Canada, Russian Federation</t>
+    <t>Australia, Brazil, Canada, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>2017-06-09</t>
   </si>
   <si>
     <t>2024-11-08</t>
   </si>
   <si>
     <t>2025-12-28</t>
   </si>
   <si>
     <t>2020-12-14</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has histologically confirmed diagnosis of renal cell carcinoma (RCC) with clear cell component with or without sarcomatoid features
 * Female participants of childbearing potential must be willing to use an adequate method of contraception, for the course of the study through 120 days after the last dose of study treatment
 * Male participants of childbearing potential must agree to use an adequate method of contraception, starting with the first dose of study treatment through 120 days after the last dose of study treatment
 * Has intermediate-high risk, high risk, or M1 no evidence of disease (NED) RCC as defined by the following pathological tumor-node-metastasis and Fuhrman grading status:
   1. Intermediate-high risk RCC: pT2, Grade 4 or sarcomatoid, N0, M0; pT3, A</t>
   </si>
   <si>
     <t>KEYNOTE-698/ECHO-303</t>
   </si>
   <si>
     <t>NCT03374488</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03374488</t>
   </si>
   <si>
     <t>Incyte Corporation</t>
   </si>
   <si>
     <t>The purpose of this study was to evaluate the efficacy and safety of pembrolizumab + epacadostat vs pembrolizumab + placebo as a treatment for recurrent or progressive metastatic urothelial carcinoma in patients who have failed a first-line platinum-containing chemotherapy regimen for advanced/metastatic disease.</t>
   </si>
   <si>
     <t>Pembrolizumab + Epacadostat vs Pembrolizumab + Placebo in Recurrent or Progressive Metastatic Urothelial Carcinoma</t>
   </si>
   <si>
-    <t>United States of America, Australia, Canada, Russian Federation</t>
+    <t>Australia, Canada, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>Epacadostat</t>
   </si>
   <si>
     <t>2017-12-22</t>
   </si>
   <si>
     <t>2021-11-02</t>
   </si>
   <si>
     <t>2018-07-27</t>
   </si>
   <si>
     <t>2020-07-23</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Histologically-confirmed diagnosis of urothelial carcinoma of the renal pelvis, ureter, bladder, or urethra, that is transitional cell, or mixed transitional/non-transitional (predominantly transitional) cell type.
 * Progression or recurrence of urothelial carcinoma following one prior platinum containing chemotherapy regimen for metastatic or unresectable locally advanced disease. A participant who receives a neoadjuvant or adjuvant platinum-containing regimen following cystectomy for localized muscle-invasive urothelial carcinoma is acceptable (without further systemic treatment), if recurrence/progression occurs ≤ 12 months following completion of therapy.
 * Measurable disease based on RECIST v1.1.
 * Have provided an archival tumor tissue sample or newly obtained</t>
   </si>
   <si>
     <t>3475-604</t>
@@ -4374,171 +4371,171 @@
     <t>Inclusion Criteria:
 * Has a HCC diagnosis confirmed by radiology, histology, or cytology (fibrolamellar, and mixed hepatocellular/cholangiocarcinoma subtypes are not eligible)
 * Has Barcelona Clinic Liver Cancer (BCLC) Stage C disease or BCLC Stage B disease not amenable to locoregional therapy or refractory to locoregional therapy and not amenable to a curative treatment approach.
 * Has a Child-Pugh A liver score within 7 days prior to first dose of study medication
 * Has a life expectancy of \&gt;3 months
 * Has at least one measurable lesion based on RECIST version 1.1 as determined by investigator.
 * Has Eastern Cooperative Oncology Group (ECOG) performance status of 0 or 1 performed within 7 days prior to receiving the first dose of study medication.
 * Has documented objective radiograph</t>
   </si>
   <si>
     <t>3475-412</t>
   </si>
   <si>
     <t>NCT03040999</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03040999</t>
   </si>
   <si>
     <t>The purpose of this study is to determine the efficacy and safety of pembrolizumab given concomitantly with chemoradiation (CRT) and as maintenance therapy versus placebo plus CRT in participants with locally advanced head and neck squamous cell carcinoma (LA HNSCC). The primary hypothesis is that pembrolizumab in combination with CRT is superior to placebo in combination with CRT with respect to event-free survival (EFS).</t>
   </si>
   <si>
     <t>Study of Pembrolizumab (MK-3475) or Placebo With Chemoradiation in Participants With Locally Advanced Head and Neck Squamous Cell Carcinoma (MK-3475-412/KEYNOTE-412)</t>
   </si>
   <si>
-    <t>United States of America, Australia, Brazil, Netherlands, United Kingdom</t>
+    <t>Australia, Brazil, Netherlands, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>Accelerated Fractionation (AFX) Radiotherapy</t>
   </si>
   <si>
     <t>Standard Fractionation (SFX) Radiotherapy</t>
   </si>
   <si>
     <t>2017-04-05</t>
   </si>
   <si>
     <t>2024-08-28</t>
   </si>
   <si>
     <t>2022-05-31</t>
   </si>
   <si>
     <t>2024-08-21</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has a pathologically proven new diagnosis of oropharyngeal p16 positive, oropharyngeal p16 negative, or larynx/hypopharynx/oral cavity (independent of p16) squamous cell carcinoma. Participants with oral cavity tumors need to have unresectable disease. Participants with multiple synchronous tumors are not eligible for the study.
 * Has provided tissue for Programmed Cell Death Receptor Ligand 1 (PD-L1) biomarker analysis from a core or excisional biopsy. If an excisional or incisional biopsy has been performed, participants remain eligible for the study provided the residual disease meets the staging criteria required for the trial (e.g., excisional biopsy of a lymph node with residual T4 primary). Prior surgical debulking, including tonsillectomy, for the head and ne</t>
   </si>
   <si>
     <t>3475-522</t>
   </si>
   <si>
     <t>NCT03036488</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03036488</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the efficacy and safety of pembrolizumab (MK-3475) plus chemotherapy vs placebo plus chemotherapy as neoadjuvant therapy and pembrolizumab vs placebo as adjuvant therapy in participants who have triple negative breast cancer (TNBC).
 After a screening phase of approximately 28 days, each participant will receive neoadjuvant study treatment (Pembrolizumab + Chemotherapy OR Placebo + Chemotherapy) based on the randomization schedule for approximately 24 weeks (8 cycles). Each participant will then undergo definitive surgery 3-6 weeks after conclusion of the last cycle of the neoadjuvant study treatment. After definitive surgery, each participant will receive adjuvant study treatment (Pembrolizumab OR Placebo) for approximately 27 weeks (9 cycles). Fol</t>
   </si>
   <si>
     <t>Study of Pembrolizumab (MK-3475) Plus Chemotherapy vs Placebo Plus Chemotherapy as Neoadjuvant Therapy and Pembrolizumab vs Placebo as Adjuvant Therapy in Participants With Triple Negative Breast Canc</t>
   </si>
   <si>
-    <t>United States of America, Australia, Brazil, Canada, Israel, Russian Federation, United Kingdom</t>
+    <t>Australia, Brazil, Canada, Israel, Russian Federation, United Kingdom, United States of America</t>
   </si>
   <si>
     <t>Epirubicin</t>
   </si>
   <si>
     <t>2017-03-07</t>
   </si>
   <si>
     <t>2025-01-08</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has newly diagnosed, locally advanced, centrally confirmed TNBC, as defined by the most recent American Society of Clinical Oncology (ASCO)/College of American Pathologists (CAP) guidelines.
 * Has previously untreated locally advanced non-metastatic (M0) TNBC defined as the following combined primary tumor (T) and regional lymph node (N) staging per current American Joint Committee of Cancer (AJCC) staging criteria for breast cancer as assessed by the investigator based on radiological and/or clinical assessment:
   * T1c, N1-N2
   * T2, N0-N2
   * T3, N0-N2
   * T4a-d, N0-N2
 * Provides a core needle biopsy consisting of at least 2 separate tumor cores from the primary tumor at screening to the central laboratory.
 * Has Eastern Cooperative Oncology Group (ECOG) performa</t>
   </si>
   <si>
     <t>KEYNOTE-672/ECHO-307</t>
   </si>
   <si>
     <t>NCT03361865</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03361865</t>
   </si>
   <si>
     <t>The purpose of this study was to evaluate the efficacy and safety of pembrolizumab + epacadostat vs pembrolizumab + placebo in participants with cisplatin-ineligible urothelial carcinoma.</t>
   </si>
   <si>
     <t>Pembrolizumab in Combination With Epacadostat or Placebo in Cisplatin-ineligible Urothelial Carcinoma (KEYNOTE-672/ECHO-307)</t>
   </si>
   <si>
-    <t>United States of America, Australia, Belgium, Canada, France, Korea, Republic of</t>
+    <t>Australia, Canada, France, Belgium, Korea, Republic of, United States of America</t>
   </si>
   <si>
     <t>2017-12-04</t>
   </si>
   <si>
     <t>2021-11-17</t>
   </si>
   <si>
     <t>2018-08-09</t>
   </si>
   <si>
     <t>2020-08-04</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Histologically or cytologically-confirmed diagnosis of advanced/unresectable (inoperable) or metastatic urothelial cancer of the renal pelvis, ureter, bladder, or urethra.
 * Measurable disease based on RECIST v1.1.
 * Be considered ineligible to receive cisplatin-based combination therapy, based on protocol-defined criteria.
 * Have provided tissue for PD-L1 analysis from an archival tissue sample or newly obtained core or excisional biopsy of a tumor lesion not previously irradiated.
 * Have received no prior systemic chemotherapy for advanced/unresectable (inoperable) or metastatic urothelial cancer.
 * Eastern Cooperative Oncology Group (ECOG) performance status of 0, 1, or 2 within 14 days prior to randomization.
 * Adequate organ function per protocol-defined criteri</t>
   </si>
   <si>
     <t>KEYNOTE-679/ECHO-302</t>
   </si>
   <si>
     <t>NCT03260894</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03260894</t>
   </si>
   <si>
     <t>The purpose of this study was to evaluate the efficacy and safety of pembrolizumab plus epacadostat compared to sunitinib or pazopanib in participants with locally advanced/metastatic renal cell carcinoma (mRCC) with a clear cell component who have not received prior systemic therapy for their mRCC.</t>
   </si>
   <si>
     <t>Pembrolizumab (MK-3475) Plus Epacadostat vs Standard of Care in mRCC (KEYNOTE-679/ECHO-302)</t>
   </si>
   <si>
-    <t>United States of America, Australia, Brazil, Canada, New Zealand</t>
+    <t>Australia, Brazil, Canada, New Zealand, United States of America</t>
   </si>
   <si>
     <t>Sunitinib</t>
   </si>
   <si>
     <t>Pazopanib</t>
   </si>
   <si>
     <t>2017-12-07</t>
   </si>
   <si>
     <t>2025-03-10</t>
   </si>
   <si>
     <t>2018-08-22</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Histologic confirmation of locally advanced or metastatic RCC with a clear-cell component with or without sarcomatoid features.
 * Must not have received any prior systemic therapy for their mRCC.
 * Measurable disease based on RECIST v1.1.
 * Archival tumor tissue sample or newly obtained core or excisional biopsy of a tumor lesion as required.
 * Karnofsky performance status ≥ 70%.
 * Adequate organ function per protocol-defined criteria.
 Exclusion Criteria:
@@ -14016,718 +14013,718 @@
       <c r="B79" t="s">
         <v>898</v>
       </c>
       <c r="C79" t="s">
         <v>899</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>900</v>
       </c>
       <c r="E79" t="s">
         <v>114</v>
       </c>
       <c r="F79" t="s">
         <v>329</v>
       </c>
       <c r="G79" t="s">
         <v>116</v>
       </c>
       <c r="H79" t="s">
         <v>901</v>
       </c>
       <c r="I79" t="s">
         <v>902</v>
       </c>
       <c r="J79" t="s">
-        <v>903</v>
+        <v>892</v>
       </c>
       <c r="M79" t="s">
         <v>33</v>
       </c>
       <c r="O79" t="s">
         <v>480</v>
       </c>
       <c r="Q79" t="s">
         <v>673</v>
       </c>
       <c r="X79" t="s">
+        <v>903</v>
+      </c>
+      <c r="Y79" t="s">
         <v>904</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
       <c r="AB79" t="s">
         <v>615</v>
       </c>
       <c r="AC79" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="AE79" t="s">
         <v>122</v>
       </c>
       <c r="AF79" t="s">
         <v>142</v>
       </c>
       <c r="AG79" t="s">
         <v>124</v>
       </c>
       <c r="AH79" t="s">
         <v>124</v>
       </c>
       <c r="AI79" t="s">
         <v>125</v>
       </c>
       <c r="AJ79" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="AP79" t="s">
         <v>127</v>
       </c>
       <c r="AQ79">
         <v>422</v>
       </c>
       <c r="AR79" t="s">
         <v>128</v>
       </c>
       <c r="AS79" t="s">
         <v>129</v>
       </c>
       <c r="AU79" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="80" spans="1:52">
       <c r="A80" t="s">
         <v>33</v>
       </c>
       <c r="B80" t="s">
+        <v>907</v>
+      </c>
+      <c r="C80" t="s">
         <v>908</v>
       </c>
-      <c r="C80" t="s">
+      <c r="D80" s="4" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
       <c r="E80" t="s">
         <v>114</v>
       </c>
       <c r="F80" t="s">
         <v>329</v>
       </c>
       <c r="G80" t="s">
         <v>116</v>
       </c>
       <c r="H80" t="s">
         <v>330</v>
       </c>
       <c r="I80" t="s">
         <v>331</v>
       </c>
       <c r="J80" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="M80" t="s">
         <v>480</v>
       </c>
       <c r="O80" t="s">
         <v>33</v>
       </c>
       <c r="Q80" t="s">
         <v>440</v>
       </c>
       <c r="X80" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="Y80" t="s">
         <v>210</v>
       </c>
       <c r="AB80" t="s">
+        <v>912</v>
+      </c>
+      <c r="AC80" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
       <c r="AE80" t="s">
         <v>122</v>
       </c>
       <c r="AF80" t="s">
         <v>142</v>
       </c>
       <c r="AG80" t="s">
         <v>124</v>
       </c>
       <c r="AH80" t="s">
         <v>124</v>
       </c>
       <c r="AI80" t="s">
         <v>125</v>
       </c>
       <c r="AJ80" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="AP80" t="s">
         <v>127</v>
       </c>
       <c r="AQ80">
         <v>511</v>
       </c>
       <c r="AR80" t="s">
         <v>128</v>
       </c>
       <c r="AS80" t="s">
         <v>129</v>
       </c>
       <c r="AU80" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="81" spans="1:52">
       <c r="A81" t="s">
         <v>33</v>
       </c>
       <c r="B81" t="s">
+        <v>915</v>
+      </c>
+      <c r="C81" t="s">
         <v>916</v>
       </c>
-      <c r="C81" t="s">
+      <c r="D81" s="4" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
       <c r="E81" t="s">
         <v>114</v>
       </c>
       <c r="F81" t="s">
         <v>329</v>
       </c>
       <c r="G81" t="s">
         <v>116</v>
       </c>
       <c r="H81" t="s">
+        <v>918</v>
+      </c>
+      <c r="I81" t="s">
         <v>919</v>
       </c>
-      <c r="I81" t="s">
+      <c r="X81" t="s">
         <v>920</v>
       </c>
-      <c r="X81" t="s">
+      <c r="Y81" t="s">
         <v>921</v>
       </c>
-      <c r="Y81" t="s">
+      <c r="AB81" t="s">
         <v>922</v>
       </c>
-      <c r="AB81" t="s">
+      <c r="AC81" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
       <c r="AE81" t="s">
         <v>122</v>
       </c>
       <c r="AF81" t="s">
         <v>142</v>
       </c>
       <c r="AG81" t="s">
         <v>124</v>
       </c>
       <c r="AH81" t="s">
         <v>124</v>
       </c>
       <c r="AI81" t="s">
         <v>125</v>
       </c>
       <c r="AJ81" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="AP81" t="s">
         <v>127</v>
       </c>
       <c r="AQ81">
         <v>262</v>
       </c>
       <c r="AR81" t="s">
         <v>128</v>
       </c>
       <c r="AS81" t="s">
         <v>129</v>
       </c>
       <c r="AU81" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="82" spans="1:52">
       <c r="A82" t="s">
         <v>33</v>
       </c>
       <c r="B82" t="s">
+        <v>925</v>
+      </c>
+      <c r="C82" t="s">
         <v>926</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82" s="4" t="s">
         <v>927</v>
-      </c>
-[...1 lines deleted...]
-        <v>928</v>
       </c>
       <c r="E82" t="s">
         <v>114</v>
       </c>
       <c r="F82" t="s">
         <v>329</v>
       </c>
       <c r="G82" t="s">
         <v>116</v>
       </c>
       <c r="H82" t="s">
+        <v>928</v>
+      </c>
+      <c r="I82" t="s">
         <v>929</v>
       </c>
-      <c r="I82" t="s">
+      <c r="J82" t="s">
         <v>930</v>
-      </c>
-[...1 lines deleted...]
-        <v>931</v>
       </c>
       <c r="M82" t="s">
         <v>33</v>
       </c>
       <c r="O82" t="s">
         <v>673</v>
       </c>
       <c r="Q82" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="S82" t="s">
         <v>440</v>
       </c>
       <c r="U82" t="s">
+        <v>932</v>
+      </c>
+      <c r="X82" t="s">
         <v>933</v>
-      </c>
-[...1 lines deleted...]
-        <v>934</v>
       </c>
       <c r="Y82" t="s">
         <v>595</v>
       </c>
       <c r="AB82" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="AC82" t="s">
         <v>514</v>
       </c>
       <c r="AE82" t="s">
         <v>122</v>
       </c>
       <c r="AF82" t="s">
         <v>494</v>
       </c>
       <c r="AG82" t="s">
         <v>124</v>
       </c>
       <c r="AH82" t="s">
         <v>124</v>
       </c>
       <c r="AI82" t="s">
         <v>125</v>
       </c>
       <c r="AJ82" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="AP82" t="s">
         <v>127</v>
       </c>
       <c r="AQ82">
         <v>1030</v>
       </c>
       <c r="AR82" t="s">
         <v>128</v>
       </c>
       <c r="AS82" t="s">
         <v>129</v>
       </c>
       <c r="AU82" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:52">
       <c r="A83" t="s">
         <v>33</v>
       </c>
       <c r="B83" t="s">
+        <v>936</v>
+      </c>
+      <c r="C83" t="s">
         <v>937</v>
       </c>
-      <c r="C83" t="s">
+      <c r="D83" s="4" t="s">
         <v>938</v>
-      </c>
-[...1 lines deleted...]
-        <v>939</v>
       </c>
       <c r="E83" t="s">
         <v>114</v>
       </c>
       <c r="G83" t="s">
         <v>116</v>
       </c>
       <c r="H83" t="s">
+        <v>939</v>
+      </c>
+      <c r="I83" t="s">
         <v>940</v>
       </c>
-      <c r="I83" t="s">
+      <c r="J83" t="s">
         <v>941</v>
-      </c>
-[...1 lines deleted...]
-        <v>942</v>
       </c>
       <c r="M83" t="s">
         <v>33</v>
       </c>
       <c r="O83" t="s">
         <v>488</v>
       </c>
       <c r="Q83" t="s">
         <v>440</v>
       </c>
       <c r="X83" t="s">
+        <v>942</v>
+      </c>
+      <c r="Y83" t="s">
         <v>943</v>
       </c>
-      <c r="Y83" t="s">
+      <c r="AA83" t="s">
         <v>944</v>
       </c>
-      <c r="AA83" t="s">
+      <c r="AB83" t="s">
         <v>945</v>
-      </c>
-[...1 lines deleted...]
-        <v>946</v>
       </c>
       <c r="AE83" t="s">
         <v>122</v>
       </c>
       <c r="AF83" t="s">
         <v>494</v>
       </c>
       <c r="AG83" t="s">
         <v>124</v>
       </c>
       <c r="AH83" t="s">
         <v>124</v>
       </c>
       <c r="AI83" t="s">
         <v>125</v>
       </c>
       <c r="AJ83" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="AP83" t="s">
         <v>127</v>
       </c>
       <c r="AQ83">
         <v>1244</v>
       </c>
       <c r="AR83" t="s">
         <v>128</v>
       </c>
       <c r="AS83" t="s">
         <v>129</v>
       </c>
       <c r="AU83" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="84" spans="1:52">
       <c r="A84" t="s">
         <v>33</v>
       </c>
       <c r="B84" t="s">
+        <v>947</v>
+      </c>
+      <c r="C84" t="s">
         <v>948</v>
       </c>
-      <c r="C84" t="s">
+      <c r="D84" s="4" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
       <c r="E84" t="s">
         <v>114</v>
       </c>
       <c r="F84" t="s">
         <v>329</v>
       </c>
       <c r="G84" t="s">
         <v>116</v>
       </c>
       <c r="H84" t="s">
+        <v>950</v>
+      </c>
+      <c r="I84" t="s">
         <v>951</v>
       </c>
-      <c r="I84" t="s">
+      <c r="J84" t="s">
         <v>952</v>
-      </c>
-[...1 lines deleted...]
-        <v>953</v>
       </c>
       <c r="M84" t="s">
         <v>33</v>
       </c>
       <c r="O84" t="s">
         <v>759</v>
       </c>
       <c r="Q84" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="S84" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="U84" t="s">
         <v>488</v>
       </c>
       <c r="X84" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="Y84" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="AB84" t="s">
         <v>814</v>
       </c>
       <c r="AC84" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
       <c r="AE84" t="s">
         <v>122</v>
       </c>
       <c r="AF84" t="s">
         <v>494</v>
       </c>
       <c r="AG84" t="s">
         <v>124</v>
       </c>
       <c r="AH84" t="s">
         <v>124</v>
       </c>
       <c r="AI84" t="s">
         <v>125</v>
       </c>
       <c r="AJ84" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="AP84" t="s">
         <v>127</v>
       </c>
       <c r="AQ84">
         <v>793</v>
       </c>
       <c r="AR84" t="s">
         <v>128</v>
       </c>
       <c r="AS84" t="s">
         <v>129</v>
       </c>
       <c r="AU84" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="85" spans="1:52">
       <c r="A85" t="s">
         <v>33</v>
       </c>
       <c r="B85" t="s">
+        <v>957</v>
+      </c>
+      <c r="C85" t="s">
         <v>958</v>
       </c>
-      <c r="C85" t="s">
+      <c r="D85" s="4" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
       <c r="E85" t="s">
         <v>114</v>
       </c>
       <c r="G85" t="s">
         <v>116</v>
       </c>
       <c r="H85" t="s">
+        <v>960</v>
+      </c>
+      <c r="I85" t="s">
         <v>961</v>
       </c>
-      <c r="I85" t="s">
+      <c r="J85" t="s">
         <v>962</v>
       </c>
-      <c r="J85" t="s">
+      <c r="M85" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="O85" t="s">
         <v>440</v>
       </c>
       <c r="X85" t="s">
+        <v>964</v>
+      </c>
+      <c r="Y85" t="s">
         <v>965</v>
       </c>
-      <c r="Y85" t="s">
+      <c r="AA85" t="s">
         <v>966</v>
       </c>
-      <c r="AA85" t="s">
+      <c r="AB85" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
       <c r="AE85" t="s">
         <v>122</v>
       </c>
       <c r="AF85" t="s">
         <v>142</v>
       </c>
       <c r="AG85" t="s">
         <v>124</v>
       </c>
       <c r="AH85" t="s">
         <v>124</v>
       </c>
       <c r="AI85" t="s">
         <v>125</v>
       </c>
       <c r="AJ85" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
       <c r="AP85" t="s">
         <v>127</v>
       </c>
       <c r="AQ85">
         <v>450</v>
       </c>
       <c r="AR85" t="s">
         <v>128</v>
       </c>
       <c r="AS85" t="s">
         <v>129</v>
       </c>
       <c r="AU85" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="86" spans="1:52">
       <c r="A86" t="s">
         <v>33</v>
       </c>
       <c r="B86" t="s">
+        <v>969</v>
+      </c>
+      <c r="C86" t="s">
         <v>970</v>
       </c>
-      <c r="C86" t="s">
+      <c r="D86" s="4" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
       <c r="E86" t="s">
         <v>114</v>
       </c>
       <c r="F86" t="s">
         <v>329</v>
       </c>
       <c r="G86" t="s">
         <v>116</v>
       </c>
       <c r="H86" t="s">
-        <v>973</v>
+        <v>972</v>
       </c>
       <c r="I86" t="s">
         <v>611</v>
       </c>
       <c r="X86" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="Y86" t="s">
         <v>198</v>
       </c>
       <c r="AB86" t="s">
         <v>615</v>
       </c>
       <c r="AC86" t="s">
         <v>616</v>
       </c>
       <c r="AE86" t="s">
         <v>122</v>
       </c>
       <c r="AF86" t="s">
         <v>142</v>
       </c>
       <c r="AG86" t="s">
         <v>124</v>
       </c>
       <c r="AH86" t="s">
         <v>124</v>
       </c>
       <c r="AI86" t="s">
         <v>125</v>
       </c>
       <c r="AJ86" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
       <c r="AP86" t="s">
         <v>127</v>
       </c>
       <c r="AQ86">
         <v>761</v>
       </c>
       <c r="AR86" t="s">
         <v>128</v>
       </c>
       <c r="AS86" t="s">
         <v>129</v>
       </c>
       <c r="AU86" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:52">
       <c r="A87" t="s">
         <v>33</v>
       </c>
       <c r="B87" t="s">
         <v>629</v>
       </c>
       <c r="C87" t="s">
         <v>630</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>631</v>
       </c>
       <c r="E87" t="s">
         <v>114</v>
       </c>
       <c r="F87" t="s">
         <v>329</v>
       </c>
       <c r="G87" t="s">
         <v>116</v>
       </c>
       <c r="H87" t="s">
         <v>632</v>
       </c>
       <c r="I87" t="s">
         <v>633</v>
       </c>
       <c r="J87" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="M87" t="s">
         <v>33</v>
       </c>
       <c r="O87" t="s">
         <v>480</v>
       </c>
       <c r="Q87" t="s">
         <v>635</v>
       </c>
       <c r="X87" t="s">
         <v>636</v>
       </c>
       <c r="Y87" t="s">
         <v>637</v>
       </c>
       <c r="AB87" t="s">
         <v>638</v>
       </c>
       <c r="AC87" t="s">
         <v>639</v>
       </c>
       <c r="AE87" t="s">
         <v>122</v>
       </c>
@@ -14745,5003 +14742,5003 @@
       </c>
       <c r="AJ87" t="s">
         <v>640</v>
       </c>
       <c r="AP87" t="s">
         <v>127</v>
       </c>
       <c r="AQ87">
         <v>623</v>
       </c>
       <c r="AR87" t="s">
         <v>128</v>
       </c>
       <c r="AS87" t="s">
         <v>129</v>
       </c>
       <c r="AU87" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="88" spans="1:52">
       <c r="A88" t="s">
         <v>33</v>
       </c>
       <c r="B88" t="s">
+        <v>976</v>
+      </c>
+      <c r="C88" t="s">
         <v>977</v>
       </c>
-      <c r="C88" t="s">
+      <c r="D88" s="4" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="E88" t="s">
         <v>114</v>
       </c>
       <c r="F88" t="s">
         <v>329</v>
       </c>
       <c r="G88" t="s">
         <v>116</v>
       </c>
       <c r="H88" t="s">
+        <v>979</v>
+      </c>
+      <c r="I88" t="s">
         <v>980</v>
       </c>
-      <c r="I88" t="s">
+      <c r="J88" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="M88" t="s">
         <v>33</v>
       </c>
       <c r="O88" t="s">
         <v>480</v>
       </c>
       <c r="Q88" t="s">
         <v>635</v>
       </c>
       <c r="X88" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
       <c r="Y88" t="s">
         <v>730</v>
       </c>
       <c r="AB88" t="s">
+        <v>983</v>
+      </c>
+      <c r="AC88" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="AE88" t="s">
         <v>122</v>
       </c>
       <c r="AF88" t="s">
         <v>142</v>
       </c>
       <c r="AG88" t="s">
         <v>124</v>
       </c>
       <c r="AH88" t="s">
         <v>124</v>
       </c>
       <c r="AI88" t="s">
         <v>125</v>
       </c>
       <c r="AJ88" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
       <c r="AP88" t="s">
         <v>127</v>
       </c>
       <c r="AQ88">
         <v>674</v>
       </c>
       <c r="AR88" t="s">
         <v>128</v>
       </c>
       <c r="AS88" t="s">
         <v>129</v>
       </c>
       <c r="AU88" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="89" spans="1:52">
       <c r="A89" t="s">
         <v>33</v>
       </c>
       <c r="B89" t="s">
+        <v>986</v>
+      </c>
+      <c r="C89" t="s">
         <v>987</v>
       </c>
-      <c r="C89" t="s">
+      <c r="D89" s="4" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>989</v>
       </c>
       <c r="E89" t="s">
         <v>114</v>
       </c>
       <c r="F89" t="s">
         <v>329</v>
       </c>
       <c r="G89" t="s">
         <v>116</v>
       </c>
       <c r="H89" t="s">
+        <v>989</v>
+      </c>
+      <c r="I89" t="s">
         <v>990</v>
       </c>
-      <c r="I89" t="s">
+      <c r="J89" t="s">
         <v>991</v>
       </c>
-      <c r="J89" t="s">
+      <c r="M89" t="s">
         <v>992</v>
       </c>
-      <c r="M89" t="s">
+      <c r="X89" t="s">
         <v>993</v>
       </c>
-      <c r="X89" t="s">
+      <c r="Y89" t="s">
         <v>994</v>
       </c>
-      <c r="Y89" t="s">
+      <c r="AB89" t="s">
         <v>995</v>
       </c>
-      <c r="AB89" t="s">
+      <c r="AC89" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="AE89" t="s">
         <v>313</v>
       </c>
       <c r="AF89" t="s">
         <v>142</v>
       </c>
       <c r="AG89" t="s">
         <v>124</v>
       </c>
       <c r="AH89" t="s">
         <v>124</v>
       </c>
       <c r="AI89" t="s">
         <v>125</v>
       </c>
       <c r="AJ89" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="AP89" t="s">
         <v>127</v>
       </c>
       <c r="AQ89">
         <v>55</v>
       </c>
       <c r="AS89" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="AU89" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="90" spans="1:52">
       <c r="A90" t="s">
         <v>33</v>
       </c>
       <c r="B90" t="s">
+        <v>999</v>
+      </c>
+      <c r="C90" t="s">
         <v>1000</v>
       </c>
-      <c r="C90" t="s">
+      <c r="D90" s="4" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
       <c r="E90" t="s">
         <v>114</v>
       </c>
       <c r="G90" t="s">
         <v>116</v>
       </c>
       <c r="H90" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I90" t="s">
         <v>1003</v>
       </c>
-      <c r="I90" t="s">
+      <c r="J90" t="s">
         <v>1004</v>
       </c>
-      <c r="J90" t="s">
+      <c r="M90" t="s">
         <v>1005</v>
       </c>
-      <c r="M90" t="s">
+      <c r="O90" t="s">
         <v>1006</v>
       </c>
-      <c r="O90" t="s">
+      <c r="Q90" t="s">
         <v>1007</v>
       </c>
-      <c r="Q90" t="s">
+      <c r="S90" t="s">
         <v>1008</v>
       </c>
-      <c r="S90" t="s">
+      <c r="U90" t="s">
         <v>1009</v>
       </c>
-      <c r="U90" t="s">
+      <c r="X90" t="s">
         <v>1010</v>
       </c>
-      <c r="X90" t="s">
+      <c r="Y90" t="s">
         <v>1011</v>
       </c>
-      <c r="Y90" t="s">
+      <c r="Z90" t="s">
         <v>1012</v>
       </c>
-      <c r="Z90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA90" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="AE90" t="s">
         <v>122</v>
       </c>
       <c r="AF90" t="s">
         <v>142</v>
       </c>
       <c r="AG90" t="s">
         <v>124</v>
       </c>
       <c r="AH90" t="s">
         <v>124</v>
       </c>
       <c r="AI90" t="s">
         <v>125</v>
       </c>
       <c r="AJ90" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="AP90" t="s">
         <v>127</v>
       </c>
       <c r="AQ90">
         <v>1240</v>
       </c>
       <c r="AR90" t="s">
         <v>128</v>
       </c>
       <c r="AS90" t="s">
         <v>129</v>
       </c>
       <c r="AU90" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="91" spans="1:52">
       <c r="A91" t="s">
         <v>33</v>
       </c>
       <c r="B91" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C91" t="s">
         <v>1015</v>
       </c>
-      <c r="C91" t="s">
+      <c r="D91" s="4" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
       <c r="E91" t="s">
         <v>114</v>
       </c>
       <c r="F91" t="s">
         <v>329</v>
       </c>
       <c r="G91" t="s">
         <v>116</v>
       </c>
       <c r="H91" t="s">
+        <v>1017</v>
+      </c>
+      <c r="I91" t="s">
         <v>1018</v>
       </c>
-      <c r="I91" t="s">
+      <c r="J91" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
       <c r="M91" t="s">
         <v>579</v>
       </c>
       <c r="O91" t="s">
         <v>456</v>
       </c>
       <c r="Q91" t="s">
+        <v>1020</v>
+      </c>
+      <c r="X91" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022</v>
       </c>
       <c r="Y91" t="s">
         <v>585</v>
       </c>
       <c r="AB91" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
       <c r="AC91" t="s">
         <v>377</v>
       </c>
       <c r="AE91" t="s">
         <v>122</v>
       </c>
       <c r="AF91" t="s">
         <v>142</v>
       </c>
       <c r="AG91" t="s">
         <v>124</v>
       </c>
       <c r="AH91" t="s">
         <v>124</v>
       </c>
       <c r="AI91" t="s">
         <v>125</v>
       </c>
       <c r="AJ91" t="s">
-        <v>1024</v>
+        <v>1023</v>
       </c>
       <c r="AP91" t="s">
         <v>127</v>
       </c>
       <c r="AQ91">
         <v>794</v>
       </c>
       <c r="AR91" t="s">
         <v>128</v>
       </c>
       <c r="AS91" t="s">
         <v>129</v>
       </c>
       <c r="AU91" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="92" spans="1:52">
       <c r="A92" t="s">
         <v>33</v>
       </c>
       <c r="B92" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C92" t="s">
         <v>1025</v>
       </c>
-      <c r="C92" t="s">
+      <c r="D92" s="4" t="s">
         <v>1026</v>
-      </c>
-[...1 lines deleted...]
-        <v>1027</v>
       </c>
       <c r="E92" t="s">
         <v>114</v>
       </c>
       <c r="G92" t="s">
         <v>116</v>
       </c>
       <c r="H92" t="s">
+        <v>1027</v>
+      </c>
+      <c r="I92" t="s">
         <v>1028</v>
       </c>
-      <c r="I92" t="s">
+      <c r="J92" t="s">
         <v>1029</v>
       </c>
-      <c r="J92" t="s">
+      <c r="M92" t="s">
+        <v>33</v>
+      </c>
+      <c r="O92" t="s">
         <v>1030</v>
       </c>
-      <c r="M92" t="s">
-[...2 lines deleted...]
-      <c r="O92" t="s">
+      <c r="X92" t="s">
         <v>1031</v>
       </c>
-      <c r="X92" t="s">
+      <c r="Y92" t="s">
         <v>1032</v>
-      </c>
-[...1 lines deleted...]
-        <v>1033</v>
       </c>
       <c r="Z92" t="s">
         <v>594</v>
       </c>
       <c r="AA92" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="AE92" t="s">
         <v>122</v>
       </c>
       <c r="AF92" t="s">
         <v>142</v>
       </c>
       <c r="AG92" t="s">
         <v>124</v>
       </c>
       <c r="AH92" t="s">
         <v>124</v>
       </c>
       <c r="AI92" t="s">
         <v>125</v>
       </c>
       <c r="AJ92" t="s">
-        <v>1035</v>
+        <v>1034</v>
       </c>
       <c r="AP92" t="s">
         <v>127</v>
       </c>
       <c r="AQ92">
         <v>1397</v>
       </c>
       <c r="AR92" t="s">
         <v>128</v>
       </c>
       <c r="AS92" t="s">
         <v>129</v>
       </c>
       <c r="AU92" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="93" spans="1:52">
       <c r="A93" t="s">
         <v>33</v>
       </c>
       <c r="B93" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C93" t="s">
         <v>1036</v>
       </c>
-      <c r="C93" t="s">
+      <c r="D93" s="4" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
       <c r="E93" t="s">
         <v>114</v>
       </c>
       <c r="F93" t="s">
         <v>329</v>
       </c>
       <c r="G93" t="s">
         <v>116</v>
       </c>
       <c r="H93" t="s">
+        <v>1038</v>
+      </c>
+      <c r="I93" t="s">
         <v>1039</v>
       </c>
-      <c r="I93" t="s">
+      <c r="J93" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
       <c r="M93" t="s">
         <v>33</v>
       </c>
       <c r="O93" t="s">
         <v>452</v>
       </c>
       <c r="Q93" t="s">
         <v>534</v>
       </c>
       <c r="S93" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
       <c r="U93" t="s">
         <v>524</v>
       </c>
       <c r="X93" t="s">
         <v>569</v>
       </c>
       <c r="Y93" t="s">
+        <v>1042</v>
+      </c>
+      <c r="AB93" t="s">
         <v>1043</v>
       </c>
-      <c r="AB93" t="s">
+      <c r="AC93" t="s">
         <v>1044</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045</v>
       </c>
       <c r="AE93" t="s">
         <v>122</v>
       </c>
       <c r="AF93" t="s">
         <v>142</v>
       </c>
       <c r="AG93" t="s">
         <v>124</v>
       </c>
       <c r="AH93" t="s">
         <v>124</v>
       </c>
       <c r="AI93" t="s">
         <v>125</v>
       </c>
       <c r="AJ93" t="s">
-        <v>1046</v>
+        <v>1045</v>
       </c>
       <c r="AP93" t="s">
         <v>127</v>
       </c>
       <c r="AQ93">
         <v>1579</v>
       </c>
       <c r="AR93" t="s">
         <v>128</v>
       </c>
       <c r="AS93" t="s">
         <v>129</v>
       </c>
       <c r="AU93" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="94" spans="1:52">
       <c r="A94" t="s">
         <v>33</v>
       </c>
       <c r="B94" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C94" t="s">
         <v>1047</v>
       </c>
-      <c r="C94" t="s">
+      <c r="D94" s="4" t="s">
         <v>1048</v>
-      </c>
-[...1 lines deleted...]
-        <v>1049</v>
       </c>
       <c r="E94" t="s">
         <v>114</v>
       </c>
       <c r="F94" t="s">
         <v>329</v>
       </c>
       <c r="G94" t="s">
         <v>116</v>
       </c>
       <c r="H94" t="s">
+        <v>1049</v>
+      </c>
+      <c r="I94" t="s">
         <v>1050</v>
       </c>
-      <c r="I94" t="s">
+      <c r="J94" t="s">
         <v>1051</v>
-      </c>
-[...1 lines deleted...]
-        <v>1052</v>
       </c>
       <c r="M94" t="s">
         <v>33</v>
       </c>
       <c r="O94" t="s">
         <v>453</v>
       </c>
       <c r="Q94" t="s">
         <v>452</v>
       </c>
       <c r="S94" t="s">
         <v>451</v>
       </c>
       <c r="U94" t="s">
+        <v>1052</v>
+      </c>
+      <c r="X94" t="s">
         <v>1053</v>
       </c>
-      <c r="X94" t="s">
+      <c r="Y94" t="s">
         <v>1054</v>
       </c>
-      <c r="Y94" t="s">
+      <c r="AB94" t="s">
+        <v>1043</v>
+      </c>
+      <c r="AC94" t="s">
         <v>1055</v>
-      </c>
-[...4 lines deleted...]
-        <v>1056</v>
       </c>
       <c r="AE94" t="s">
         <v>122</v>
       </c>
       <c r="AF94" t="s">
         <v>123</v>
       </c>
       <c r="AG94" t="s">
         <v>124</v>
       </c>
       <c r="AH94" t="s">
         <v>124</v>
       </c>
       <c r="AI94" t="s">
         <v>125</v>
       </c>
       <c r="AJ94" t="s">
-        <v>1057</v>
+        <v>1056</v>
       </c>
       <c r="AP94" t="s">
         <v>127</v>
       </c>
       <c r="AQ94">
         <v>617</v>
       </c>
       <c r="AR94" t="s">
         <v>128</v>
       </c>
       <c r="AS94" t="s">
         <v>129</v>
       </c>
       <c r="AU94" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="95" spans="1:52">
       <c r="A95" t="s">
         <v>33</v>
       </c>
       <c r="B95" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C95" t="s">
         <v>1058</v>
       </c>
-      <c r="C95" t="s">
+      <c r="D95" s="4" t="s">
         <v>1059</v>
-      </c>
-[...1 lines deleted...]
-        <v>1060</v>
       </c>
       <c r="E95" t="s">
         <v>114</v>
       </c>
       <c r="G95" t="s">
         <v>116</v>
       </c>
       <c r="H95" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I95" t="s">
         <v>1061</v>
       </c>
-      <c r="I95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J95" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="M95" t="s">
         <v>33</v>
       </c>
       <c r="O95" t="s">
         <v>440</v>
       </c>
       <c r="Q95" t="s">
         <v>452</v>
       </c>
       <c r="S95" t="s">
         <v>481</v>
       </c>
       <c r="U95" t="s">
         <v>482</v>
       </c>
       <c r="X95" t="s">
+        <v>1062</v>
+      </c>
+      <c r="Y95" t="s">
         <v>1063</v>
       </c>
-      <c r="Y95" t="s">
+      <c r="AA95" t="s">
         <v>1064</v>
       </c>
-      <c r="AA95" t="s">
+      <c r="AB95" t="s">
         <v>1065</v>
-      </c>
-[...1 lines deleted...]
-        <v>1066</v>
       </c>
       <c r="AE95" t="s">
         <v>122</v>
       </c>
       <c r="AF95" t="s">
         <v>142</v>
       </c>
       <c r="AG95" t="s">
         <v>124</v>
       </c>
       <c r="AH95" t="s">
         <v>124</v>
       </c>
       <c r="AI95" t="s">
         <v>125</v>
       </c>
       <c r="AJ95" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
       <c r="AP95" t="s">
         <v>127</v>
       </c>
       <c r="AQ95">
         <v>738</v>
       </c>
       <c r="AR95" t="s">
         <v>128</v>
       </c>
       <c r="AS95" t="s">
         <v>129</v>
       </c>
       <c r="AU95" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="96" spans="1:52">
       <c r="A96" t="s">
         <v>33</v>
       </c>
       <c r="B96" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C96" t="s">
         <v>1068</v>
       </c>
-      <c r="C96" t="s">
+      <c r="D96" s="4" t="s">
         <v>1069</v>
-      </c>
-[...1 lines deleted...]
-        <v>1070</v>
       </c>
       <c r="E96" t="s">
         <v>114</v>
       </c>
       <c r="G96" t="s">
         <v>116</v>
       </c>
       <c r="H96" t="s">
+        <v>1070</v>
+      </c>
+      <c r="I96" t="s">
         <v>1071</v>
       </c>
-      <c r="I96" t="s">
+      <c r="J96" t="s">
         <v>1072</v>
-      </c>
-[...1 lines deleted...]
-        <v>1073</v>
       </c>
       <c r="M96" t="s">
         <v>33</v>
       </c>
       <c r="O96" t="s">
         <v>440</v>
       </c>
       <c r="X96" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="Y96" t="s">
         <v>894</v>
       </c>
       <c r="AA96" t="s">
+        <v>1074</v>
+      </c>
+      <c r="AB96" t="s">
         <v>1075</v>
-      </c>
-[...1 lines deleted...]
-        <v>1076</v>
       </c>
       <c r="AE96" t="s">
         <v>313</v>
       </c>
       <c r="AF96" t="s">
         <v>142</v>
       </c>
       <c r="AG96" t="s">
         <v>124</v>
       </c>
       <c r="AH96" t="s">
         <v>124</v>
       </c>
       <c r="AI96" t="s">
         <v>125</v>
       </c>
       <c r="AJ96" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="AP96" t="s">
         <v>127</v>
       </c>
       <c r="AQ96">
         <v>976</v>
       </c>
       <c r="AR96" t="s">
         <v>128</v>
       </c>
       <c r="AS96" t="s">
         <v>129</v>
       </c>
       <c r="AU96" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="97" spans="1:52">
       <c r="A97" t="s">
         <v>33</v>
       </c>
       <c r="B97" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C97" t="s">
         <v>1068</v>
       </c>
-      <c r="C97" t="s">
+      <c r="D97" s="4" t="s">
         <v>1069</v>
-      </c>
-[...1 lines deleted...]
-        <v>1070</v>
       </c>
       <c r="E97" t="s">
         <v>114</v>
       </c>
       <c r="G97" t="s">
         <v>116</v>
       </c>
       <c r="H97" t="s">
+        <v>1070</v>
+      </c>
+      <c r="I97" t="s">
         <v>1071</v>
       </c>
-      <c r="I97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J97" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
       <c r="M97" t="s">
         <v>33</v>
       </c>
       <c r="O97" t="s">
         <v>440</v>
       </c>
       <c r="X97" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="Y97" t="s">
         <v>894</v>
       </c>
       <c r="AA97" t="s">
+        <v>1074</v>
+      </c>
+      <c r="AB97" t="s">
         <v>1075</v>
-      </c>
-[...1 lines deleted...]
-        <v>1076</v>
       </c>
       <c r="AE97" t="s">
         <v>313</v>
       </c>
       <c r="AF97" t="s">
         <v>142</v>
       </c>
       <c r="AG97" t="s">
         <v>124</v>
       </c>
       <c r="AH97" t="s">
         <v>124</v>
       </c>
       <c r="AI97" t="s">
         <v>125</v>
       </c>
       <c r="AJ97" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="AP97" t="s">
         <v>127</v>
       </c>
       <c r="AQ97">
         <v>976</v>
       </c>
       <c r="AR97" t="s">
         <v>128</v>
       </c>
       <c r="AS97" t="s">
         <v>129</v>
       </c>
       <c r="AU97" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="98" spans="1:52">
       <c r="A98" t="s">
         <v>33</v>
       </c>
       <c r="B98" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C98" t="s">
         <v>1079</v>
       </c>
-      <c r="C98" t="s">
+      <c r="D98" s="4" t="s">
         <v>1080</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081</v>
       </c>
       <c r="E98" t="s">
         <v>114</v>
       </c>
       <c r="G98" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H98" t="s">
         <v>1082</v>
       </c>
-      <c r="H98" t="s">
+      <c r="I98" t="s">
         <v>1083</v>
       </c>
-      <c r="I98" t="s">
+      <c r="J98" t="s">
         <v>1084</v>
-      </c>
-[...1 lines deleted...]
-        <v>1085</v>
       </c>
       <c r="M98" t="s">
         <v>33</v>
       </c>
       <c r="O98" t="s">
         <v>480</v>
       </c>
       <c r="Q98" t="s">
         <v>453</v>
       </c>
       <c r="S98" t="s">
+        <v>1085</v>
+      </c>
+      <c r="X98" t="s">
         <v>1086</v>
-      </c>
-[...1 lines deleted...]
-        <v>1087</v>
       </c>
       <c r="Y98" t="s">
         <v>837</v>
       </c>
       <c r="AA98" t="s">
+        <v>1087</v>
+      </c>
+      <c r="AB98" t="s">
         <v>1088</v>
-      </c>
-[...1 lines deleted...]
-        <v>1089</v>
       </c>
       <c r="AE98" t="s">
         <v>122</v>
       </c>
       <c r="AF98" t="s">
         <v>123</v>
       </c>
       <c r="AG98" t="s">
         <v>124</v>
       </c>
       <c r="AH98" t="s">
         <v>124</v>
       </c>
       <c r="AI98" t="s">
         <v>125</v>
       </c>
       <c r="AJ98" t="s">
-        <v>1090</v>
+        <v>1089</v>
       </c>
       <c r="AP98" t="s">
         <v>127</v>
       </c>
       <c r="AQ98">
         <v>827</v>
       </c>
       <c r="AR98" t="s">
         <v>128</v>
       </c>
       <c r="AS98" t="s">
         <v>129</v>
       </c>
       <c r="AU98" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="99" spans="1:52">
       <c r="A99" t="s">
         <v>33</v>
       </c>
       <c r="B99" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C99" t="s">
         <v>1091</v>
       </c>
-      <c r="C99" t="s">
+      <c r="D99" s="4" t="s">
         <v>1092</v>
-      </c>
-[...1 lines deleted...]
-        <v>1093</v>
       </c>
       <c r="E99" t="s">
         <v>114</v>
       </c>
       <c r="F99" t="s">
         <v>329</v>
       </c>
       <c r="G99" t="s">
         <v>116</v>
       </c>
       <c r="H99" t="s">
+        <v>1093</v>
+      </c>
+      <c r="I99" t="s">
         <v>1094</v>
       </c>
-      <c r="I99" t="s">
+      <c r="J99" t="s">
         <v>1095</v>
-      </c>
-[...1 lines deleted...]
-        <v>1096</v>
       </c>
       <c r="M99" t="s">
         <v>456</v>
       </c>
       <c r="O99" t="s">
         <v>447</v>
       </c>
       <c r="Q99" t="s">
         <v>457</v>
       </c>
       <c r="S99" t="s">
         <v>446</v>
       </c>
       <c r="U99" t="s">
+        <v>1096</v>
+      </c>
+      <c r="X99" t="s">
         <v>1097</v>
       </c>
-      <c r="X99" t="s">
+      <c r="Y99" t="s">
         <v>1098</v>
       </c>
-      <c r="Y99" t="s">
+      <c r="AB99" t="s">
         <v>1099</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100</v>
       </c>
       <c r="AC99" t="s">
         <v>560</v>
       </c>
       <c r="AE99" t="s">
         <v>122</v>
       </c>
       <c r="AF99" t="s">
         <v>142</v>
       </c>
       <c r="AG99" t="s">
         <v>124</v>
       </c>
       <c r="AH99" t="s">
         <v>124</v>
       </c>
       <c r="AI99" t="s">
         <v>125</v>
       </c>
       <c r="AJ99" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="AP99" t="s">
         <v>127</v>
       </c>
       <c r="AQ99">
         <v>492</v>
       </c>
       <c r="AR99" t="s">
         <v>128</v>
       </c>
       <c r="AS99" t="s">
         <v>129</v>
       </c>
       <c r="AU99" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="100" spans="1:52">
       <c r="A100" t="s">
         <v>33</v>
       </c>
       <c r="B100" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C100" t="s">
         <v>1102</v>
       </c>
-      <c r="C100" t="s">
+      <c r="D100" s="4" t="s">
         <v>1103</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104</v>
       </c>
       <c r="E100" t="s">
         <v>114</v>
       </c>
       <c r="F100" t="s">
         <v>150</v>
       </c>
       <c r="G100" t="s">
         <v>116</v>
       </c>
       <c r="H100" t="s">
+        <v>1104</v>
+      </c>
+      <c r="I100" t="s">
         <v>1105</v>
       </c>
-      <c r="I100" t="s">
+      <c r="J100" t="s">
         <v>1106</v>
       </c>
-      <c r="J100" t="s">
+      <c r="M100" t="s">
+        <v>33</v>
+      </c>
+      <c r="O100" t="s">
         <v>1107</v>
-      </c>
-[...4 lines deleted...]
-        <v>1108</v>
       </c>
       <c r="Q100" t="s">
         <v>480</v>
       </c>
       <c r="S100" t="s">
         <v>759</v>
       </c>
       <c r="U100" t="s">
+        <v>1108</v>
+      </c>
+      <c r="X100" t="s">
         <v>1109</v>
       </c>
-      <c r="X100" t="s">
+      <c r="Y100" t="s">
         <v>1110</v>
       </c>
-      <c r="Y100" t="s">
+      <c r="Z100" t="s">
         <v>1111</v>
       </c>
-      <c r="Z100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA100" t="s">
-        <v>1112</v>
+        <v>1111</v>
       </c>
       <c r="AE100" t="s">
         <v>122</v>
       </c>
       <c r="AF100" t="s">
         <v>142</v>
       </c>
       <c r="AG100" t="s">
         <v>124</v>
       </c>
       <c r="AH100" t="s">
         <v>124</v>
       </c>
       <c r="AI100" t="s">
         <v>125</v>
       </c>
       <c r="AJ100" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
       <c r="AP100" t="s">
         <v>127</v>
       </c>
       <c r="AQ100">
         <v>3500</v>
       </c>
       <c r="AS100" t="s">
         <v>129</v>
       </c>
       <c r="AU100" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="101" spans="1:52">
       <c r="A101" t="s">
         <v>33</v>
       </c>
       <c r="B101" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C101" t="s">
         <v>1114</v>
       </c>
-      <c r="C101" t="s">
+      <c r="D101" s="4" t="s">
         <v>1115</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
       <c r="E101" t="s">
         <v>114</v>
       </c>
       <c r="G101" t="s">
         <v>116</v>
       </c>
       <c r="H101" t="s">
+        <v>1116</v>
+      </c>
+      <c r="I101" t="s">
         <v>1117</v>
       </c>
-      <c r="I101" t="s">
+      <c r="J101" t="s">
         <v>1118</v>
-      </c>
-[...1 lines deleted...]
-        <v>1119</v>
       </c>
       <c r="M101" t="s">
         <v>33</v>
       </c>
       <c r="O101" t="s">
         <v>440</v>
       </c>
       <c r="Q101" t="s">
         <v>452</v>
       </c>
       <c r="S101" t="s">
         <v>463</v>
       </c>
       <c r="U101" t="s">
         <v>612</v>
       </c>
       <c r="X101" t="s">
-        <v>1120</v>
+        <v>1119</v>
       </c>
       <c r="Y101" t="s">
         <v>276</v>
       </c>
       <c r="AA101" t="s">
+        <v>1120</v>
+      </c>
+      <c r="AB101" t="s">
         <v>1121</v>
-      </c>
-[...1 lines deleted...]
-        <v>1122</v>
       </c>
       <c r="AE101" t="s">
         <v>122</v>
       </c>
       <c r="AF101" t="s">
         <v>142</v>
       </c>
       <c r="AG101" t="s">
         <v>124</v>
       </c>
       <c r="AH101" t="s">
         <v>124</v>
       </c>
       <c r="AI101" t="s">
         <v>125</v>
       </c>
       <c r="AJ101" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="AP101" t="s">
         <v>127</v>
       </c>
       <c r="AQ101">
         <v>797</v>
       </c>
       <c r="AR101" t="s">
         <v>128</v>
       </c>
       <c r="AS101" t="s">
         <v>129</v>
       </c>
       <c r="AU101" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="102" spans="1:52">
       <c r="A102" t="s">
         <v>33</v>
       </c>
       <c r="B102" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C102" t="s">
         <v>1124</v>
       </c>
-      <c r="C102" t="s">
+      <c r="D102" s="4" t="s">
         <v>1125</v>
-      </c>
-[...1 lines deleted...]
-        <v>1126</v>
       </c>
       <c r="E102" t="s">
         <v>114</v>
       </c>
       <c r="G102" t="s">
         <v>116</v>
       </c>
       <c r="H102" t="s">
+        <v>1126</v>
+      </c>
+      <c r="I102" t="s">
         <v>1127</v>
       </c>
-      <c r="I102" t="s">
+      <c r="J102" t="s">
         <v>1128</v>
       </c>
-      <c r="J102" t="s">
+      <c r="M102" t="s">
         <v>1129</v>
       </c>
-      <c r="M102" t="s">
+      <c r="O102" t="s">
         <v>1130</v>
       </c>
-      <c r="O102" t="s">
+      <c r="Q102" t="s">
         <v>1131</v>
       </c>
-      <c r="Q102" t="s">
+      <c r="S102" t="s">
         <v>1132</v>
       </c>
-      <c r="S102" t="s">
+      <c r="U102" t="s">
         <v>1133</v>
       </c>
-      <c r="U102" t="s">
+      <c r="X102" t="s">
         <v>1134</v>
       </c>
-      <c r="X102" t="s">
+      <c r="Y102" t="s">
         <v>1135</v>
       </c>
-      <c r="Y102" t="s">
+      <c r="AA102" t="s">
         <v>1136</v>
       </c>
-      <c r="AA102" t="s">
+      <c r="AB102" t="s">
         <v>1137</v>
-      </c>
-[...1 lines deleted...]
-        <v>1138</v>
       </c>
       <c r="AE102" t="s">
         <v>122</v>
       </c>
       <c r="AF102" t="s">
         <v>142</v>
       </c>
       <c r="AG102" t="s">
         <v>124</v>
       </c>
       <c r="AH102" t="s">
         <v>124</v>
       </c>
       <c r="AI102" t="s">
         <v>125</v>
       </c>
       <c r="AJ102" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
       <c r="AP102" t="s">
         <v>127</v>
       </c>
       <c r="AQ102">
         <v>714</v>
       </c>
       <c r="AR102" t="s">
         <v>128</v>
       </c>
       <c r="AS102" t="s">
         <v>129</v>
       </c>
       <c r="AU102" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="103" spans="1:52">
       <c r="A103" t="s">
         <v>33</v>
       </c>
       <c r="B103" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C103" t="s">
         <v>1140</v>
       </c>
-      <c r="C103" t="s">
+      <c r="D103" s="4" t="s">
         <v>1141</v>
-      </c>
-[...1 lines deleted...]
-        <v>1142</v>
       </c>
       <c r="E103" t="s">
         <v>114</v>
       </c>
       <c r="G103" t="s">
         <v>116</v>
       </c>
       <c r="H103" t="s">
+        <v>1142</v>
+      </c>
+      <c r="I103" t="s">
         <v>1143</v>
       </c>
-      <c r="I103" t="s">
+      <c r="J103" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
       <c r="M103" t="s">
         <v>33</v>
       </c>
       <c r="O103" t="s">
         <v>672</v>
       </c>
       <c r="Q103" t="s">
         <v>451</v>
       </c>
       <c r="S103" t="s">
         <v>453</v>
       </c>
       <c r="U103" t="s">
         <v>759</v>
       </c>
       <c r="X103" t="s">
+        <v>1145</v>
+      </c>
+      <c r="Y103" t="s">
+        <v>1011</v>
+      </c>
+      <c r="AA103" t="s">
+        <v>944</v>
+      </c>
+      <c r="AB103" t="s">
         <v>1146</v>
-      </c>
-[...7 lines deleted...]
-        <v>1147</v>
       </c>
       <c r="AE103" t="s">
         <v>122</v>
       </c>
       <c r="AF103" t="s">
         <v>123</v>
       </c>
       <c r="AG103" t="s">
         <v>124</v>
       </c>
       <c r="AH103" t="s">
         <v>124</v>
       </c>
       <c r="AI103" t="s">
         <v>125</v>
       </c>
       <c r="AJ103" t="s">
-        <v>1148</v>
+        <v>1147</v>
       </c>
       <c r="AP103" t="s">
         <v>127</v>
       </c>
       <c r="AQ103">
         <v>1367</v>
       </c>
       <c r="AR103" t="s">
         <v>128</v>
       </c>
       <c r="AS103" t="s">
         <v>129</v>
       </c>
       <c r="AU103" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="104" spans="1:52">
       <c r="A104" t="s">
         <v>33</v>
       </c>
       <c r="B104" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C104" t="s">
         <v>1140</v>
       </c>
-      <c r="C104" t="s">
+      <c r="D104" s="4" t="s">
         <v>1141</v>
-      </c>
-[...1 lines deleted...]
-        <v>1142</v>
       </c>
       <c r="E104" t="s">
         <v>114</v>
       </c>
       <c r="G104" t="s">
         <v>116</v>
       </c>
       <c r="H104" t="s">
+        <v>1142</v>
+      </c>
+      <c r="I104" t="s">
         <v>1143</v>
       </c>
-      <c r="I104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J104" t="s">
-        <v>1149</v>
+        <v>1148</v>
       </c>
       <c r="M104" t="s">
         <v>33</v>
       </c>
       <c r="O104" t="s">
         <v>672</v>
       </c>
       <c r="Q104" t="s">
         <v>451</v>
       </c>
       <c r="S104" t="s">
         <v>453</v>
       </c>
       <c r="U104" t="s">
         <v>759</v>
       </c>
       <c r="X104" t="s">
+        <v>1145</v>
+      </c>
+      <c r="Y104" t="s">
+        <v>1011</v>
+      </c>
+      <c r="AA104" t="s">
+        <v>944</v>
+      </c>
+      <c r="AB104" t="s">
         <v>1146</v>
-      </c>
-[...7 lines deleted...]
-        <v>1147</v>
       </c>
       <c r="AE104" t="s">
         <v>122</v>
       </c>
       <c r="AF104" t="s">
         <v>123</v>
       </c>
       <c r="AG104" t="s">
         <v>124</v>
       </c>
       <c r="AH104" t="s">
         <v>124</v>
       </c>
       <c r="AI104" t="s">
         <v>125</v>
       </c>
       <c r="AJ104" t="s">
-        <v>1148</v>
+        <v>1147</v>
       </c>
       <c r="AP104" t="s">
         <v>127</v>
       </c>
       <c r="AQ104">
         <v>1367</v>
       </c>
       <c r="AR104" t="s">
         <v>128</v>
       </c>
       <c r="AS104" t="s">
         <v>129</v>
       </c>
       <c r="AU104" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="105" spans="1:52">
       <c r="A105" t="s">
         <v>33</v>
       </c>
       <c r="B105" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C105" t="s">
         <v>1150</v>
       </c>
-      <c r="C105" t="s">
+      <c r="D105" s="4" t="s">
         <v>1151</v>
-      </c>
-[...1 lines deleted...]
-        <v>1152</v>
       </c>
       <c r="E105" t="s">
         <v>114</v>
       </c>
       <c r="F105" t="s">
         <v>329</v>
       </c>
       <c r="G105" t="s">
         <v>116</v>
       </c>
       <c r="H105" t="s">
+        <v>1152</v>
+      </c>
+      <c r="I105" t="s">
         <v>1153</v>
       </c>
-      <c r="I105" t="s">
+      <c r="J105" t="s">
         <v>1154</v>
       </c>
-      <c r="J105" t="s">
+      <c r="M105" t="s">
+        <v>33</v>
+      </c>
+      <c r="O105" t="s">
         <v>1155</v>
-      </c>
-[...4 lines deleted...]
-        <v>1156</v>
       </c>
       <c r="Q105" t="s">
         <v>440</v>
       </c>
       <c r="X105" t="s">
+        <v>1156</v>
+      </c>
+      <c r="Y105" t="s">
         <v>1157</v>
       </c>
-      <c r="Y105" t="s">
+      <c r="AB105" t="s">
         <v>1158</v>
       </c>
-      <c r="AB105" t="s">
+      <c r="AC105" t="s">
         <v>1159</v>
-      </c>
-[...1 lines deleted...]
-        <v>1160</v>
       </c>
       <c r="AE105" t="s">
         <v>122</v>
       </c>
       <c r="AF105" t="s">
         <v>142</v>
       </c>
       <c r="AG105" t="s">
         <v>124</v>
       </c>
       <c r="AH105" t="s">
         <v>124</v>
       </c>
       <c r="AI105" t="s">
         <v>125</v>
       </c>
       <c r="AJ105" t="s">
-        <v>1161</v>
+        <v>1160</v>
       </c>
       <c r="AP105" t="s">
         <v>127</v>
       </c>
       <c r="AQ105">
         <v>568</v>
       </c>
       <c r="AR105" t="s">
         <v>128</v>
       </c>
       <c r="AS105" t="s">
         <v>129</v>
       </c>
       <c r="AU105" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="106" spans="1:52">
       <c r="A106" t="s">
         <v>33</v>
       </c>
       <c r="B106" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C106" t="s">
         <v>1162</v>
       </c>
-      <c r="C106" t="s">
+      <c r="D106" s="4" t="s">
         <v>1163</v>
-      </c>
-[...1 lines deleted...]
-        <v>1164</v>
       </c>
       <c r="E106" t="s">
         <v>114</v>
       </c>
       <c r="G106" t="s">
         <v>116</v>
       </c>
       <c r="H106" t="s">
+        <v>1164</v>
+      </c>
+      <c r="I106" t="s">
         <v>1165</v>
       </c>
-      <c r="I106" t="s">
+      <c r="J106" t="s">
         <v>1166</v>
-      </c>
-[...1 lines deleted...]
-        <v>1167</v>
       </c>
       <c r="M106" t="s">
         <v>33</v>
       </c>
       <c r="O106" t="s">
         <v>440</v>
       </c>
       <c r="Q106" t="s">
         <v>452</v>
       </c>
       <c r="S106" t="s">
         <v>533</v>
       </c>
       <c r="U106" t="s">
         <v>534</v>
       </c>
       <c r="X106" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
       <c r="Y106" t="s">
         <v>256</v>
       </c>
       <c r="AA106" t="s">
         <v>120</v>
       </c>
       <c r="AB106" t="s">
         <v>536</v>
       </c>
       <c r="AE106" t="s">
         <v>122</v>
       </c>
       <c r="AF106" t="s">
         <v>142</v>
       </c>
       <c r="AG106" t="s">
         <v>124</v>
       </c>
       <c r="AH106" t="s">
         <v>124</v>
       </c>
       <c r="AI106" t="s">
         <v>125</v>
       </c>
       <c r="AJ106" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
       <c r="AP106" t="s">
         <v>127</v>
       </c>
       <c r="AQ106">
         <v>1007</v>
       </c>
       <c r="AR106" t="s">
         <v>128</v>
       </c>
       <c r="AS106" t="s">
         <v>129</v>
       </c>
       <c r="AU106" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="107" spans="1:52">
       <c r="A107" t="s">
         <v>33</v>
       </c>
       <c r="B107" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C107" t="s">
         <v>1162</v>
       </c>
-      <c r="C107" t="s">
+      <c r="D107" s="4" t="s">
         <v>1163</v>
-      </c>
-[...1 lines deleted...]
-        <v>1164</v>
       </c>
       <c r="E107" t="s">
         <v>114</v>
       </c>
       <c r="G107" t="s">
         <v>116</v>
       </c>
       <c r="H107" t="s">
+        <v>1164</v>
+      </c>
+      <c r="I107" t="s">
         <v>1165</v>
       </c>
-      <c r="I107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J107" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="M107" t="s">
         <v>33</v>
       </c>
       <c r="O107" t="s">
         <v>440</v>
       </c>
       <c r="Q107" t="s">
         <v>452</v>
       </c>
       <c r="S107" t="s">
         <v>533</v>
       </c>
       <c r="U107" t="s">
         <v>534</v>
       </c>
       <c r="X107" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
       <c r="Y107" t="s">
         <v>256</v>
       </c>
       <c r="AA107" t="s">
         <v>120</v>
       </c>
       <c r="AB107" t="s">
         <v>536</v>
       </c>
       <c r="AE107" t="s">
         <v>122</v>
       </c>
       <c r="AF107" t="s">
         <v>142</v>
       </c>
       <c r="AG107" t="s">
         <v>124</v>
       </c>
       <c r="AH107" t="s">
         <v>124</v>
       </c>
       <c r="AI107" t="s">
         <v>125</v>
       </c>
       <c r="AJ107" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
       <c r="AP107" t="s">
         <v>127</v>
       </c>
       <c r="AQ107">
         <v>1007</v>
       </c>
       <c r="AR107" t="s">
         <v>128</v>
       </c>
       <c r="AS107" t="s">
         <v>129</v>
       </c>
       <c r="AU107" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="108" spans="1:52">
       <c r="A108" t="s">
         <v>33</v>
       </c>
       <c r="B108" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C108" t="s">
         <v>1171</v>
       </c>
-      <c r="C108" t="s">
+      <c r="D108" s="4" t="s">
         <v>1172</v>
-      </c>
-[...1 lines deleted...]
-        <v>1173</v>
       </c>
       <c r="E108" t="s">
         <v>114</v>
       </c>
       <c r="F108" t="s">
         <v>329</v>
       </c>
       <c r="G108" t="s">
         <v>116</v>
       </c>
       <c r="H108" t="s">
+        <v>1173</v>
+      </c>
+      <c r="I108" t="s">
         <v>1174</v>
       </c>
-      <c r="I108" t="s">
+      <c r="J108" t="s">
         <v>1175</v>
-      </c>
-[...1 lines deleted...]
-        <v>1176</v>
       </c>
       <c r="M108" t="s">
         <v>33</v>
       </c>
       <c r="O108" t="s">
         <v>440</v>
       </c>
       <c r="Q108" t="s">
         <v>452</v>
       </c>
       <c r="S108" t="s">
         <v>481</v>
       </c>
       <c r="X108" t="s">
+        <v>1176</v>
+      </c>
+      <c r="Y108" t="s">
         <v>1177</v>
       </c>
-      <c r="Y108" t="s">
+      <c r="AB108" t="s">
         <v>1178</v>
       </c>
-      <c r="AB108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC108" t="s">
-        <v>1122</v>
+        <v>1121</v>
       </c>
       <c r="AE108" t="s">
         <v>122</v>
       </c>
       <c r="AF108" t="s">
         <v>142</v>
       </c>
       <c r="AG108" t="s">
         <v>124</v>
       </c>
       <c r="AH108" t="s">
         <v>124</v>
       </c>
       <c r="AI108" t="s">
         <v>125</v>
       </c>
       <c r="AJ108" t="s">
         <v>875</v>
       </c>
       <c r="AP108" t="s">
         <v>127</v>
       </c>
       <c r="AQ108">
         <v>749</v>
       </c>
       <c r="AR108" t="s">
         <v>128</v>
       </c>
       <c r="AS108" t="s">
         <v>129</v>
       </c>
       <c r="AU108" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="109" spans="1:52">
       <c r="A109" t="s">
         <v>33</v>
       </c>
       <c r="B109" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C109" t="s">
         <v>1180</v>
       </c>
-      <c r="C109" t="s">
+      <c r="D109" s="4" t="s">
         <v>1181</v>
-      </c>
-[...1 lines deleted...]
-        <v>1182</v>
       </c>
       <c r="E109" t="s">
         <v>114</v>
       </c>
       <c r="G109" t="s">
         <v>116</v>
       </c>
       <c r="H109" t="s">
+        <v>1182</v>
+      </c>
+      <c r="I109" t="s">
         <v>1183</v>
       </c>
-      <c r="I109" t="s">
+      <c r="J109" t="s">
         <v>1184</v>
-      </c>
-[...1 lines deleted...]
-        <v>1185</v>
       </c>
       <c r="M109" t="s">
         <v>33</v>
       </c>
       <c r="O109" t="s">
         <v>440</v>
       </c>
       <c r="X109" t="s">
+        <v>1185</v>
+      </c>
+      <c r="Y109" t="s">
         <v>1186</v>
       </c>
-      <c r="Y109" t="s">
+      <c r="AA109" t="s">
         <v>1187</v>
       </c>
-      <c r="AA109" t="s">
+      <c r="AB109" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189</v>
       </c>
       <c r="AE109" t="s">
         <v>122</v>
       </c>
       <c r="AF109" t="s">
         <v>142</v>
       </c>
       <c r="AG109" t="s">
         <v>124</v>
       </c>
       <c r="AH109" t="s">
         <v>124</v>
       </c>
       <c r="AI109" t="s">
         <v>125</v>
       </c>
       <c r="AJ109" t="s">
-        <v>1190</v>
+        <v>1189</v>
       </c>
       <c r="AP109" t="s">
         <v>127</v>
       </c>
       <c r="AQ109">
         <v>994</v>
       </c>
       <c r="AR109" t="s">
         <v>128</v>
       </c>
       <c r="AS109" t="s">
         <v>129</v>
       </c>
       <c r="AU109" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="110" spans="1:52">
       <c r="A110" t="s">
         <v>33</v>
       </c>
       <c r="B110" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C110" t="s">
         <v>1191</v>
       </c>
-      <c r="C110" t="s">
+      <c r="D110" s="4" t="s">
         <v>1192</v>
-      </c>
-[...1 lines deleted...]
-        <v>1193</v>
       </c>
       <c r="E110" t="s">
         <v>114</v>
       </c>
       <c r="F110" t="s">
         <v>329</v>
       </c>
       <c r="G110" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H110" t="s">
         <v>1194</v>
       </c>
-      <c r="H110" t="s">
+      <c r="I110" t="s">
         <v>1195</v>
       </c>
-      <c r="I110" t="s">
+      <c r="J110" t="s">
         <v>1196</v>
       </c>
-      <c r="J110" t="s">
+      <c r="M110" t="s">
+        <v>33</v>
+      </c>
+      <c r="O110" t="s">
         <v>1197</v>
-      </c>
-[...4 lines deleted...]
-        <v>1198</v>
       </c>
       <c r="Q110" t="s">
         <v>440</v>
       </c>
       <c r="X110" t="s">
+        <v>1198</v>
+      </c>
+      <c r="Y110" t="s">
         <v>1199</v>
       </c>
-      <c r="Y110" t="s">
+      <c r="AB110" t="s">
         <v>1200</v>
       </c>
-      <c r="AB110" t="s">
+      <c r="AC110" t="s">
         <v>1201</v>
-      </c>
-[...1 lines deleted...]
-        <v>1202</v>
       </c>
       <c r="AE110" t="s">
         <v>122</v>
       </c>
       <c r="AF110" t="s">
         <v>142</v>
       </c>
       <c r="AG110" t="s">
         <v>124</v>
       </c>
       <c r="AH110" t="s">
         <v>124</v>
       </c>
       <c r="AI110" t="s">
         <v>125</v>
       </c>
       <c r="AJ110" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="AP110" t="s">
         <v>127</v>
       </c>
       <c r="AQ110">
         <v>84</v>
       </c>
       <c r="AR110" t="s">
         <v>128</v>
       </c>
       <c r="AS110" t="s">
         <v>129</v>
       </c>
       <c r="AU110" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="111" spans="1:52">
       <c r="A111" t="s">
         <v>33</v>
       </c>
       <c r="B111" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C111" t="s">
         <v>1204</v>
       </c>
-      <c r="C111" t="s">
+      <c r="D111" s="4" t="s">
         <v>1205</v>
-      </c>
-[...1 lines deleted...]
-        <v>1206</v>
       </c>
       <c r="E111" t="s">
         <v>114</v>
       </c>
       <c r="F111" t="s">
         <v>329</v>
       </c>
       <c r="G111" t="s">
         <v>116</v>
       </c>
       <c r="H111" t="s">
+        <v>1206</v>
+      </c>
+      <c r="I111" t="s">
         <v>1207</v>
       </c>
-      <c r="I111" t="s">
+      <c r="J111" t="s">
+        <v>1196</v>
+      </c>
+      <c r="M111" t="s">
+        <v>33</v>
+      </c>
+      <c r="O111" t="s">
         <v>1208</v>
-      </c>
-[...7 lines deleted...]
-        <v>1209</v>
       </c>
       <c r="Q111" t="s">
         <v>451</v>
       </c>
       <c r="S111" t="s">
         <v>452</v>
       </c>
       <c r="U111" t="s">
+        <v>1209</v>
+      </c>
+      <c r="X111" t="s">
         <v>1210</v>
       </c>
-      <c r="X111" t="s">
+      <c r="Y111" t="s">
         <v>1211</v>
       </c>
-      <c r="Y111" t="s">
+      <c r="AB111" t="s">
         <v>1212</v>
       </c>
-      <c r="AB111" t="s">
+      <c r="AC111" t="s">
         <v>1213</v>
-      </c>
-[...1 lines deleted...]
-        <v>1214</v>
       </c>
       <c r="AE111" t="s">
         <v>122</v>
       </c>
       <c r="AF111" t="s">
         <v>142</v>
       </c>
       <c r="AG111" t="s">
         <v>124</v>
       </c>
       <c r="AH111" t="s">
         <v>124</v>
       </c>
       <c r="AI111" t="s">
         <v>125</v>
       </c>
       <c r="AJ111" t="s">
-        <v>1215</v>
+        <v>1214</v>
       </c>
       <c r="AP111" t="s">
         <v>127</v>
       </c>
       <c r="AQ111">
         <v>453</v>
       </c>
       <c r="AR111" t="s">
         <v>128</v>
       </c>
       <c r="AS111" t="s">
         <v>129</v>
       </c>
       <c r="AU111" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="112" spans="1:52">
       <c r="A112" t="s">
         <v>33</v>
       </c>
       <c r="B112" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C112" t="s">
         <v>1216</v>
       </c>
-      <c r="C112" t="s">
+      <c r="D112" s="4" t="s">
         <v>1217</v>
-      </c>
-[...1 lines deleted...]
-        <v>1218</v>
       </c>
       <c r="E112" t="s">
         <v>114</v>
       </c>
       <c r="F112" t="s">
         <v>329</v>
       </c>
       <c r="G112" t="s">
         <v>116</v>
       </c>
       <c r="H112" t="s">
+        <v>1218</v>
+      </c>
+      <c r="I112" t="s">
         <v>1219</v>
-      </c>
-[...1 lines deleted...]
-        <v>1220</v>
       </c>
       <c r="J112" t="s">
         <v>298</v>
       </c>
       <c r="M112" t="s">
         <v>456</v>
       </c>
       <c r="O112" t="s">
         <v>727</v>
       </c>
       <c r="Q112" t="s">
+        <v>1220</v>
+      </c>
+      <c r="X112" t="s">
         <v>1221</v>
       </c>
-      <c r="X112" t="s">
+      <c r="Y112" t="s">
         <v>1222</v>
       </c>
-      <c r="Y112" t="s">
+      <c r="AB112" t="s">
         <v>1223</v>
       </c>
-      <c r="AB112" t="s">
+      <c r="AC112" t="s">
         <v>1224</v>
-      </c>
-[...1 lines deleted...]
-        <v>1225</v>
       </c>
       <c r="AE112" t="s">
         <v>122</v>
       </c>
       <c r="AF112" t="s">
         <v>142</v>
       </c>
       <c r="AG112" t="s">
         <v>124</v>
       </c>
       <c r="AH112" t="s">
         <v>124</v>
       </c>
       <c r="AI112" t="s">
         <v>125</v>
       </c>
       <c r="AJ112" t="s">
-        <v>1226</v>
+        <v>1225</v>
       </c>
       <c r="AP112" t="s">
         <v>127</v>
       </c>
       <c r="AQ112">
         <v>453</v>
       </c>
       <c r="AR112" t="s">
         <v>128</v>
       </c>
       <c r="AS112" t="s">
         <v>129</v>
       </c>
       <c r="AU112" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="113" spans="1:52">
       <c r="A113" t="s">
         <v>33</v>
       </c>
       <c r="B113" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C113" t="s">
         <v>1227</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113" s="4" t="s">
         <v>1228</v>
-      </c>
-[...1 lines deleted...]
-        <v>1229</v>
       </c>
       <c r="E113" t="s">
         <v>114</v>
       </c>
       <c r="F113" t="s">
         <v>329</v>
       </c>
       <c r="G113" t="s">
         <v>116</v>
       </c>
       <c r="H113" t="s">
+        <v>1229</v>
+      </c>
+      <c r="I113" t="s">
         <v>1230</v>
       </c>
-      <c r="I113" t="s">
+      <c r="J113" t="s">
         <v>1231</v>
-      </c>
-[...1 lines deleted...]
-        <v>1232</v>
       </c>
       <c r="M113" t="s">
         <v>33</v>
       </c>
       <c r="O113" t="s">
         <v>440</v>
       </c>
       <c r="Q113" t="s">
         <v>452</v>
       </c>
       <c r="S113" t="s">
+        <v>1232</v>
+      </c>
+      <c r="U113" t="s">
         <v>1233</v>
       </c>
-      <c r="U113" t="s">
+      <c r="X113" t="s">
         <v>1234</v>
       </c>
-      <c r="X113" t="s">
+      <c r="Y113" t="s">
         <v>1235</v>
       </c>
-      <c r="Y113" t="s">
+      <c r="AB113" t="s">
         <v>1236</v>
       </c>
-      <c r="AB113" t="s">
+      <c r="AC113" t="s">
         <v>1237</v>
-      </c>
-[...1 lines deleted...]
-        <v>1238</v>
       </c>
       <c r="AE113" t="s">
         <v>122</v>
       </c>
       <c r="AF113" t="s">
         <v>142</v>
       </c>
       <c r="AG113" t="s">
         <v>124</v>
       </c>
       <c r="AH113" t="s">
         <v>124</v>
       </c>
       <c r="AI113" t="s">
         <v>125</v>
       </c>
       <c r="AJ113" t="s">
-        <v>1239</v>
+        <v>1238</v>
       </c>
       <c r="AP113" t="s">
         <v>127</v>
       </c>
       <c r="AQ113">
         <v>804</v>
       </c>
       <c r="AR113" t="s">
         <v>128</v>
       </c>
       <c r="AS113" t="s">
         <v>129</v>
       </c>
       <c r="AU113" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="114" spans="1:52">
       <c r="A114" t="s">
         <v>33</v>
       </c>
       <c r="B114" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C114" t="s">
         <v>1240</v>
       </c>
-      <c r="C114" t="s">
+      <c r="D114" s="4" t="s">
         <v>1241</v>
-      </c>
-[...1 lines deleted...]
-        <v>1242</v>
       </c>
       <c r="E114" t="s">
         <v>114</v>
       </c>
       <c r="G114" t="s">
         <v>116</v>
       </c>
       <c r="H114" t="s">
+        <v>1242</v>
+      </c>
+      <c r="I114" t="s">
         <v>1243</v>
       </c>
-      <c r="I114" t="s">
+      <c r="J114" t="s">
         <v>1244</v>
-      </c>
-[...1 lines deleted...]
-        <v>1245</v>
       </c>
       <c r="M114" t="s">
         <v>33</v>
       </c>
       <c r="O114" t="s">
         <v>451</v>
       </c>
       <c r="Q114" t="s">
         <v>453</v>
       </c>
       <c r="S114" t="s">
-        <v>1086</v>
+        <v>1085</v>
       </c>
       <c r="U114" t="s">
+        <v>1245</v>
+      </c>
+      <c r="X114" t="s">
         <v>1246</v>
       </c>
-      <c r="X114" t="s">
+      <c r="Y114" t="s">
         <v>1247</v>
-      </c>
-[...1 lines deleted...]
-        <v>1248</v>
       </c>
       <c r="Z114" t="s">
         <v>492</v>
       </c>
       <c r="AA114" t="s">
         <v>492</v>
       </c>
       <c r="AE114" t="s">
         <v>122</v>
       </c>
       <c r="AF114" t="s">
         <v>142</v>
       </c>
       <c r="AG114" t="s">
         <v>124</v>
       </c>
       <c r="AH114" t="s">
         <v>124</v>
       </c>
       <c r="AI114" t="s">
         <v>125</v>
       </c>
       <c r="AJ114" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
       <c r="AP114" t="s">
         <v>127</v>
       </c>
       <c r="AQ114">
         <v>1174</v>
       </c>
       <c r="AR114" t="s">
         <v>128</v>
       </c>
       <c r="AS114" t="s">
         <v>129</v>
       </c>
       <c r="AU114" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="115" spans="1:52">
       <c r="A115" t="s">
         <v>33</v>
       </c>
       <c r="B115" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C115" t="s">
         <v>1250</v>
       </c>
-      <c r="C115" t="s">
+      <c r="D115" s="4" t="s">
         <v>1251</v>
-      </c>
-[...1 lines deleted...]
-        <v>1252</v>
       </c>
       <c r="E115" t="s">
         <v>114</v>
       </c>
       <c r="F115" t="s">
         <v>329</v>
       </c>
       <c r="G115" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
       <c r="H115" t="s">
+        <v>1252</v>
+      </c>
+      <c r="I115" t="s">
         <v>1253</v>
       </c>
-      <c r="I115" t="s">
+      <c r="J115" t="s">
         <v>1254</v>
       </c>
-      <c r="J115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M115" t="s">
         <v>33</v>
       </c>
       <c r="O115" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="Q115" t="s">
         <v>440</v>
       </c>
       <c r="X115" t="s">
+        <v>1255</v>
+      </c>
+      <c r="Y115" t="s">
         <v>1256</v>
       </c>
-      <c r="Y115" t="s">
+      <c r="AB115" t="s">
         <v>1257</v>
       </c>
-      <c r="AB115" t="s">
+      <c r="AC115" t="s">
         <v>1258</v>
-      </c>
-[...1 lines deleted...]
-        <v>1259</v>
       </c>
       <c r="AE115" t="s">
         <v>122</v>
       </c>
       <c r="AF115" t="s">
         <v>142</v>
       </c>
       <c r="AG115" t="s">
         <v>124</v>
       </c>
       <c r="AH115" t="s">
         <v>124</v>
       </c>
       <c r="AI115" t="s">
         <v>125</v>
       </c>
       <c r="AJ115" t="s">
-        <v>1260</v>
+        <v>1259</v>
       </c>
       <c r="AP115" t="s">
         <v>127</v>
       </c>
       <c r="AQ115">
         <v>93</v>
       </c>
       <c r="AR115" t="s">
         <v>128</v>
       </c>
       <c r="AS115" t="s">
         <v>129</v>
       </c>
       <c r="AU115" t="s">
         <v>144</v>
       </c>
       <c r="AX115" t="s">
         <v>145</v>
       </c>
       <c r="AZ115" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="116" spans="1:52">
       <c r="A116" t="s">
         <v>33</v>
       </c>
       <c r="B116" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C116" t="s">
         <v>1261</v>
       </c>
-      <c r="C116" t="s">
+      <c r="D116" s="4" t="s">
         <v>1262</v>
-      </c>
-[...1 lines deleted...]
-        <v>1263</v>
       </c>
       <c r="E116" t="s">
         <v>114</v>
       </c>
       <c r="G116" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
       <c r="H116" t="s">
+        <v>1263</v>
+      </c>
+      <c r="I116" t="s">
         <v>1264</v>
       </c>
-      <c r="I116" t="s">
+      <c r="J116" t="s">
         <v>1265</v>
       </c>
-      <c r="J116" t="s">
+      <c r="M116" t="s">
+        <v>33</v>
+      </c>
+      <c r="O116" t="s">
+        <v>1197</v>
+      </c>
+      <c r="Q116" t="s">
         <v>1266</v>
       </c>
-      <c r="M116" t="s">
-[...5 lines deleted...]
-      <c r="Q116" t="s">
+      <c r="S116" t="s">
         <v>1267</v>
       </c>
-      <c r="S116" t="s">
+      <c r="X116" t="s">
         <v>1268</v>
       </c>
-      <c r="X116" t="s">
+      <c r="Y116" t="s">
         <v>1269</v>
-      </c>
-[...1 lines deleted...]
-        <v>1270</v>
       </c>
       <c r="AA116" t="s">
         <v>395</v>
       </c>
       <c r="AB116" t="s">
-        <v>1271</v>
+        <v>1270</v>
       </c>
       <c r="AE116" t="s">
         <v>122</v>
       </c>
       <c r="AF116" t="s">
         <v>142</v>
       </c>
       <c r="AG116" t="s">
         <v>124</v>
       </c>
       <c r="AH116" t="s">
         <v>124</v>
       </c>
       <c r="AI116" t="s">
         <v>125</v>
       </c>
       <c r="AJ116" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="AP116" t="s">
         <v>127</v>
       </c>
       <c r="AQ116">
         <v>129</v>
       </c>
       <c r="AR116" t="s">
         <v>128</v>
       </c>
       <c r="AS116" t="s">
         <v>129</v>
       </c>
       <c r="AU116" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="117" spans="1:52">
       <c r="A117" t="s">
         <v>33</v>
       </c>
       <c r="B117" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C117" t="s">
         <v>1273</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117" s="4" t="s">
         <v>1274</v>
-      </c>
-[...1 lines deleted...]
-        <v>1275</v>
       </c>
       <c r="E117" t="s">
         <v>114</v>
       </c>
       <c r="F117" t="s">
         <v>508</v>
       </c>
       <c r="G117" t="s">
         <v>116</v>
       </c>
       <c r="H117" t="s">
+        <v>1275</v>
+      </c>
+      <c r="I117" t="s">
         <v>1276</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277</v>
       </c>
       <c r="J117" t="s">
         <v>298</v>
       </c>
       <c r="M117" t="s">
         <v>33</v>
       </c>
       <c r="O117" t="s">
         <v>453</v>
       </c>
       <c r="X117" t="s">
+        <v>1277</v>
+      </c>
+      <c r="Y117" t="s">
+        <v>1022</v>
+      </c>
+      <c r="AB117" t="s">
         <v>1278</v>
       </c>
-      <c r="Y117" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC117" t="s">
-        <v>1279</v>
+        <v>1278</v>
       </c>
       <c r="AE117" t="s">
         <v>122</v>
       </c>
       <c r="AF117" t="s">
         <v>142</v>
       </c>
       <c r="AG117" t="s">
         <v>124</v>
       </c>
       <c r="AH117" t="s">
         <v>124</v>
       </c>
       <c r="AI117" t="s">
         <v>125</v>
       </c>
       <c r="AJ117" t="s">
-        <v>1280</v>
+        <v>1279</v>
       </c>
       <c r="AP117" t="s">
         <v>127</v>
       </c>
       <c r="AQ117">
         <v>94</v>
       </c>
       <c r="AR117" t="s">
         <v>128</v>
       </c>
       <c r="AS117" t="s">
         <v>129</v>
       </c>
       <c r="AU117" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="118" spans="1:52">
       <c r="A118" t="s">
         <v>33</v>
       </c>
       <c r="B118" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C118" t="s">
         <v>1281</v>
       </c>
-      <c r="C118" t="s">
+      <c r="D118" s="4" t="s">
         <v>1282</v>
-      </c>
-[...1 lines deleted...]
-        <v>1283</v>
       </c>
       <c r="E118" t="s">
         <v>114</v>
       </c>
       <c r="F118" t="s">
         <v>329</v>
       </c>
       <c r="G118" t="s">
+        <v>1283</v>
+      </c>
+      <c r="H118" t="s">
         <v>1284</v>
       </c>
-      <c r="H118" t="s">
+      <c r="I118" t="s">
         <v>1285</v>
       </c>
-      <c r="I118" t="s">
+      <c r="J118" t="s">
         <v>1286</v>
-      </c>
-[...1 lines deleted...]
-        <v>1287</v>
       </c>
       <c r="M118" t="s">
         <v>33</v>
       </c>
       <c r="O118" t="s">
         <v>463</v>
       </c>
       <c r="Q118" t="s">
+        <v>1287</v>
+      </c>
+      <c r="X118" t="s">
         <v>1288</v>
       </c>
-      <c r="X118" t="s">
+      <c r="Y118" t="s">
         <v>1289</v>
       </c>
-      <c r="Y118" t="s">
+      <c r="AB118" t="s">
         <v>1290</v>
       </c>
-      <c r="AB118" t="s">
+      <c r="AC118" t="s">
         <v>1291</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292</v>
       </c>
       <c r="AE118" t="s">
         <v>122</v>
       </c>
       <c r="AF118" t="s">
         <v>142</v>
       </c>
       <c r="AG118" t="s">
         <v>124</v>
       </c>
       <c r="AH118" t="s">
         <v>124</v>
       </c>
       <c r="AI118" t="s">
         <v>125</v>
       </c>
       <c r="AJ118" t="s">
-        <v>1293</v>
+        <v>1292</v>
       </c>
       <c r="AP118" t="s">
         <v>127</v>
       </c>
       <c r="AQ118">
         <v>144</v>
       </c>
       <c r="AR118" t="s">
         <v>128</v>
       </c>
       <c r="AS118" t="s">
         <v>129</v>
       </c>
       <c r="AU118" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="119" spans="1:52">
       <c r="A119" t="s">
         <v>33</v>
       </c>
       <c r="B119" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C119" t="s">
         <v>1294</v>
       </c>
-      <c r="C119" t="s">
+      <c r="D119" s="4" t="s">
         <v>1295</v>
-      </c>
-[...1 lines deleted...]
-        <v>1296</v>
       </c>
       <c r="E119" t="s">
         <v>114</v>
       </c>
       <c r="F119" t="s">
         <v>329</v>
       </c>
       <c r="G119" t="s">
         <v>116</v>
       </c>
       <c r="H119" t="s">
+        <v>1296</v>
+      </c>
+      <c r="I119" t="s">
         <v>1297</v>
       </c>
-      <c r="I119" t="s">
+      <c r="X119" t="s">
         <v>1298</v>
-      </c>
-[...1 lines deleted...]
-        <v>1299</v>
       </c>
       <c r="Y119" t="s">
         <v>616</v>
       </c>
       <c r="AB119" t="s">
+        <v>1299</v>
+      </c>
+      <c r="AC119" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="AE119" t="s">
         <v>122</v>
       </c>
       <c r="AF119" t="s">
         <v>142</v>
       </c>
       <c r="AG119" t="s">
         <v>124</v>
       </c>
       <c r="AH119" t="s">
         <v>124</v>
       </c>
       <c r="AI119" t="s">
         <v>125</v>
       </c>
       <c r="AJ119" t="s">
-        <v>1302</v>
+        <v>1301</v>
       </c>
       <c r="AP119" t="s">
         <v>127</v>
       </c>
       <c r="AQ119">
         <v>425</v>
       </c>
       <c r="AR119" t="s">
         <v>128</v>
       </c>
       <c r="AS119" t="s">
         <v>129</v>
       </c>
       <c r="AU119" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="120" spans="1:52">
       <c r="A120" t="s">
         <v>33</v>
       </c>
       <c r="B120" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C120" t="s">
         <v>1303</v>
       </c>
-      <c r="C120" t="s">
+      <c r="D120" s="4" t="s">
         <v>1304</v>
-      </c>
-[...1 lines deleted...]
-        <v>1305</v>
       </c>
       <c r="E120" t="s">
         <v>114</v>
       </c>
       <c r="F120" t="s">
         <v>329</v>
       </c>
       <c r="G120" t="s">
         <v>116</v>
       </c>
       <c r="H120" t="s">
+        <v>1305</v>
+      </c>
+      <c r="I120" t="s">
         <v>1306</v>
       </c>
-      <c r="I120" t="s">
+      <c r="X120" t="s">
         <v>1307</v>
       </c>
-      <c r="X120" t="s">
+      <c r="Y120" t="s">
         <v>1308</v>
       </c>
-      <c r="Y120" t="s">
+      <c r="AB120" t="s">
         <v>1309</v>
       </c>
-      <c r="AB120" t="s">
+      <c r="AC120" t="s">
         <v>1310</v>
-      </c>
-[...1 lines deleted...]
-        <v>1311</v>
       </c>
       <c r="AE120" t="s">
         <v>122</v>
       </c>
       <c r="AF120" t="s">
         <v>142</v>
       </c>
       <c r="AG120" t="s">
         <v>124</v>
       </c>
       <c r="AH120" t="s">
         <v>124</v>
       </c>
       <c r="AI120" t="s">
         <v>125</v>
       </c>
       <c r="AJ120" t="s">
-        <v>1312</v>
+        <v>1311</v>
       </c>
       <c r="AP120" t="s">
         <v>127</v>
       </c>
       <c r="AQ120">
         <v>1010</v>
       </c>
       <c r="AR120" t="s">
         <v>128</v>
       </c>
       <c r="AS120" t="s">
         <v>129</v>
       </c>
       <c r="AU120" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="121" spans="1:52">
       <c r="A121" t="s">
         <v>33</v>
       </c>
       <c r="B121" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C121" t="s">
         <v>1313</v>
       </c>
-      <c r="C121" t="s">
+      <c r="D121" s="4" t="s">
         <v>1314</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315</v>
       </c>
       <c r="E121" t="s">
         <v>114</v>
       </c>
       <c r="G121" t="s">
         <v>116</v>
       </c>
       <c r="H121" t="s">
+        <v>1315</v>
+      </c>
+      <c r="I121" t="s">
         <v>1316</v>
       </c>
-      <c r="I121" t="s">
+      <c r="X121" t="s">
         <v>1317</v>
       </c>
-      <c r="X121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y121" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="AA121" t="s">
         <v>594</v>
       </c>
       <c r="AB121" t="s">
-        <v>1319</v>
+        <v>1318</v>
       </c>
       <c r="AE121" t="s">
         <v>122</v>
       </c>
       <c r="AF121" t="s">
         <v>142</v>
       </c>
       <c r="AG121" t="s">
         <v>124</v>
       </c>
       <c r="AH121" t="s">
         <v>124</v>
       </c>
       <c r="AI121" t="s">
         <v>125</v>
       </c>
       <c r="AJ121" t="s">
-        <v>1320</v>
+        <v>1319</v>
       </c>
       <c r="AP121" t="s">
         <v>127</v>
       </c>
       <c r="AQ121">
         <v>861</v>
       </c>
       <c r="AR121" t="s">
         <v>128</v>
       </c>
       <c r="AS121" t="s">
         <v>129</v>
       </c>
       <c r="AU121" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="122" spans="1:52">
       <c r="A122" t="s">
         <v>33</v>
       </c>
       <c r="B122" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C122" t="s">
         <v>1321</v>
       </c>
-      <c r="C122" t="s">
+      <c r="D122" s="4" t="s">
         <v>1322</v>
-      </c>
-[...1 lines deleted...]
-        <v>1323</v>
       </c>
       <c r="E122" t="s">
         <v>114</v>
       </c>
       <c r="F122" t="s">
         <v>329</v>
       </c>
       <c r="G122" t="s">
         <v>116</v>
       </c>
       <c r="H122" t="s">
+        <v>1323</v>
+      </c>
+      <c r="I122" t="s">
         <v>1324</v>
       </c>
-      <c r="I122" t="s">
+      <c r="X122" t="s">
         <v>1325</v>
-      </c>
-[...1 lines deleted...]
-        <v>1326</v>
       </c>
       <c r="Y122" t="s">
         <v>705</v>
       </c>
       <c r="AB122" t="s">
+        <v>1326</v>
+      </c>
+      <c r="AC122" t="s">
         <v>1327</v>
-      </c>
-[...1 lines deleted...]
-        <v>1328</v>
       </c>
       <c r="AE122" t="s">
         <v>122</v>
       </c>
       <c r="AF122" t="s">
         <v>142</v>
       </c>
       <c r="AG122" t="s">
         <v>124</v>
       </c>
       <c r="AH122" t="s">
         <v>124</v>
       </c>
       <c r="AI122" t="s">
         <v>125</v>
       </c>
       <c r="AJ122" t="s">
-        <v>1329</v>
+        <v>1328</v>
       </c>
       <c r="AP122" t="s">
         <v>127</v>
       </c>
       <c r="AQ122">
         <v>882</v>
       </c>
       <c r="AR122" t="s">
         <v>128</v>
       </c>
       <c r="AS122" t="s">
         <v>129</v>
       </c>
       <c r="AU122" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="123" spans="1:52">
       <c r="A123" t="s">
         <v>33</v>
       </c>
       <c r="B123" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C123" t="s">
         <v>1330</v>
       </c>
-      <c r="C123" t="s">
+      <c r="D123" s="4" t="s">
         <v>1331</v>
-      </c>
-[...1 lines deleted...]
-        <v>1332</v>
       </c>
       <c r="E123" t="s">
         <v>114</v>
       </c>
       <c r="G123" t="s">
-        <v>1082</v>
+        <v>1081</v>
       </c>
       <c r="H123" t="s">
+        <v>1332</v>
+      </c>
+      <c r="I123" t="s">
         <v>1333</v>
       </c>
-      <c r="I123" t="s">
+      <c r="X123" t="s">
         <v>1334</v>
       </c>
-      <c r="X123" t="s">
+      <c r="Y123" t="s">
         <v>1335</v>
-      </c>
-[...1 lines deleted...]
-        <v>1336</v>
       </c>
       <c r="AA123" t="s">
         <v>650</v>
       </c>
       <c r="AB123" t="s">
-        <v>1337</v>
+        <v>1336</v>
       </c>
       <c r="AE123" t="s">
         <v>122</v>
       </c>
       <c r="AF123" t="s">
         <v>142</v>
       </c>
       <c r="AG123" t="s">
         <v>124</v>
       </c>
       <c r="AH123" t="s">
         <v>124</v>
       </c>
       <c r="AI123" t="s">
         <v>125</v>
       </c>
       <c r="AJ123" t="s">
-        <v>1338</v>
+        <v>1337</v>
       </c>
       <c r="AP123" t="s">
         <v>127</v>
       </c>
       <c r="AQ123">
         <v>1069</v>
       </c>
       <c r="AR123" t="s">
         <v>128</v>
       </c>
       <c r="AS123" t="s">
         <v>129</v>
       </c>
       <c r="AU123" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="124" spans="1:52">
       <c r="A124" t="s">
         <v>33</v>
       </c>
       <c r="B124" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C124" t="s">
         <v>1339</v>
       </c>
-      <c r="C124" t="s">
+      <c r="D124" s="4" t="s">
         <v>1340</v>
-      </c>
-[...1 lines deleted...]
-        <v>1341</v>
       </c>
       <c r="E124" t="s">
         <v>251</v>
       </c>
       <c r="F124" t="s">
         <v>329</v>
       </c>
       <c r="G124" t="s">
+        <v>1341</v>
+      </c>
+      <c r="H124" t="s">
         <v>1342</v>
       </c>
-      <c r="H124" t="s">
+      <c r="I124" t="s">
         <v>1343</v>
       </c>
-      <c r="I124" t="s">
+      <c r="X124" t="s">
         <v>1344</v>
       </c>
-      <c r="X124" t="s">
+      <c r="Y124" t="s">
         <v>1345</v>
       </c>
-      <c r="Y124" t="s">
+      <c r="AB124" t="s">
         <v>1346</v>
       </c>
-      <c r="AB124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC124" t="s">
-        <v>1347</v>
+        <v>1346</v>
       </c>
       <c r="AE124" t="s">
         <v>122</v>
       </c>
       <c r="AF124" t="s">
         <v>142</v>
       </c>
       <c r="AG124" t="s">
         <v>124</v>
       </c>
       <c r="AH124" t="s">
         <v>124</v>
       </c>
       <c r="AI124" t="s">
         <v>125</v>
       </c>
       <c r="AJ124" t="s">
-        <v>1348</v>
+        <v>1347</v>
       </c>
       <c r="AP124" t="s">
         <v>127</v>
       </c>
       <c r="AQ124">
         <v>520</v>
       </c>
       <c r="AR124" t="s">
         <v>128</v>
       </c>
       <c r="AS124" t="s">
         <v>129</v>
       </c>
       <c r="AU124" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="125" spans="1:52">
       <c r="A125" t="s">
         <v>33</v>
       </c>
       <c r="B125" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C125" t="s">
         <v>1349</v>
       </c>
-      <c r="C125" t="s">
+      <c r="D125" s="4" t="s">
         <v>1350</v>
-      </c>
-[...1 lines deleted...]
-        <v>1351</v>
       </c>
       <c r="E125" t="s">
         <v>114</v>
       </c>
       <c r="F125" t="s">
         <v>329</v>
       </c>
       <c r="G125" t="s">
         <v>116</v>
       </c>
       <c r="H125" t="s">
-        <v>1352</v>
+        <v>1351</v>
       </c>
       <c r="I125" t="s">
         <v>880</v>
       </c>
       <c r="X125" t="s">
-        <v>1353</v>
+        <v>1352</v>
       </c>
       <c r="Y125" t="s">
         <v>583</v>
       </c>
       <c r="AB125" t="s">
-        <v>1354</v>
+        <v>1353</v>
       </c>
       <c r="AC125" t="s">
         <v>885</v>
       </c>
       <c r="AE125" t="s">
         <v>122</v>
       </c>
       <c r="AF125" t="s">
         <v>142</v>
       </c>
       <c r="AG125" t="s">
         <v>124</v>
       </c>
       <c r="AH125" t="s">
         <v>124</v>
       </c>
       <c r="AI125" t="s">
         <v>125</v>
       </c>
       <c r="AJ125" t="s">
-        <v>1355</v>
+        <v>1354</v>
       </c>
       <c r="AP125" t="s">
         <v>127</v>
       </c>
       <c r="AQ125">
         <v>559</v>
       </c>
       <c r="AR125" t="s">
         <v>128</v>
       </c>
       <c r="AS125" t="s">
         <v>129</v>
       </c>
       <c r="AU125" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="126" spans="1:52">
       <c r="A126" t="s">
         <v>33</v>
       </c>
       <c r="B126" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C126" t="s">
         <v>1356</v>
       </c>
-      <c r="C126" t="s">
+      <c r="D126" s="4" t="s">
         <v>1357</v>
-      </c>
-[...1 lines deleted...]
-        <v>1358</v>
       </c>
       <c r="E126" t="s">
         <v>114</v>
       </c>
       <c r="F126" t="s">
         <v>329</v>
       </c>
       <c r="G126" t="s">
         <v>116</v>
       </c>
       <c r="H126" t="s">
+        <v>1358</v>
+      </c>
+      <c r="I126" t="s">
         <v>1359</v>
       </c>
-      <c r="I126" t="s">
+      <c r="X126" t="s">
         <v>1360</v>
       </c>
-      <c r="X126" t="s">
+      <c r="Y126" t="s">
         <v>1361</v>
       </c>
-      <c r="Y126" t="s">
+      <c r="AB126" t="s">
         <v>1362</v>
       </c>
-      <c r="AB126" t="s">
+      <c r="AC126" t="s">
         <v>1363</v>
-      </c>
-[...1 lines deleted...]
-        <v>1364</v>
       </c>
       <c r="AE126" t="s">
         <v>122</v>
       </c>
       <c r="AF126" t="s">
         <v>142</v>
       </c>
       <c r="AG126" t="s">
         <v>124</v>
       </c>
       <c r="AH126" t="s">
         <v>124</v>
       </c>
       <c r="AI126" t="s">
         <v>125</v>
       </c>
       <c r="AJ126" t="s">
-        <v>1365</v>
+        <v>1364</v>
       </c>
       <c r="AP126" t="s">
         <v>127</v>
       </c>
       <c r="AQ126">
         <v>413</v>
       </c>
       <c r="AR126" t="s">
         <v>128</v>
       </c>
       <c r="AS126" t="s">
         <v>129</v>
       </c>
       <c r="AU126" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="127" spans="1:52">
       <c r="A127" t="s">
         <v>33</v>
       </c>
       <c r="B127" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C127" t="s">
         <v>1366</v>
       </c>
-      <c r="C127" t="s">
+      <c r="D127" s="4" t="s">
         <v>1367</v>
-      </c>
-[...1 lines deleted...]
-        <v>1368</v>
       </c>
       <c r="E127" t="s">
         <v>114</v>
       </c>
       <c r="G127" t="s">
         <v>116</v>
       </c>
       <c r="H127" t="s">
+        <v>1368</v>
+      </c>
+      <c r="I127" t="s">
         <v>1369</v>
       </c>
-      <c r="I127" t="s">
+      <c r="X127" t="s">
         <v>1370</v>
       </c>
-      <c r="X127" t="s">
+      <c r="Y127" t="s">
+        <v>1186</v>
+      </c>
+      <c r="Z127" t="s">
         <v>1371</v>
       </c>
-      <c r="Y127" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AA127" t="s">
-        <v>1372</v>
+        <v>1371</v>
       </c>
       <c r="AE127" t="s">
         <v>122</v>
       </c>
       <c r="AF127" t="s">
         <v>142</v>
       </c>
       <c r="AG127" t="s">
         <v>124</v>
       </c>
       <c r="AH127" t="s">
         <v>124</v>
       </c>
       <c r="AI127" t="s">
         <v>125</v>
       </c>
       <c r="AJ127" t="s">
-        <v>1373</v>
+        <v>1372</v>
       </c>
       <c r="AP127" t="s">
         <v>127</v>
       </c>
       <c r="AQ127">
         <v>304</v>
       </c>
       <c r="AR127" t="s">
         <v>128</v>
       </c>
       <c r="AS127" t="s">
         <v>129</v>
       </c>
       <c r="AU127" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="128" spans="1:52">
       <c r="A128" t="s">
         <v>33</v>
       </c>
       <c r="B128" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C128" t="s">
         <v>1374</v>
       </c>
-      <c r="C128" t="s">
+      <c r="D128" s="4" t="s">
         <v>1375</v>
-      </c>
-[...1 lines deleted...]
-        <v>1376</v>
       </c>
       <c r="E128" t="s">
         <v>114</v>
       </c>
       <c r="F128" t="s">
         <v>329</v>
       </c>
       <c r="G128" t="s">
         <v>116</v>
       </c>
       <c r="H128" t="s">
+        <v>1376</v>
+      </c>
+      <c r="I128" t="s">
         <v>1377</v>
       </c>
-      <c r="I128" t="s">
+      <c r="X128" t="s">
         <v>1378</v>
       </c>
-      <c r="X128" t="s">
+      <c r="Y128" t="s">
         <v>1379</v>
       </c>
-      <c r="Y128" t="s">
+      <c r="AB128" t="s">
         <v>1380</v>
       </c>
-      <c r="AB128" t="s">
+      <c r="AC128" t="s">
         <v>1381</v>
-      </c>
-[...1 lines deleted...]
-        <v>1382</v>
       </c>
       <c r="AE128" t="s">
         <v>122</v>
       </c>
       <c r="AF128" t="s">
         <v>142</v>
       </c>
       <c r="AG128" t="s">
         <v>124</v>
       </c>
       <c r="AH128" t="s">
         <v>124</v>
       </c>
       <c r="AI128" t="s">
         <v>125</v>
       </c>
       <c r="AJ128" t="s">
-        <v>1383</v>
+        <v>1382</v>
       </c>
       <c r="AP128" t="s">
         <v>127</v>
       </c>
       <c r="AQ128">
         <v>233</v>
       </c>
       <c r="AR128" t="s">
         <v>128</v>
       </c>
       <c r="AS128" t="s">
         <v>129</v>
       </c>
       <c r="AU128" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="129" spans="1:52">
       <c r="A129" t="s">
         <v>33</v>
       </c>
       <c r="B129" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C129" t="s">
         <v>1384</v>
       </c>
-      <c r="C129" t="s">
+      <c r="D129" s="4" t="s">
         <v>1385</v>
-      </c>
-[...1 lines deleted...]
-        <v>1386</v>
       </c>
       <c r="E129" t="s">
         <v>114</v>
       </c>
       <c r="F129" t="s">
         <v>508</v>
       </c>
       <c r="G129" t="s">
         <v>116</v>
       </c>
       <c r="H129" t="s">
+        <v>1386</v>
+      </c>
+      <c r="I129" t="s">
         <v>1387</v>
       </c>
-      <c r="I129" t="s">
+      <c r="X129" t="s">
         <v>1388</v>
       </c>
-      <c r="X129" t="s">
+      <c r="Y129" t="s">
+        <v>1278</v>
+      </c>
+      <c r="AB129" t="s">
         <v>1389</v>
       </c>
-      <c r="Y129" t="s">
-[...2 lines deleted...]
-      <c r="AB129" t="s">
+      <c r="AC129" t="s">
         <v>1390</v>
-      </c>
-[...1 lines deleted...]
-        <v>1391</v>
       </c>
       <c r="AE129" t="s">
         <v>122</v>
       </c>
       <c r="AF129" t="s">
         <v>142</v>
       </c>
       <c r="AG129" t="s">
         <v>124</v>
       </c>
       <c r="AH129" t="s">
         <v>124</v>
       </c>
       <c r="AI129" t="s">
         <v>125</v>
       </c>
       <c r="AJ129" t="s">
-        <v>1392</v>
+        <v>1391</v>
       </c>
       <c r="AP129" t="s">
         <v>127</v>
       </c>
       <c r="AQ129">
         <v>310</v>
       </c>
       <c r="AR129" t="s">
         <v>128</v>
       </c>
       <c r="AS129" t="s">
         <v>129</v>
       </c>
       <c r="AU129" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="130" spans="1:52">
       <c r="A130" t="s">
         <v>33</v>
       </c>
       <c r="B130" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C130" t="s">
         <v>1393</v>
       </c>
-      <c r="C130" t="s">
+      <c r="D130" s="4" t="s">
         <v>1394</v>
-      </c>
-[...1 lines deleted...]
-        <v>1395</v>
       </c>
       <c r="E130" t="s">
         <v>114</v>
       </c>
       <c r="F130" t="s">
         <v>329</v>
       </c>
       <c r="G130" t="s">
         <v>116</v>
       </c>
       <c r="H130" t="s">
+        <v>1395</v>
+      </c>
+      <c r="I130" t="s">
         <v>1396</v>
       </c>
-      <c r="I130" t="s">
+      <c r="X130" t="s">
         <v>1397</v>
-      </c>
-[...1 lines deleted...]
-        <v>1398</v>
       </c>
       <c r="Y130" t="s">
         <v>595</v>
       </c>
       <c r="AB130" t="s">
+        <v>1398</v>
+      </c>
+      <c r="AC130" t="s">
         <v>1399</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400</v>
       </c>
       <c r="AE130" t="s">
         <v>122</v>
       </c>
       <c r="AF130" t="s">
         <v>142</v>
       </c>
       <c r="AG130" t="s">
         <v>124</v>
       </c>
       <c r="AH130" t="s">
         <v>124</v>
       </c>
       <c r="AI130" t="s">
         <v>125</v>
       </c>
       <c r="AJ130" t="s">
-        <v>1401</v>
+        <v>1400</v>
       </c>
       <c r="AP130" t="s">
         <v>127</v>
       </c>
       <c r="AQ130">
         <v>616</v>
       </c>
       <c r="AR130" t="s">
         <v>128</v>
       </c>
       <c r="AS130" t="s">
         <v>129</v>
       </c>
       <c r="AU130" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="131" spans="1:52">
       <c r="A131" t="s">
         <v>33</v>
       </c>
       <c r="B131" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C131" t="s">
         <v>1402</v>
       </c>
-      <c r="C131" t="s">
+      <c r="D131" s="4" t="s">
         <v>1403</v>
-      </c>
-[...1 lines deleted...]
-        <v>1404</v>
       </c>
       <c r="E131" t="s">
         <v>114</v>
       </c>
       <c r="F131" t="s">
         <v>508</v>
       </c>
       <c r="G131" t="s">
         <v>116</v>
       </c>
       <c r="H131" t="s">
+        <v>1404</v>
+      </c>
+      <c r="I131" t="s">
         <v>1405</v>
       </c>
-      <c r="I131" t="s">
+      <c r="X131" t="s">
+        <v>1388</v>
+      </c>
+      <c r="Y131" t="s">
         <v>1406</v>
       </c>
-      <c r="X131" t="s">
+      <c r="AB131" t="s">
         <v>1389</v>
       </c>
-      <c r="Y131" t="s">
+      <c r="AC131" t="s">
         <v>1407</v>
-      </c>
-[...4 lines deleted...]
-        <v>1408</v>
       </c>
       <c r="AE131" t="s">
         <v>122</v>
       </c>
       <c r="AF131" t="s">
         <v>142</v>
       </c>
       <c r="AG131" t="s">
         <v>124</v>
       </c>
       <c r="AH131" t="s">
         <v>124</v>
       </c>
       <c r="AI131" t="s">
         <v>125</v>
       </c>
       <c r="AJ131" t="s">
-        <v>1409</v>
+        <v>1408</v>
       </c>
       <c r="AP131" t="s">
         <v>127</v>
       </c>
       <c r="AQ131">
         <v>251</v>
       </c>
       <c r="AR131" t="s">
         <v>128</v>
       </c>
       <c r="AS131" t="s">
         <v>129</v>
       </c>
       <c r="AU131" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="132" spans="1:52">
       <c r="A132" t="s">
         <v>33</v>
       </c>
       <c r="B132" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C132" t="s">
         <v>1410</v>
       </c>
-      <c r="C132" t="s">
+      <c r="D132" s="4" t="s">
         <v>1411</v>
-      </c>
-[...1 lines deleted...]
-        <v>1412</v>
       </c>
       <c r="E132" t="s">
         <v>114</v>
       </c>
       <c r="F132" t="s">
         <v>329</v>
       </c>
       <c r="G132" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
       <c r="H132" t="s">
+        <v>1412</v>
+      </c>
+      <c r="I132" t="s">
         <v>1413</v>
       </c>
-      <c r="I132" t="s">
+      <c r="X132" t="s">
         <v>1414</v>
       </c>
-      <c r="X132" t="s">
+      <c r="Y132" t="s">
         <v>1415</v>
       </c>
-      <c r="Y132" t="s">
+      <c r="AB132" t="s">
         <v>1416</v>
       </c>
-      <c r="AB132" t="s">
+      <c r="AC132" t="s">
         <v>1417</v>
-      </c>
-[...1 lines deleted...]
-        <v>1418</v>
       </c>
       <c r="AE132" t="s">
         <v>122</v>
       </c>
       <c r="AF132" t="s">
         <v>142</v>
       </c>
       <c r="AG132" t="s">
         <v>124</v>
       </c>
       <c r="AH132" t="s">
         <v>124</v>
       </c>
       <c r="AI132" t="s">
         <v>125</v>
       </c>
       <c r="AJ132" t="s">
-        <v>1419</v>
+        <v>1418</v>
       </c>
       <c r="AP132" t="s">
         <v>127</v>
       </c>
       <c r="AQ132">
         <v>706</v>
       </c>
       <c r="AR132" t="s">
         <v>128</v>
       </c>
       <c r="AS132" t="s">
         <v>129</v>
       </c>
       <c r="AU132" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="133" spans="1:52">
       <c r="A133" t="s">
         <v>33</v>
       </c>
       <c r="B133" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C133" t="s">
         <v>1410</v>
       </c>
-      <c r="C133" t="s">
+      <c r="D133" s="4" t="s">
         <v>1411</v>
-      </c>
-[...1 lines deleted...]
-        <v>1412</v>
       </c>
       <c r="E133" t="s">
         <v>114</v>
       </c>
       <c r="F133" t="s">
         <v>329</v>
       </c>
       <c r="G133" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
       <c r="H133" t="s">
+        <v>1412</v>
+      </c>
+      <c r="I133" t="s">
         <v>1413</v>
       </c>
-      <c r="I133" t="s">
+      <c r="X133" t="s">
         <v>1414</v>
       </c>
-      <c r="X133" t="s">
+      <c r="Y133" t="s">
         <v>1415</v>
       </c>
-      <c r="Y133" t="s">
+      <c r="AB133" t="s">
         <v>1416</v>
       </c>
-      <c r="AB133" t="s">
+      <c r="AC133" t="s">
         <v>1417</v>
-      </c>
-[...1 lines deleted...]
-        <v>1418</v>
       </c>
       <c r="AE133" t="s">
         <v>122</v>
       </c>
       <c r="AF133" t="s">
         <v>142</v>
       </c>
       <c r="AG133" t="s">
         <v>124</v>
       </c>
       <c r="AH133" t="s">
         <v>124</v>
       </c>
       <c r="AI133" t="s">
         <v>125</v>
       </c>
       <c r="AJ133" t="s">
-        <v>1419</v>
+        <v>1418</v>
       </c>
       <c r="AP133" t="s">
         <v>127</v>
       </c>
       <c r="AQ133">
         <v>706</v>
       </c>
       <c r="AR133" t="s">
         <v>128</v>
       </c>
       <c r="AS133" t="s">
         <v>129</v>
       </c>
       <c r="AU133" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="134" spans="1:52">
       <c r="A134" t="s">
         <v>33</v>
       </c>
       <c r="B134" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C134" t="s">
         <v>1420</v>
       </c>
-      <c r="C134" t="s">
+      <c r="D134" s="4" t="s">
         <v>1421</v>
-      </c>
-[...1 lines deleted...]
-        <v>1422</v>
       </c>
       <c r="E134" t="s">
         <v>114</v>
       </c>
       <c r="F134" t="s">
         <v>329</v>
       </c>
       <c r="G134" t="s">
         <v>116</v>
       </c>
       <c r="H134" t="s">
+        <v>1422</v>
+      </c>
+      <c r="I134" t="s">
         <v>1423</v>
       </c>
-      <c r="I134" t="s">
+      <c r="X134" t="s">
         <v>1424</v>
       </c>
-      <c r="X134" t="s">
+      <c r="Y134" t="s">
         <v>1425</v>
       </c>
-      <c r="Y134" t="s">
+      <c r="AB134" t="s">
         <v>1426</v>
-      </c>
-[...1 lines deleted...]
-        <v>1427</v>
       </c>
       <c r="AC134" t="s">
         <v>814</v>
       </c>
       <c r="AE134" t="s">
         <v>122</v>
       </c>
       <c r="AF134" t="s">
         <v>142</v>
       </c>
       <c r="AG134" t="s">
         <v>124</v>
       </c>
       <c r="AH134" t="s">
         <v>124</v>
       </c>
       <c r="AI134" t="s">
         <v>125</v>
       </c>
       <c r="AJ134" t="s">
         <v>815</v>
       </c>
       <c r="AP134" t="s">
         <v>127</v>
       </c>
       <c r="AQ134">
         <v>628</v>
       </c>
       <c r="AR134" t="s">
         <v>128</v>
       </c>
       <c r="AS134" t="s">
         <v>129</v>
       </c>
       <c r="AU134" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="135" spans="1:52">
       <c r="A135" t="s">
         <v>33</v>
       </c>
       <c r="B135" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C135" t="s">
         <v>1428</v>
       </c>
-      <c r="C135" t="s">
+      <c r="D135" s="4" t="s">
         <v>1429</v>
-      </c>
-[...1 lines deleted...]
-        <v>1430</v>
       </c>
       <c r="E135" t="s">
         <v>114</v>
       </c>
       <c r="F135" t="s">
         <v>329</v>
       </c>
       <c r="G135" t="s">
         <v>116</v>
       </c>
       <c r="H135" t="s">
+        <v>1430</v>
+      </c>
+      <c r="I135" t="s">
         <v>1431</v>
       </c>
-      <c r="I135" t="s">
+      <c r="X135" t="s">
         <v>1432</v>
       </c>
-      <c r="X135" t="s">
+      <c r="Y135" t="s">
         <v>1433</v>
       </c>
-      <c r="Y135" t="s">
+      <c r="AB135" t="s">
         <v>1434</v>
       </c>
-      <c r="AB135" t="s">
+      <c r="AC135" t="s">
         <v>1435</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436</v>
       </c>
       <c r="AE135" t="s">
         <v>122</v>
       </c>
       <c r="AF135" t="s">
         <v>142</v>
       </c>
       <c r="AG135" t="s">
         <v>124</v>
       </c>
       <c r="AH135" t="s">
         <v>124</v>
       </c>
       <c r="AI135" t="s">
         <v>125</v>
       </c>
       <c r="AJ135" t="s">
-        <v>1437</v>
+        <v>1436</v>
       </c>
       <c r="AP135" t="s">
         <v>127</v>
       </c>
       <c r="AQ135">
         <v>307</v>
       </c>
       <c r="AR135" t="s">
         <v>128</v>
       </c>
       <c r="AS135" t="s">
         <v>129</v>
       </c>
       <c r="AU135" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="136" spans="1:52">
       <c r="A136" t="s">
         <v>33</v>
       </c>
       <c r="B136" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C136" t="s">
         <v>1438</v>
       </c>
-      <c r="C136" t="s">
+      <c r="D136" s="4" t="s">
         <v>1439</v>
-      </c>
-[...1 lines deleted...]
-        <v>1440</v>
       </c>
       <c r="E136" t="s">
         <v>114</v>
       </c>
       <c r="F136" t="s">
         <v>329</v>
       </c>
       <c r="G136" t="s">
         <v>116</v>
       </c>
       <c r="H136" t="s">
+        <v>1440</v>
+      </c>
+      <c r="I136" t="s">
         <v>1441</v>
       </c>
-      <c r="I136" t="s">
+      <c r="X136" t="s">
         <v>1442</v>
       </c>
-      <c r="X136" t="s">
+      <c r="Y136" t="s">
         <v>1443</v>
-      </c>
-[...1 lines deleted...]
-        <v>1444</v>
       </c>
       <c r="AB136" t="s">
         <v>865</v>
       </c>
       <c r="AC136" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="AE136" t="s">
         <v>122</v>
       </c>
       <c r="AF136" t="s">
         <v>142</v>
       </c>
       <c r="AG136" t="s">
         <v>124</v>
       </c>
       <c r="AH136" t="s">
         <v>124</v>
       </c>
       <c r="AI136" t="s">
         <v>125</v>
       </c>
       <c r="AJ136" t="s">
-        <v>1446</v>
+        <v>1445</v>
       </c>
       <c r="AP136" t="s">
         <v>127</v>
       </c>
       <c r="AQ136">
         <v>622</v>
       </c>
       <c r="AR136" t="s">
         <v>128</v>
       </c>
       <c r="AS136" t="s">
         <v>129</v>
       </c>
       <c r="AU136" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="137" spans="1:52">
       <c r="A137" t="s">
         <v>33</v>
       </c>
       <c r="B137" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C137" t="s">
         <v>1447</v>
       </c>
-      <c r="C137" t="s">
+      <c r="D137" s="4" t="s">
         <v>1448</v>
-      </c>
-[...1 lines deleted...]
-        <v>1449</v>
       </c>
       <c r="E137" t="s">
         <v>114</v>
       </c>
       <c r="G137" t="s">
         <v>116</v>
       </c>
       <c r="H137" t="s">
+        <v>1449</v>
+      </c>
+      <c r="I137" t="s">
         <v>1450</v>
       </c>
-      <c r="I137" t="s">
+      <c r="X137" t="s">
         <v>1451</v>
       </c>
-      <c r="X137" t="s">
+      <c r="Y137" t="s">
         <v>1452</v>
       </c>
-      <c r="Y137" t="s">
+      <c r="AA137" t="s">
         <v>1453</v>
       </c>
-      <c r="AA137" t="s">
+      <c r="AB137" t="s">
         <v>1454</v>
-      </c>
-[...1 lines deleted...]
-        <v>1455</v>
       </c>
       <c r="AE137" t="s">
         <v>122</v>
       </c>
       <c r="AF137" t="s">
         <v>142</v>
       </c>
       <c r="AG137" t="s">
         <v>124</v>
       </c>
       <c r="AH137" t="s">
         <v>124</v>
       </c>
       <c r="AI137" t="s">
         <v>125</v>
       </c>
       <c r="AJ137" t="s">
-        <v>1456</v>
+        <v>1455</v>
       </c>
       <c r="AP137" t="s">
         <v>127</v>
       </c>
       <c r="AQ137">
         <v>1177</v>
       </c>
       <c r="AR137" t="s">
         <v>128</v>
       </c>
       <c r="AS137" t="s">
         <v>129</v>
       </c>
       <c r="AU137" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="138" spans="1:52">
       <c r="A138" t="s">
         <v>33</v>
       </c>
       <c r="B138" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C138" t="s">
         <v>1457</v>
       </c>
-      <c r="C138" t="s">
+      <c r="D138" s="4" t="s">
         <v>1458</v>
-      </c>
-[...1 lines deleted...]
-        <v>1459</v>
       </c>
       <c r="E138" t="s">
         <v>114</v>
       </c>
       <c r="F138" t="s">
         <v>329</v>
       </c>
       <c r="G138" t="s">
         <v>116</v>
       </c>
       <c r="H138" t="s">
+        <v>1459</v>
+      </c>
+      <c r="I138" t="s">
         <v>1460</v>
       </c>
-      <c r="I138" t="s">
+      <c r="X138" t="s">
         <v>1461</v>
       </c>
-      <c r="X138" t="s">
+      <c r="Y138" t="s">
         <v>1462</v>
       </c>
-      <c r="Y138" t="s">
+      <c r="AB138" t="s">
         <v>1463</v>
       </c>
-      <c r="AB138" t="s">
+      <c r="AC138" t="s">
         <v>1464</v>
-      </c>
-[...1 lines deleted...]
-        <v>1465</v>
       </c>
       <c r="AE138" t="s">
         <v>122</v>
       </c>
       <c r="AF138" t="s">
         <v>142</v>
       </c>
       <c r="AG138" t="s">
         <v>124</v>
       </c>
       <c r="AH138" t="s">
         <v>124</v>
       </c>
       <c r="AI138" t="s">
         <v>125</v>
       </c>
       <c r="AJ138" t="s">
-        <v>1466</v>
+        <v>1465</v>
       </c>
       <c r="AP138" t="s">
         <v>127</v>
       </c>
       <c r="AQ138">
         <v>763</v>
       </c>
       <c r="AR138" t="s">
         <v>128</v>
       </c>
       <c r="AS138" t="s">
         <v>129</v>
       </c>
       <c r="AU138" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="139" spans="1:52">
       <c r="A139" t="s">
         <v>33</v>
       </c>
       <c r="B139" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C139" t="s">
         <v>1467</v>
       </c>
-      <c r="C139" t="s">
+      <c r="D139" s="4" t="s">
         <v>1468</v>
       </c>
-      <c r="D139" s="4" t="s">
+      <c r="E139" t="s">
         <v>1469</v>
-      </c>
-[...1 lines deleted...]
-        <v>1470</v>
       </c>
       <c r="F139" t="s">
         <v>329</v>
       </c>
       <c r="G139" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H139" t="s">
         <v>1471</v>
       </c>
-      <c r="H139" t="s">
+      <c r="I139" t="s">
         <v>1472</v>
       </c>
-      <c r="I139" t="s">
+      <c r="X139" t="s">
         <v>1473</v>
       </c>
-      <c r="X139" t="s">
+      <c r="Y139" t="s">
         <v>1474</v>
       </c>
-      <c r="Y139" t="s">
+      <c r="AB139" t="s">
         <v>1475</v>
       </c>
-      <c r="AB139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC139" t="s">
-        <v>1337</v>
+        <v>1336</v>
       </c>
       <c r="AE139" t="s">
         <v>122</v>
       </c>
       <c r="AF139" t="s">
         <v>142</v>
       </c>
       <c r="AG139" t="s">
         <v>124</v>
       </c>
       <c r="AH139" t="s">
         <v>124</v>
       </c>
       <c r="AI139" t="s">
         <v>125</v>
       </c>
       <c r="AJ139" t="s">
-        <v>1477</v>
+        <v>1476</v>
       </c>
       <c r="AP139" t="s">
         <v>127</v>
       </c>
       <c r="AQ139">
         <v>36</v>
       </c>
       <c r="AS139" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="AU139" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="140" spans="1:52">
       <c r="A140" t="s">
         <v>33</v>
       </c>
       <c r="B140" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C140" t="s">
         <v>1478</v>
       </c>
-      <c r="C140" t="s">
+      <c r="D140" s="4" t="s">
         <v>1479</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480</v>
       </c>
       <c r="E140" t="s">
         <v>114</v>
       </c>
       <c r="F140" t="s">
         <v>329</v>
       </c>
       <c r="G140" t="s">
         <v>116</v>
       </c>
       <c r="H140" t="s">
+        <v>1480</v>
+      </c>
+      <c r="I140" t="s">
         <v>1481</v>
       </c>
-      <c r="I140" t="s">
+      <c r="X140" t="s">
         <v>1482</v>
       </c>
-      <c r="X140" t="s">
+      <c r="Y140" t="s">
         <v>1483</v>
       </c>
-      <c r="Y140" t="s">
+      <c r="AB140" t="s">
         <v>1484</v>
       </c>
-      <c r="AB140" t="s">
+      <c r="AC140" t="s">
         <v>1485</v>
-      </c>
-[...1 lines deleted...]
-        <v>1486</v>
       </c>
       <c r="AE140" t="s">
         <v>122</v>
       </c>
       <c r="AF140" t="s">
         <v>142</v>
       </c>
       <c r="AG140" t="s">
         <v>124</v>
       </c>
       <c r="AH140" t="s">
         <v>124</v>
       </c>
       <c r="AI140" t="s">
         <v>125</v>
       </c>
       <c r="AJ140" t="s">
-        <v>1487</v>
+        <v>1486</v>
       </c>
       <c r="AP140" t="s">
         <v>127</v>
       </c>
       <c r="AQ140">
         <v>592</v>
       </c>
       <c r="AR140" t="s">
         <v>128</v>
       </c>
       <c r="AS140" t="s">
         <v>129</v>
       </c>
       <c r="AU140" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="141" spans="1:52">
       <c r="A141" t="s">
         <v>33</v>
       </c>
       <c r="B141" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C141" t="s">
         <v>1478</v>
       </c>
-      <c r="C141" t="s">
+      <c r="D141" s="4" t="s">
         <v>1479</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480</v>
       </c>
       <c r="E141" t="s">
         <v>114</v>
       </c>
       <c r="F141" t="s">
         <v>329</v>
       </c>
       <c r="G141" t="s">
         <v>116</v>
       </c>
       <c r="H141" t="s">
+        <v>1480</v>
+      </c>
+      <c r="I141" t="s">
         <v>1481</v>
       </c>
-      <c r="I141" t="s">
+      <c r="X141" t="s">
         <v>1482</v>
       </c>
-      <c r="X141" t="s">
+      <c r="Y141" t="s">
         <v>1483</v>
       </c>
-      <c r="Y141" t="s">
+      <c r="AB141" t="s">
         <v>1484</v>
       </c>
-      <c r="AB141" t="s">
+      <c r="AC141" t="s">
         <v>1485</v>
-      </c>
-[...1 lines deleted...]
-        <v>1486</v>
       </c>
       <c r="AE141" t="s">
         <v>122</v>
       </c>
       <c r="AF141" t="s">
         <v>142</v>
       </c>
       <c r="AG141" t="s">
         <v>124</v>
       </c>
       <c r="AH141" t="s">
         <v>124</v>
       </c>
       <c r="AI141" t="s">
         <v>125</v>
       </c>
       <c r="AJ141" t="s">
-        <v>1487</v>
+        <v>1486</v>
       </c>
       <c r="AP141" t="s">
         <v>127</v>
       </c>
       <c r="AQ141">
         <v>592</v>
       </c>
       <c r="AR141" t="s">
         <v>128</v>
       </c>
       <c r="AS141" t="s">
         <v>129</v>
       </c>
       <c r="AU141" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="142" spans="1:52">
       <c r="A142" t="s">
         <v>33</v>
       </c>
       <c r="B142" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C142" t="s">
         <v>1488</v>
       </c>
-      <c r="C142" t="s">
+      <c r="D142" s="4" t="s">
         <v>1489</v>
-      </c>
-[...1 lines deleted...]
-        <v>1490</v>
       </c>
       <c r="E142" t="s">
         <v>114</v>
       </c>
       <c r="F142" t="s">
         <v>329</v>
       </c>
       <c r="G142" t="s">
         <v>116</v>
       </c>
       <c r="H142" t="s">
+        <v>1490</v>
+      </c>
+      <c r="I142" t="s">
+        <v>919</v>
+      </c>
+      <c r="X142" t="s">
         <v>1491</v>
       </c>
-      <c r="I142" t="s">
-[...2 lines deleted...]
-      <c r="X142" t="s">
+      <c r="Y142" t="s">
         <v>1492</v>
       </c>
-      <c r="Y142" t="s">
+      <c r="AB142" t="s">
+        <v>922</v>
+      </c>
+      <c r="AC142" t="s">
         <v>1493</v>
-      </c>
-[...4 lines deleted...]
-        <v>1494</v>
       </c>
       <c r="AE142" t="s">
         <v>122</v>
       </c>
       <c r="AF142" t="s">
         <v>142</v>
       </c>
       <c r="AG142" t="s">
         <v>124</v>
       </c>
       <c r="AH142" t="s">
         <v>124</v>
       </c>
       <c r="AI142" t="s">
         <v>125</v>
       </c>
       <c r="AJ142" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
       <c r="AP142" t="s">
         <v>127</v>
       </c>
       <c r="AQ142">
         <v>1274</v>
       </c>
       <c r="AR142" t="s">
         <v>128</v>
       </c>
       <c r="AS142" t="s">
         <v>129</v>
       </c>
       <c r="AU142" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="143" spans="1:52">
       <c r="A143" t="s">
         <v>33</v>
       </c>
       <c r="B143" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C143" t="s">
         <v>1496</v>
       </c>
-      <c r="C143" t="s">
+      <c r="D143" s="4" t="s">
         <v>1497</v>
-      </c>
-[...1 lines deleted...]
-        <v>1498</v>
       </c>
       <c r="E143" t="s">
         <v>114</v>
       </c>
       <c r="F143" t="s">
         <v>329</v>
       </c>
       <c r="G143" t="s">
         <v>116</v>
       </c>
       <c r="H143" t="s">
+        <v>1498</v>
+      </c>
+      <c r="I143" t="s">
         <v>1499</v>
       </c>
-      <c r="I143" t="s">
+      <c r="X143" t="s">
         <v>1500</v>
-      </c>
-[...1 lines deleted...]
-        <v>1501</v>
       </c>
       <c r="Y143" t="s">
         <v>415</v>
       </c>
       <c r="AB143" t="s">
+        <v>1501</v>
+      </c>
+      <c r="AC143" t="s">
         <v>1502</v>
-      </c>
-[...1 lines deleted...]
-        <v>1503</v>
       </c>
       <c r="AE143" t="s">
         <v>122</v>
       </c>
       <c r="AF143" t="s">
         <v>142</v>
       </c>
       <c r="AG143" t="s">
         <v>124</v>
       </c>
       <c r="AH143" t="s">
         <v>124</v>
       </c>
       <c r="AI143" t="s">
         <v>125</v>
       </c>
       <c r="AJ143" t="s">
-        <v>1504</v>
+        <v>1503</v>
       </c>
       <c r="AP143" t="s">
         <v>127</v>
       </c>
       <c r="AQ143">
         <v>305</v>
       </c>
       <c r="AR143" t="s">
         <v>128</v>
       </c>
       <c r="AS143" t="s">
         <v>129</v>
       </c>
       <c r="AU143" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="144" spans="1:52">
       <c r="A144" t="s">
         <v>33</v>
       </c>
       <c r="B144" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C144" t="s">
         <v>1505</v>
       </c>
-      <c r="C144" t="s">
+      <c r="D144" s="4" t="s">
         <v>1506</v>
-      </c>
-[...1 lines deleted...]
-        <v>1507</v>
       </c>
       <c r="E144" t="s">
         <v>114</v>
       </c>
       <c r="G144" t="s">
         <v>116</v>
       </c>
       <c r="H144" t="s">
+        <v>1507</v>
+      </c>
+      <c r="I144" t="s">
         <v>1508</v>
       </c>
-      <c r="I144" t="s">
+      <c r="X144" t="s">
         <v>1509</v>
       </c>
-      <c r="X144" t="s">
+      <c r="Y144" t="s">
         <v>1510</v>
       </c>
-      <c r="Y144" t="s">
+      <c r="AA144" t="s">
         <v>1511</v>
       </c>
-      <c r="AA144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB144" t="s">
-        <v>1417</v>
+        <v>1416</v>
       </c>
       <c r="AE144" t="s">
         <v>122</v>
       </c>
       <c r="AF144" t="s">
         <v>142</v>
       </c>
       <c r="AG144" t="s">
         <v>124</v>
       </c>
       <c r="AH144" t="s">
         <v>124</v>
       </c>
       <c r="AI144" t="s">
         <v>125</v>
       </c>
       <c r="AJ144" t="s">
-        <v>1513</v>
+        <v>1512</v>
       </c>
       <c r="AP144" t="s">
         <v>127</v>
       </c>
       <c r="AQ144">
         <v>1019</v>
       </c>
       <c r="AR144" t="s">
         <v>128</v>
       </c>
       <c r="AS144" t="s">
         <v>129</v>
       </c>
       <c r="AU144" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="145" spans="1:52">
       <c r="A145" t="s">
         <v>33</v>
       </c>
       <c r="B145" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C145" t="s">
         <v>1514</v>
       </c>
-      <c r="C145" t="s">
+      <c r="D145" s="4" t="s">
         <v>1515</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516</v>
       </c>
       <c r="E145" t="s">
         <v>114</v>
       </c>
       <c r="F145" t="s">
         <v>329</v>
       </c>
       <c r="G145" t="s">
         <v>116</v>
       </c>
       <c r="H145" t="s">
+        <v>1516</v>
+      </c>
+      <c r="I145" t="s">
         <v>1517</v>
       </c>
-      <c r="I145" t="s">
+      <c r="X145" t="s">
         <v>1518</v>
       </c>
-      <c r="X145" t="s">
+      <c r="Y145" t="s">
         <v>1519</v>
       </c>
-      <c r="Y145" t="s">
+      <c r="AB145" t="s">
+        <v>1298</v>
+      </c>
+      <c r="AC145" t="s">
         <v>1520</v>
-      </c>
-[...4 lines deleted...]
-        <v>1521</v>
       </c>
       <c r="AE145" t="s">
         <v>122</v>
       </c>
       <c r="AF145" t="s">
         <v>142</v>
       </c>
       <c r="AG145" t="s">
         <v>124</v>
       </c>
       <c r="AH145" t="s">
         <v>124</v>
       </c>
       <c r="AI145" t="s">
         <v>125</v>
       </c>
       <c r="AJ145" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
       <c r="AP145" t="s">
         <v>127</v>
       </c>
       <c r="AQ145">
         <v>542</v>
       </c>
       <c r="AR145" t="s">
         <v>128</v>
       </c>
       <c r="AS145" t="s">
         <v>129</v>
       </c>
       <c r="AU145" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="146" spans="1:52">
       <c r="A146" t="s">
         <v>33</v>
       </c>
       <c r="B146" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C146" t="s">
         <v>1523</v>
       </c>
-      <c r="C146" t="s">
+      <c r="D146" s="4" t="s">
         <v>1524</v>
-      </c>
-[...1 lines deleted...]
-        <v>1525</v>
       </c>
       <c r="E146" t="s">
         <v>114</v>
       </c>
       <c r="F146" t="s">
         <v>329</v>
       </c>
       <c r="G146" t="s">
         <v>116</v>
       </c>
       <c r="H146" t="s">
+        <v>1525</v>
+      </c>
+      <c r="I146" t="s">
         <v>1526</v>
       </c>
-      <c r="I146" t="s">
+      <c r="X146" t="s">
         <v>1527</v>
       </c>
-      <c r="X146" t="s">
+      <c r="Y146" t="s">
         <v>1528</v>
       </c>
-      <c r="Y146" t="s">
+      <c r="AB146" t="s">
         <v>1529</v>
       </c>
-      <c r="AB146" t="s">
+      <c r="AC146" t="s">
         <v>1530</v>
-      </c>
-[...1 lines deleted...]
-        <v>1531</v>
       </c>
       <c r="AE146" t="s">
         <v>122</v>
       </c>
       <c r="AF146" t="s">
         <v>142</v>
       </c>
       <c r="AG146" t="s">
         <v>124</v>
       </c>
       <c r="AH146" t="s">
         <v>124</v>
       </c>
       <c r="AI146" t="s">
         <v>125</v>
       </c>
       <c r="AJ146" t="s">
-        <v>1532</v>
+        <v>1531</v>
       </c>
       <c r="AP146" t="s">
         <v>127</v>
       </c>
       <c r="AQ146">
         <v>495</v>
       </c>
       <c r="AR146" t="s">
         <v>128</v>
       </c>
       <c r="AS146" t="s">
         <v>129</v>
       </c>
       <c r="AU146" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="147" spans="1:52">
       <c r="A147" t="s">
         <v>33</v>
       </c>
       <c r="B147" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C147" t="s">
         <v>1533</v>
       </c>
-      <c r="C147" t="s">
+      <c r="D147" s="4" t="s">
         <v>1534</v>
-      </c>
-[...1 lines deleted...]
-        <v>1535</v>
       </c>
       <c r="E147" t="s">
         <v>114</v>
       </c>
       <c r="F147" t="s">
         <v>508</v>
       </c>
       <c r="G147" t="s">
-        <v>1471</v>
+        <v>1470</v>
       </c>
       <c r="H147" t="s">
+        <v>1535</v>
+      </c>
+      <c r="I147" t="s">
         <v>1536</v>
       </c>
-      <c r="I147" t="s">
+      <c r="X147" t="s">
         <v>1537</v>
       </c>
-      <c r="X147" t="s">
+      <c r="Y147" t="s">
         <v>1538</v>
       </c>
-      <c r="Y147" t="s">
+      <c r="AB147" t="s">
         <v>1539</v>
       </c>
-      <c r="AB147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC147" t="s">
-        <v>1540</v>
+        <v>1539</v>
       </c>
       <c r="AE147" t="s">
         <v>122</v>
       </c>
       <c r="AF147" t="s">
         <v>142</v>
       </c>
       <c r="AG147" t="s">
         <v>124</v>
       </c>
       <c r="AH147" t="s">
         <v>124</v>
       </c>
       <c r="AI147" t="s">
         <v>125</v>
       </c>
       <c r="AJ147" t="s">
-        <v>1541</v>
+        <v>1540</v>
       </c>
       <c r="AP147" t="s">
         <v>127</v>
       </c>
       <c r="AQ147">
         <v>713</v>
       </c>
       <c r="AR147" t="s">
         <v>128</v>
       </c>
       <c r="AS147" t="s">
         <v>129</v>
       </c>
       <c r="AU147" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="148" spans="1:52">
       <c r="A148" t="s">
         <v>33</v>
       </c>
       <c r="B148" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C148" t="s">
         <v>1542</v>
       </c>
-      <c r="C148" t="s">
+      <c r="D148" s="4" t="s">
         <v>1543</v>
-      </c>
-[...1 lines deleted...]
-        <v>1544</v>
       </c>
       <c r="E148" t="s">
         <v>114</v>
       </c>
       <c r="F148" t="s">
         <v>329</v>
       </c>
       <c r="G148" t="s">
         <v>116</v>
       </c>
       <c r="H148" t="s">
+        <v>1544</v>
+      </c>
+      <c r="I148" t="s">
         <v>1545</v>
       </c>
-      <c r="I148" t="s">
+      <c r="X148" t="s">
         <v>1546</v>
-      </c>
-[...1 lines deleted...]
-        <v>1547</v>
       </c>
       <c r="Y148" t="s">
         <v>691</v>
       </c>
       <c r="AB148" t="s">
+        <v>1547</v>
+      </c>
+      <c r="AC148" t="s">
         <v>1548</v>
-      </c>
-[...1 lines deleted...]
-        <v>1549</v>
       </c>
       <c r="AE148" t="s">
         <v>122</v>
       </c>
       <c r="AF148" t="s">
         <v>142</v>
       </c>
       <c r="AG148" t="s">
         <v>124</v>
       </c>
       <c r="AH148" t="s">
         <v>124</v>
       </c>
       <c r="AI148" t="s">
         <v>125</v>
       </c>
       <c r="AJ148" t="s">
-        <v>1550</v>
+        <v>1549</v>
       </c>
       <c r="AP148" t="s">
         <v>127</v>
       </c>
       <c r="AQ148">
         <v>834</v>
       </c>
       <c r="AR148" t="s">
         <v>128</v>
       </c>
       <c r="AS148" t="s">
         <v>129</v>
       </c>
       <c r="AU148" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="149" spans="1:52">
       <c r="A149" t="s">
         <v>33</v>
       </c>
       <c r="B149" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C149" t="s">
         <v>1551</v>
       </c>
-      <c r="C149" t="s">
+      <c r="D149" s="4" t="s">
         <v>1552</v>
-      </c>
-[...1 lines deleted...]
-        <v>1553</v>
       </c>
       <c r="E149" t="s">
         <v>251</v>
       </c>
       <c r="F149" t="s">
         <v>329</v>
       </c>
       <c r="G149" t="s">
         <v>116</v>
       </c>
       <c r="H149" t="s">
+        <v>1553</v>
+      </c>
+      <c r="I149" t="s">
         <v>1554</v>
       </c>
-      <c r="I149" t="s">
+      <c r="X149" t="s">
         <v>1555</v>
       </c>
-      <c r="X149" t="s">
+      <c r="Y149" t="s">
+        <v>1406</v>
+      </c>
+      <c r="AB149" t="s">
         <v>1556</v>
-      </c>
-[...4 lines deleted...]
-        <v>1557</v>
       </c>
       <c r="AC149" t="s">
         <v>884</v>
       </c>
       <c r="AE149" t="s">
         <v>122</v>
       </c>
       <c r="AF149" t="s">
         <v>142</v>
       </c>
       <c r="AG149" t="s">
         <v>124</v>
       </c>
       <c r="AH149" t="s">
         <v>124</v>
       </c>
       <c r="AI149" t="s">
         <v>125</v>
       </c>
       <c r="AJ149" t="s">
-        <v>1558</v>
+        <v>1557</v>
       </c>
       <c r="AP149" t="s">
         <v>127</v>
       </c>
       <c r="AQ149">
         <v>1034</v>
       </c>
       <c r="AR149" t="s">
         <v>128</v>
       </c>
       <c r="AS149" t="s">
         <v>129</v>
       </c>
       <c r="AU149" t="s">
         <v>144</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
@@ -19903,60 +19900,60 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>1559</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="C1" s="2" t="s">
         <v>1560</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>1561</v>
-      </c>
-[...1 lines deleted...]
-        <v>1562</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -19971,2846 +19968,2846 @@
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>1563</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>1564</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>1565</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>1566</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>1567</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>1568</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>1569</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>1570</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>1571</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>1572</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="M1" s="6" t="s">
         <v>1573</v>
       </c>
-      <c r="M1" s="6" t="s">
+      <c r="N1" s="6" t="s">
         <v>1574</v>
       </c>
-      <c r="N1" s="6" t="s">
+      <c r="O1" s="2" t="s">
         <v>1575</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>1576</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>1577</v>
-      </c>
-[...1 lines deleted...]
-        <v>1578</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C2" t="s">
         <v>1579</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>1580</v>
-      </c>
-[...1 lines deleted...]
-        <v>1581</v>
       </c>
       <c r="E2" t="s">
         <v>51</v>
       </c>
       <c r="F2" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G2" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H2" t="s">
         <v>145</v>
       </c>
       <c r="I2" t="s">
+        <v>1583</v>
+      </c>
+      <c r="J2" t="s">
         <v>1584</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>1585</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>1586</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" s="5" t="s">
         <v>1587</v>
-      </c>
-[...1 lines deleted...]
-        <v>1588</v>
       </c>
       <c r="N2" s="5"/>
       <c r="O2">
         <v>45324.0</v>
       </c>
       <c r="P2" t="s">
-        <v>1589</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C3" t="s">
         <v>1579</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>1580</v>
-      </c>
-[...1 lines deleted...]
-        <v>1581</v>
       </c>
       <c r="E3" t="s">
         <v>51</v>
       </c>
       <c r="F3" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G3" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H3" t="s">
         <v>145</v>
       </c>
       <c r="I3" t="s">
+        <v>1583</v>
+      </c>
+      <c r="J3" t="s">
         <v>1584</v>
       </c>
-      <c r="J3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K3" t="s">
+        <v>1589</v>
+      </c>
+      <c r="L3" t="s">
         <v>1590</v>
       </c>
-      <c r="L3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M3" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N3" s="5"/>
       <c r="O3">
         <v>42675.0</v>
       </c>
       <c r="P3" t="s">
-        <v>1592</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C4" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D4" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E4" t="s">
         <v>51</v>
       </c>
       <c r="F4" t="s">
         <v>50</v>
       </c>
       <c r="G4" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="H4" t="s">
         <v>145</v>
       </c>
       <c r="I4" t="s">
+        <v>1594</v>
+      </c>
+      <c r="J4" t="s">
         <v>1595</v>
       </c>
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>1596</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>1597</v>
       </c>
-      <c r="L4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M4" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N4" s="5"/>
       <c r="O4">
         <v>41886.0</v>
       </c>
       <c r="P4" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C5" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D5" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E5" t="s">
         <v>51</v>
       </c>
       <c r="F5" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G5" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H5" t="s">
         <v>145</v>
       </c>
       <c r="I5" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J5" t="s">
         <v>1599</v>
       </c>
-      <c r="J5" t="s">
+      <c r="K5" t="s">
         <v>1600</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>1601</v>
       </c>
-      <c r="L5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M5" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N5" s="5">
         <v>41794.0</v>
       </c>
       <c r="O5">
         <v>42202.0</v>
       </c>
       <c r="P5" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C6" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D6" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E6" t="s">
         <v>51</v>
       </c>
       <c r="F6" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G6" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H6" t="s">
         <v>145</v>
       </c>
       <c r="I6" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J6" t="s">
         <v>1599</v>
       </c>
-      <c r="J6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" t="s">
+        <v>1603</v>
+      </c>
+      <c r="L6" t="s">
         <v>1604</v>
       </c>
-      <c r="L6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M6" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N6" s="5">
         <v>41794.0</v>
       </c>
       <c r="O6">
         <v>42202.0</v>
       </c>
       <c r="P6" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C7" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D7" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E7" t="s">
         <v>51</v>
       </c>
       <c r="F7" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G7" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H7" t="s">
         <v>145</v>
       </c>
       <c r="I7" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J7" t="s">
         <v>1599</v>
       </c>
-      <c r="J7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K7" t="s">
+        <v>1605</v>
+      </c>
+      <c r="L7" t="s">
         <v>1606</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M7" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N7" s="5">
         <v>41794.0</v>
       </c>
       <c r="O7">
         <v>42202.0</v>
       </c>
       <c r="P7" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C8" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D8" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G8" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H8" t="s">
         <v>145</v>
       </c>
       <c r="I8" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J8" t="s">
         <v>1599</v>
       </c>
-      <c r="J8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K8" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L8" t="s">
         <v>1608</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M8" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N8" s="5">
         <v>41794.0</v>
       </c>
       <c r="O8">
         <v>42202.0</v>
       </c>
       <c r="P8" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C9" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D9" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G9" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H9" t="s">
         <v>145</v>
       </c>
       <c r="I9" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J9" t="s">
         <v>1599</v>
       </c>
-      <c r="J9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K9" t="s">
+        <v>1609</v>
+      </c>
+      <c r="L9" t="s">
         <v>1610</v>
       </c>
-      <c r="L9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M9" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N9" s="5">
         <v>41794.0</v>
       </c>
       <c r="O9">
         <v>42202.0</v>
       </c>
       <c r="P9" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C10" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D10" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E10" t="s">
         <v>51</v>
       </c>
       <c r="F10" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G10" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H10" t="s">
         <v>145</v>
       </c>
       <c r="I10" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J10" t="s">
         <v>1599</v>
       </c>
-      <c r="J10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K10" t="s">
+        <v>1611</v>
+      </c>
+      <c r="L10" t="s">
         <v>1612</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M10" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N10" s="5">
         <v>41794.0</v>
       </c>
       <c r="O10">
         <v>42202.0</v>
       </c>
       <c r="P10" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C11" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D11" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E11" t="s">
         <v>51</v>
       </c>
       <c r="F11" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G11" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H11" t="s">
         <v>145</v>
       </c>
       <c r="I11" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J11" t="s">
         <v>1599</v>
       </c>
-      <c r="J11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K11" t="s">
+        <v>1613</v>
+      </c>
+      <c r="L11" t="s">
         <v>1614</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M11" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N11" s="5">
         <v>41794.0</v>
       </c>
       <c r="O11">
         <v>42202.0</v>
       </c>
       <c r="P11" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C12" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D12" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
       <c r="F12" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G12" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H12" t="s">
         <v>145</v>
       </c>
       <c r="I12" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J12" t="s">
         <v>1599</v>
       </c>
-      <c r="J12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K12" t="s">
+        <v>1615</v>
+      </c>
+      <c r="L12" t="s">
         <v>1616</v>
       </c>
-      <c r="L12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M12" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N12" s="5">
         <v>41794.0</v>
       </c>
       <c r="O12">
         <v>42202.0</v>
       </c>
       <c r="P12" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C13" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D13" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G13" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H13" t="s">
         <v>145</v>
       </c>
       <c r="I13" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J13" t="s">
         <v>1599</v>
       </c>
-      <c r="J13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K13" t="s">
+        <v>1617</v>
+      </c>
+      <c r="L13" t="s">
         <v>1618</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M13" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N13" s="5">
         <v>41794.0</v>
       </c>
       <c r="O13">
         <v>42202.0</v>
       </c>
       <c r="P13" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C14" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D14" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G14" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H14" t="s">
         <v>145</v>
       </c>
       <c r="I14" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J14" t="s">
         <v>1599</v>
       </c>
-      <c r="J14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K14" t="s">
+        <v>1619</v>
+      </c>
+      <c r="L14" t="s">
         <v>1620</v>
       </c>
-      <c r="L14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M14" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N14" s="5">
         <v>41794.0</v>
       </c>
       <c r="O14">
         <v>42202.0</v>
       </c>
       <c r="P14" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C15" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D15" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E15" t="s">
         <v>51</v>
       </c>
       <c r="F15" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G15" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H15" t="s">
         <v>145</v>
       </c>
       <c r="I15" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J15" t="s">
         <v>1599</v>
       </c>
-      <c r="J15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K15" t="s">
+        <v>1621</v>
+      </c>
+      <c r="L15" t="s">
         <v>1622</v>
       </c>
-      <c r="L15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M15" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N15" s="5">
         <v>41794.0</v>
       </c>
       <c r="O15">
         <v>42202.0</v>
       </c>
       <c r="P15" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C16" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D16" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E16" t="s">
         <v>51</v>
       </c>
       <c r="F16" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G16" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H16" t="s">
         <v>145</v>
       </c>
       <c r="I16" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J16" t="s">
         <v>1599</v>
       </c>
-      <c r="J16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K16" t="s">
+        <v>1623</v>
+      </c>
+      <c r="L16" t="s">
         <v>1624</v>
       </c>
-      <c r="L16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M16" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N16" s="5">
         <v>41794.0</v>
       </c>
       <c r="O16">
         <v>42202.0</v>
       </c>
       <c r="P16" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C17" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D17" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E17" t="s">
         <v>51</v>
       </c>
       <c r="F17" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G17" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H17" t="s">
         <v>145</v>
       </c>
       <c r="I17" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J17" t="s">
         <v>1599</v>
       </c>
-      <c r="J17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K17" t="s">
+        <v>1625</v>
+      </c>
+      <c r="L17" t="s">
         <v>1626</v>
       </c>
-      <c r="L17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M17" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N17" s="5">
         <v>41794.0</v>
       </c>
       <c r="O17">
         <v>42202.0</v>
       </c>
       <c r="P17" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C18" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D18" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E18" t="s">
         <v>51</v>
       </c>
       <c r="F18" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G18" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H18" t="s">
         <v>145</v>
       </c>
       <c r="I18" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J18" t="s">
         <v>1599</v>
       </c>
-      <c r="J18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K18" t="s">
+        <v>1627</v>
+      </c>
+      <c r="L18" t="s">
         <v>1628</v>
       </c>
-      <c r="L18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M18" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N18" s="5">
         <v>41794.0</v>
       </c>
       <c r="O18">
         <v>42202.0</v>
       </c>
       <c r="P18" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C19" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D19" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G19" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H19" t="s">
         <v>145</v>
       </c>
       <c r="I19" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J19" t="s">
         <v>1599</v>
       </c>
-      <c r="J19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K19" t="s">
+        <v>1629</v>
+      </c>
+      <c r="L19" t="s">
         <v>1630</v>
       </c>
-      <c r="L19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M19" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N19" s="5">
         <v>41794.0</v>
       </c>
       <c r="O19">
         <v>42202.0</v>
       </c>
       <c r="P19" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C20" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D20" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
       <c r="F20" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G20" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H20" t="s">
         <v>145</v>
       </c>
       <c r="I20" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J20" t="s">
         <v>1599</v>
       </c>
-      <c r="J20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K20" t="s">
+        <v>1631</v>
+      </c>
+      <c r="L20" t="s">
         <v>1632</v>
       </c>
-      <c r="L20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M20" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N20" s="5">
         <v>41794.0</v>
       </c>
       <c r="O20">
         <v>42202.0</v>
       </c>
       <c r="P20" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C21" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D21" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E21" t="s">
         <v>51</v>
       </c>
       <c r="F21" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G21" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H21" t="s">
         <v>145</v>
       </c>
       <c r="I21" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J21" t="s">
         <v>1599</v>
       </c>
-      <c r="J21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K21" t="s">
+        <v>1633</v>
+      </c>
+      <c r="L21" t="s">
         <v>1634</v>
       </c>
-      <c r="L21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M21" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N21" s="5">
         <v>41794.0</v>
       </c>
       <c r="O21">
         <v>42202.0</v>
       </c>
       <c r="P21" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C22" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D22" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E22" t="s">
         <v>51</v>
       </c>
       <c r="F22" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G22" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H22" t="s">
         <v>145</v>
       </c>
       <c r="I22" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J22" t="s">
         <v>1599</v>
       </c>
-      <c r="J22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K22" t="s">
+        <v>1635</v>
+      </c>
+      <c r="L22" t="s">
         <v>1636</v>
       </c>
-      <c r="L22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M22" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N22" s="5">
         <v>41794.0</v>
       </c>
       <c r="O22">
         <v>42202.0</v>
       </c>
       <c r="P22" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C23" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D23" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G23" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H23" t="s">
         <v>145</v>
       </c>
       <c r="I23" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J23" t="s">
         <v>1599</v>
       </c>
-      <c r="J23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K23" t="s">
+        <v>1637</v>
+      </c>
+      <c r="L23" t="s">
         <v>1638</v>
       </c>
-      <c r="L23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M23" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N23" s="5">
         <v>41794.0</v>
       </c>
       <c r="O23">
         <v>42202.0</v>
       </c>
       <c r="P23" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C24" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D24" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G24" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H24" t="s">
         <v>145</v>
       </c>
       <c r="I24" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J24" t="s">
         <v>1599</v>
       </c>
-      <c r="J24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K24" t="s">
+        <v>1639</v>
+      </c>
+      <c r="L24" t="s">
         <v>1640</v>
       </c>
-      <c r="L24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M24" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N24" s="5">
         <v>41794.0</v>
       </c>
       <c r="O24">
         <v>42202.0</v>
       </c>
       <c r="P24" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C25" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D25" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E25" t="s">
         <v>51</v>
       </c>
       <c r="F25" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G25" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H25" t="s">
         <v>145</v>
       </c>
       <c r="I25" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J25" t="s">
         <v>1599</v>
       </c>
-      <c r="J25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K25" t="s">
+        <v>1641</v>
+      </c>
+      <c r="L25" t="s">
         <v>1642</v>
       </c>
-      <c r="L25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M25" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N25" s="5">
         <v>41794.0</v>
       </c>
       <c r="O25">
         <v>42202.0</v>
       </c>
       <c r="P25" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C26" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D26" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G26" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H26" t="s">
         <v>145</v>
       </c>
       <c r="I26" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J26" t="s">
         <v>1599</v>
       </c>
-      <c r="J26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K26" t="s">
+        <v>1643</v>
+      </c>
+      <c r="L26" t="s">
         <v>1644</v>
       </c>
-      <c r="L26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M26" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N26" s="5">
         <v>41794.0</v>
       </c>
       <c r="O26">
         <v>42202.0</v>
       </c>
       <c r="P26" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C27" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D27" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E27" t="s">
         <v>51</v>
       </c>
       <c r="F27" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G27" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H27" t="s">
         <v>145</v>
       </c>
       <c r="I27" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J27" t="s">
         <v>1599</v>
       </c>
-      <c r="J27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K27" t="s">
+        <v>1645</v>
+      </c>
+      <c r="L27" t="s">
         <v>1646</v>
       </c>
-      <c r="L27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M27" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N27" s="5">
         <v>41794.0</v>
       </c>
       <c r="O27">
         <v>42202.0</v>
       </c>
       <c r="P27" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C28" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D28" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E28" t="s">
         <v>51</v>
       </c>
       <c r="F28" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G28" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H28" t="s">
         <v>145</v>
       </c>
       <c r="I28" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J28" t="s">
         <v>1599</v>
       </c>
-      <c r="J28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K28" t="s">
+        <v>1647</v>
+      </c>
+      <c r="L28" t="s">
         <v>1648</v>
       </c>
-      <c r="L28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M28" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N28" s="5">
         <v>41794.0</v>
       </c>
       <c r="O28">
         <v>42202.0</v>
       </c>
       <c r="P28" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C29" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D29" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E29" t="s">
         <v>51</v>
       </c>
       <c r="F29" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G29" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H29" t="s">
         <v>145</v>
       </c>
       <c r="I29" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J29" t="s">
         <v>1599</v>
       </c>
-      <c r="J29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K29" t="s">
+        <v>1649</v>
+      </c>
+      <c r="L29" t="s">
         <v>1650</v>
       </c>
-      <c r="L29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M29" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N29" s="5">
         <v>41794.0</v>
       </c>
       <c r="O29">
         <v>42202.0</v>
       </c>
       <c r="P29" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C30" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D30" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E30" t="s">
         <v>51</v>
       </c>
       <c r="F30" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G30" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H30" t="s">
         <v>145</v>
       </c>
       <c r="I30" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J30" t="s">
         <v>1599</v>
       </c>
-      <c r="J30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K30" t="s">
+        <v>1651</v>
+      </c>
+      <c r="L30" t="s">
         <v>1652</v>
       </c>
-      <c r="L30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M30" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N30" s="5">
         <v>41794.0</v>
       </c>
       <c r="O30">
         <v>42202.0</v>
       </c>
       <c r="P30" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C31" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D31" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E31" t="s">
         <v>51</v>
       </c>
       <c r="F31" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G31" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H31" t="s">
         <v>145</v>
       </c>
       <c r="I31" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J31" t="s">
         <v>1599</v>
       </c>
-      <c r="J31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K31" t="s">
+        <v>1653</v>
+      </c>
+      <c r="L31" t="s">
         <v>1654</v>
       </c>
-      <c r="L31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M31" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N31" s="5">
         <v>41794.0</v>
       </c>
       <c r="O31">
         <v>42202.0</v>
       </c>
       <c r="P31" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C32" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D32" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E32" t="s">
         <v>51</v>
       </c>
       <c r="F32" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G32" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H32" t="s">
         <v>145</v>
       </c>
       <c r="I32" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J32" t="s">
         <v>1599</v>
       </c>
-      <c r="J32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K32" t="s">
+        <v>1655</v>
+      </c>
+      <c r="L32" t="s">
         <v>1656</v>
       </c>
-      <c r="L32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M32" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N32" s="5">
         <v>41794.0</v>
       </c>
       <c r="O32">
         <v>42202.0</v>
       </c>
       <c r="P32" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C33" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D33" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E33" t="s">
         <v>51</v>
       </c>
       <c r="F33" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G33" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H33" t="s">
         <v>145</v>
       </c>
       <c r="I33" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J33" t="s">
         <v>1599</v>
       </c>
-      <c r="J33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K33" t="s">
+        <v>1657</v>
+      </c>
+      <c r="L33" t="s">
         <v>1658</v>
       </c>
-      <c r="L33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M33" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N33" s="5">
         <v>41794.0</v>
       </c>
       <c r="O33">
         <v>42202.0</v>
       </c>
       <c r="P33" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C34" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D34" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E34" t="s">
         <v>51</v>
       </c>
       <c r="F34" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G34" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H34" t="s">
         <v>145</v>
       </c>
       <c r="I34" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J34" t="s">
         <v>1599</v>
       </c>
-      <c r="J34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K34" t="s">
+        <v>1659</v>
+      </c>
+      <c r="L34" t="s">
         <v>1660</v>
       </c>
-      <c r="L34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M34" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N34" s="5">
         <v>41794.0</v>
       </c>
       <c r="O34">
         <v>42202.0</v>
       </c>
       <c r="P34" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C35" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D35" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E35" t="s">
         <v>51</v>
       </c>
       <c r="F35" t="s">
         <v>50</v>
       </c>
       <c r="G35" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="H35" t="s">
         <v>145</v>
       </c>
       <c r="I35" t="s">
+        <v>1661</v>
+      </c>
+      <c r="J35" t="s">
         <v>1662</v>
       </c>
-      <c r="J35" t="s">
+      <c r="K35" t="s">
         <v>1663</v>
       </c>
-      <c r="K35" t="s">
+      <c r="L35" t="s">
         <v>1664</v>
       </c>
-      <c r="L35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M35" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N35" s="5"/>
       <c r="O35">
         <v>42929.0</v>
       </c>
       <c r="P35" t="s">
-        <v>1666</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C36" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D36" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E36" t="s">
         <v>51</v>
       </c>
       <c r="F36" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G36" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H36" t="s">
         <v>145</v>
       </c>
       <c r="I36" t="s">
+        <v>1666</v>
+      </c>
+      <c r="J36" t="s">
         <v>1667</v>
       </c>
-      <c r="J36" t="s">
+      <c r="K36" t="s">
         <v>1668</v>
-      </c>
-[...1 lines deleted...]
-        <v>1669</v>
       </c>
       <c r="L36" t="s">
         <v>298</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N36" s="5"/>
       <c r="O36">
         <v>45642.0</v>
       </c>
       <c r="P36" t="s">
-        <v>1670</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C37" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D37" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E37" t="s">
         <v>51</v>
       </c>
       <c r="F37" t="s">
         <v>50</v>
       </c>
       <c r="G37" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="H37" t="s">
         <v>145</v>
       </c>
       <c r="I37" t="s">
+        <v>1670</v>
+      </c>
+      <c r="J37" t="s">
         <v>1671</v>
       </c>
-      <c r="J37" t="s">
+      <c r="K37" t="s">
         <v>1672</v>
       </c>
-      <c r="K37" t="s">
+      <c r="L37" t="s">
         <v>1673</v>
       </c>
-      <c r="L37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M37" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N37" s="5"/>
       <c r="O37">
         <v>44501.0</v>
       </c>
       <c r="P37" t="s">
-        <v>1675</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C38" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D38" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E38" t="s">
         <v>51</v>
       </c>
       <c r="F38" t="s">
         <v>50</v>
       </c>
       <c r="G38" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="H38" t="s">
         <v>145</v>
       </c>
       <c r="I38" t="s">
+        <v>1675</v>
+      </c>
+      <c r="J38" t="s">
         <v>1676</v>
       </c>
-      <c r="J38" t="s">
+      <c r="K38" t="s">
         <v>1677</v>
       </c>
-      <c r="K38" t="s">
+      <c r="L38" t="s">
         <v>1678</v>
       </c>
-      <c r="L38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M38" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N38" s="5"/>
       <c r="O38">
         <v>44269.0</v>
       </c>
       <c r="P38" t="s">
-        <v>1680</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C39" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D39" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E39" t="s">
         <v>51</v>
       </c>
       <c r="F39" t="s">
         <v>50</v>
       </c>
       <c r="G39" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="H39" t="s">
         <v>145</v>
       </c>
       <c r="I39" t="s">
+        <v>1680</v>
+      </c>
+      <c r="J39" t="s">
         <v>1681</v>
       </c>
-      <c r="J39" t="s">
+      <c r="K39" t="s">
         <v>1682</v>
       </c>
-      <c r="K39" t="s">
+      <c r="L39" t="s">
         <v>1683</v>
       </c>
-      <c r="L39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M39" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N39" s="5"/>
       <c r="O39">
         <v>42356.0</v>
       </c>
       <c r="P39" t="s">
-        <v>1685</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C40" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D40" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E40" t="s">
         <v>51</v>
       </c>
       <c r="F40" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G40" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H40" t="s">
         <v>145</v>
       </c>
       <c r="I40" t="s">
+        <v>1685</v>
+      </c>
+      <c r="J40" t="s">
         <v>1686</v>
       </c>
-      <c r="J40" t="s">
+      <c r="K40" t="s">
         <v>1687</v>
-      </c>
-[...1 lines deleted...]
-        <v>1688</v>
       </c>
       <c r="L40" t="s">
         <v>435</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N40" s="5"/>
       <c r="O40">
         <v>42476.0</v>
       </c>
       <c r="P40" t="s">
-        <v>1689</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C41" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D41" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E41" t="s">
         <v>51</v>
       </c>
       <c r="F41" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G41" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H41" t="s">
         <v>145</v>
       </c>
       <c r="I41" t="s">
+        <v>1689</v>
+      </c>
+      <c r="J41" t="s">
         <v>1690</v>
       </c>
-      <c r="J41" t="s">
+      <c r="K41" t="s">
         <v>1691</v>
       </c>
-      <c r="K41" t="s">
+      <c r="L41" t="s">
         <v>1692</v>
       </c>
-      <c r="L41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M41" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N41" s="5"/>
       <c r="O41">
         <v>44198.0</v>
       </c>
       <c r="P41" t="s">
-        <v>1694</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>1695</v>
+        <v>1694</v>
       </c>
       <c r="C42" t="s">
-        <v>1580</v>
+        <v>1579</v>
       </c>
       <c r="D42" t="s">
-        <v>1594</v>
+        <v>1593</v>
       </c>
       <c r="E42" t="s">
         <v>51</v>
       </c>
       <c r="F42" t="s">
         <v>50</v>
       </c>
       <c r="G42" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="H42" t="s">
         <v>145</v>
       </c>
       <c r="I42" t="s">
+        <v>1695</v>
+      </c>
+      <c r="J42" t="s">
         <v>1696</v>
       </c>
-      <c r="J42" t="s">
+      <c r="K42" t="s">
         <v>1697</v>
       </c>
-      <c r="K42" t="s">
+      <c r="L42" t="s">
         <v>1698</v>
       </c>
-      <c r="L42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M42" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N42" s="5"/>
       <c r="O42">
         <v>45224.0</v>
       </c>
       <c r="P42" t="s">
-        <v>1700</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C43" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D43" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E43" t="s">
         <v>51</v>
       </c>
       <c r="F43" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G43" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H43" t="s">
         <v>145</v>
       </c>
       <c r="I43" t="s">
+        <v>1700</v>
+      </c>
+      <c r="J43" t="s">
         <v>1701</v>
       </c>
-      <c r="J43" t="s">
+      <c r="K43" t="s">
         <v>1702</v>
       </c>
-      <c r="K43" t="s">
+      <c r="L43" t="s">
         <v>1703</v>
       </c>
-      <c r="L43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M43" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N43" s="5"/>
       <c r="O43" t="s">
+        <v>1704</v>
+      </c>
+      <c r="P43" t="s">
         <v>1705</v>
-      </c>
-[...1 lines deleted...]
-        <v>1706</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C44" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D44" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E44" t="s">
         <v>51</v>
       </c>
       <c r="F44" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G44" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H44" t="s">
         <v>145</v>
       </c>
       <c r="I44" t="s">
+        <v>1706</v>
+      </c>
+      <c r="J44" t="s">
         <v>1707</v>
       </c>
-      <c r="J44" t="s">
+      <c r="K44" t="s">
         <v>1708</v>
-      </c>
-[...1 lines deleted...]
-        <v>1709</v>
       </c>
       <c r="L44" t="s">
         <v>163</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N44" s="5"/>
       <c r="O44" t="s">
-        <v>1705</v>
+        <v>1704</v>
       </c>
       <c r="P44" t="s">
-        <v>1710</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C45" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D45" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E45" t="s">
         <v>51</v>
       </c>
       <c r="F45" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G45" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H45" t="s">
         <v>145</v>
       </c>
       <c r="I45" t="s">
+        <v>1710</v>
+      </c>
+      <c r="J45" t="s">
         <v>1711</v>
       </c>
-      <c r="J45" t="s">
+      <c r="K45" t="s">
         <v>1712</v>
       </c>
-      <c r="K45" t="s">
+      <c r="L45" t="s">
         <v>1713</v>
       </c>
-      <c r="L45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M45" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N45" s="5"/>
       <c r="O45">
         <v>45362.0</v>
       </c>
       <c r="P45" t="s">
-        <v>1715</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C46" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D46" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E46" t="s">
         <v>51</v>
       </c>
       <c r="F46" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G46" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H46" t="s">
         <v>145</v>
       </c>
       <c r="I46" t="s">
+        <v>1715</v>
+      </c>
+      <c r="J46" t="s">
         <v>1716</v>
       </c>
-      <c r="J46" t="s">
+      <c r="K46" t="s">
         <v>1717</v>
       </c>
-      <c r="K46" t="s">
+      <c r="L46" t="s">
         <v>1718</v>
       </c>
-      <c r="L46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M46" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N46" s="5"/>
       <c r="O46">
         <v>43924.0</v>
       </c>
       <c r="P46" t="s">
-        <v>1720</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C47" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D47" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E47" t="s">
         <v>51</v>
       </c>
       <c r="F47" t="s">
         <v>50</v>
       </c>
       <c r="G47" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="H47" t="s">
         <v>145</v>
       </c>
       <c r="I47" t="s">
+        <v>1720</v>
+      </c>
+      <c r="J47" t="s">
         <v>1721</v>
       </c>
-      <c r="J47" t="s">
+      <c r="K47" t="s">
         <v>1722</v>
       </c>
-      <c r="K47" t="s">
+      <c r="L47" t="s">
         <v>1723</v>
       </c>
-      <c r="L47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M47" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N47" s="5"/>
       <c r="O47">
         <v>42526.0</v>
       </c>
       <c r="P47" t="s">
-        <v>1725</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C48" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D48" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E48" t="s">
         <v>51</v>
       </c>
       <c r="F48" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G48" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H48" t="s">
         <v>145</v>
       </c>
       <c r="I48" t="s">
+        <v>1725</v>
+      </c>
+      <c r="J48" t="s">
         <v>1726</v>
       </c>
-      <c r="J48" t="s">
+      <c r="K48" t="s">
         <v>1727</v>
       </c>
-      <c r="K48" t="s">
+      <c r="L48" t="s">
         <v>1728</v>
       </c>
-      <c r="L48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M48" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N48" s="5"/>
       <c r="O48">
         <v>44587.0</v>
       </c>
       <c r="P48" t="s">
-        <v>1730</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C49" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D49" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E49" t="s">
         <v>51</v>
       </c>
       <c r="F49" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G49" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H49" t="s">
         <v>145</v>
       </c>
       <c r="I49" t="s">
+        <v>1730</v>
+      </c>
+      <c r="J49" t="s">
         <v>1731</v>
       </c>
-      <c r="J49" t="s">
+      <c r="K49" t="s">
         <v>1732</v>
       </c>
-      <c r="K49" t="s">
+      <c r="L49" t="s">
         <v>1733</v>
       </c>
-      <c r="L49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M49" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N49" s="5">
         <v>42118.0</v>
       </c>
       <c r="O49">
         <v>42250.0</v>
       </c>
       <c r="P49" t="s">
-        <v>1735</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C50" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D50" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E50" t="s">
         <v>51</v>
       </c>
       <c r="F50" t="s">
         <v>50</v>
       </c>
       <c r="G50" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="H50" t="s">
         <v>145</v>
       </c>
       <c r="I50" t="s">
+        <v>1735</v>
+      </c>
+      <c r="J50" t="s">
         <v>1736</v>
       </c>
-      <c r="J50" t="s">
+      <c r="K50" t="s">
         <v>1737</v>
       </c>
-      <c r="K50" t="s">
+      <c r="L50" t="s">
         <v>1738</v>
       </c>
-      <c r="L50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M50" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N50" s="5"/>
       <c r="O50">
         <v>45747.0</v>
       </c>
       <c r="P50" t="s">
-        <v>1740</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C51" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D51" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E51" t="s">
         <v>51</v>
       </c>
       <c r="F51" t="s">
         <v>50</v>
       </c>
       <c r="G51" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="H51" t="s">
         <v>145</v>
       </c>
       <c r="I51" t="s">
+        <v>1740</v>
+      </c>
+      <c r="J51" t="s">
         <v>1741</v>
       </c>
-      <c r="J51" t="s">
+      <c r="K51" t="s">
         <v>1742</v>
       </c>
-      <c r="K51" t="s">
+      <c r="L51" t="s">
         <v>1743</v>
       </c>
-      <c r="L51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M51" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N51" s="5"/>
       <c r="O51">
         <v>41883.0</v>
       </c>
       <c r="P51" t="s">
-        <v>1745</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C52" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D52" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E52" t="s">
         <v>51</v>
       </c>
       <c r="F52" t="s">
         <v>50</v>
       </c>
       <c r="G52" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="H52" t="s">
         <v>145</v>
       </c>
       <c r="I52" t="s">
+        <v>1745</v>
+      </c>
+      <c r="J52" t="s">
         <v>1746</v>
       </c>
-      <c r="J52" t="s">
+      <c r="K52" t="s">
         <v>1747</v>
       </c>
-      <c r="K52" t="s">
+      <c r="L52" t="s">
         <v>1748</v>
       </c>
-      <c r="L52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M52" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N52" s="5"/>
       <c r="O52">
         <v>45121.0</v>
       </c>
       <c r="P52" t="s">
-        <v>1750</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C53" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D53" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E53" t="s">
         <v>51</v>
       </c>
       <c r="F53" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G53" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H53" t="s">
         <v>145</v>
       </c>
       <c r="I53" t="s">
+        <v>1750</v>
+      </c>
+      <c r="J53" t="s">
         <v>1751</v>
       </c>
-      <c r="J53" t="s">
+      <c r="K53" t="s">
         <v>1752</v>
       </c>
-      <c r="K53" t="s">
+      <c r="L53" t="s">
         <v>1753</v>
       </c>
-      <c r="L53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M53" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N53" s="5"/>
       <c r="O53">
         <v>45628.0</v>
       </c>
       <c r="P53" t="s">
-        <v>1755</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C54" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D54" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E54" t="s">
         <v>51</v>
       </c>
       <c r="F54" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G54" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H54" t="s">
         <v>145</v>
       </c>
       <c r="I54" t="s">
+        <v>1755</v>
+      </c>
+      <c r="J54" t="s">
         <v>1756</v>
       </c>
-      <c r="J54" t="s">
+      <c r="K54" t="s">
         <v>1757</v>
       </c>
-      <c r="K54" t="s">
+      <c r="L54" t="s">
         <v>1758</v>
       </c>
-      <c r="L54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M54" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N54" s="5"/>
       <c r="O54">
         <v>43227.0</v>
       </c>
       <c r="P54" t="s">
-        <v>1760</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55" t="s">
         <v>33</v>
       </c>
       <c r="B55" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C55" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D55" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E55" t="s">
         <v>51</v>
       </c>
       <c r="F55" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G55" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H55" t="s">
         <v>145</v>
       </c>
       <c r="I55" t="s">
+        <v>1760</v>
+      </c>
+      <c r="J55" t="s">
         <v>1761</v>
       </c>
-      <c r="J55" t="s">
+      <c r="K55" t="s">
         <v>1762</v>
       </c>
-      <c r="K55" t="s">
+      <c r="L55" t="s">
         <v>1763</v>
       </c>
-      <c r="L55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M55" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N55" s="5"/>
       <c r="O55">
         <v>42164.0</v>
       </c>
       <c r="P55" t="s">
-        <v>1765</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C56" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D56" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E56" t="s">
         <v>51</v>
       </c>
       <c r="F56" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G56" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H56" t="s">
         <v>145</v>
       </c>
       <c r="I56" t="s">
+        <v>1765</v>
+      </c>
+      <c r="J56" t="s">
         <v>1766</v>
       </c>
-      <c r="J56" t="s">
+      <c r="K56" t="s">
         <v>1767</v>
       </c>
-      <c r="K56" t="s">
+      <c r="L56" t="s">
         <v>1768</v>
       </c>
-      <c r="L56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M56" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N56" s="5"/>
       <c r="O56">
         <v>42073.0</v>
       </c>
       <c r="P56" t="s">
-        <v>1770</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C57" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D57" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="E57" t="s">
         <v>51</v>
       </c>
       <c r="F57" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G57" t="s">
         <v>1582</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="H57" t="s">
         <v>145</v>
       </c>
       <c r="I57" t="s">
+        <v>1770</v>
+      </c>
+      <c r="J57" t="s">
         <v>1771</v>
       </c>
-      <c r="J57" t="s">
+      <c r="K57" t="s">
         <v>1772</v>
       </c>
-      <c r="K57" t="s">
+      <c r="L57" t="s">
         <v>1773</v>
       </c>
-      <c r="L57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M57" s="5" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
       <c r="N57" s="5"/>
       <c r="O57">
         <v>44741.0</v>
       </c>
       <c r="P57" t="s">
-        <v>1775</v>
+        <v>1774</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O6"/>
   <sheetViews>
@@ -22820,307 +22817,307 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>1776</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>1777</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>1778</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="6" t="s">
         <v>1779</v>
       </c>
-      <c r="F1" s="6" t="s">
+      <c r="G1" s="2" t="s">
         <v>1780</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>1781</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>1782</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>1783</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>1784</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>1785</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>1786</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>1787</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>1788</v>
-      </c>
-[...1 lines deleted...]
-        <v>1789</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C2" t="s">
         <v>1790</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>1791</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>1792</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" s="5" t="s">
         <v>1793</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="G2" t="s">
         <v>1794</v>
-      </c>
-[...1 lines deleted...]
-        <v>1795</v>
       </c>
       <c r="H2" t="s">
         <v>125</v>
       </c>
       <c r="I2" t="s">
-        <v>1663</v>
+        <v>1662</v>
       </c>
       <c r="J2" t="s">
+        <v>1795</v>
+      </c>
+      <c r="K2" t="s">
         <v>1796</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>1797</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>1798</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>1799</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>1800</v>
-      </c>
-[...1 lines deleted...]
-        <v>1801</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C3" t="s">
         <v>1802</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>1803</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>1804</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" s="5" t="s">
         <v>1805</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="G3" t="s">
         <v>1806</v>
-      </c>
-[...1 lines deleted...]
-        <v>1807</v>
       </c>
       <c r="H3" t="s">
         <v>125</v>
       </c>
       <c r="I3" t="s">
-        <v>1663</v>
+        <v>1662</v>
       </c>
       <c r="J3" t="s">
+        <v>1807</v>
+      </c>
+      <c r="K3" t="s">
         <v>1808</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>1809</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>1810</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>1811</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>1812</v>
-      </c>
-[...1 lines deleted...]
-        <v>1813</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C4" t="s">
         <v>1814</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>1815</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>1816</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" s="5" t="s">
         <v>1817</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="G4" t="s">
         <v>1818</v>
-      </c>
-[...1 lines deleted...]
-        <v>1819</v>
       </c>
       <c r="H4" t="s">
         <v>125</v>
       </c>
       <c r="I4" t="s">
-        <v>1663</v>
+        <v>1662</v>
       </c>
       <c r="J4" t="s">
+        <v>1819</v>
+      </c>
+      <c r="K4" t="s">
         <v>1820</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>1821</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>1822</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>1823</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>1824</v>
-      </c>
-[...1 lines deleted...]
-        <v>1825</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C5" t="s">
         <v>1826</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>1827</v>
       </c>
-      <c r="D5" t="s">
+      <c r="F5" s="5" t="s">
         <v>1828</v>
-      </c>
-[...1 lines deleted...]
-        <v>1829</v>
       </c>
       <c r="H5" t="s">
         <v>125</v>
       </c>
       <c r="I5" t="s">
-        <v>1663</v>
+        <v>1662</v>
       </c>
       <c r="K5" t="s">
+        <v>1829</v>
+      </c>
+      <c r="M5" t="s">
         <v>1830</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>1831</v>
       </c>
-      <c r="N5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" t="s">
-        <v>1832</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C6" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D6" t="s">
         <v>1833</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>1834</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" s="5" t="s">
         <v>1835</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="G6" t="s">
         <v>1836</v>
-      </c>
-[...1 lines deleted...]
-        <v>1837</v>
       </c>
       <c r="H6" t="s">
         <v>125</v>
       </c>
       <c r="I6" t="s">
+        <v>1837</v>
+      </c>
+      <c r="K6" t="s">
         <v>1838</v>
       </c>
-      <c r="K6" t="s">
+      <c r="M6" t="s">
+        <v>1597</v>
+      </c>
+      <c r="N6" t="s">
+        <v>1831</v>
+      </c>
+      <c r="O6" t="s">
         <v>1839</v>
-      </c>
-[...7 lines deleted...]
-        <v>1840</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -23131,327 +23128,327 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>1841</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>1842</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
+        <v>1778</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>1843</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="6" t="s">
         <v>1844</v>
-      </c>
-[...1 lines deleted...]
-        <v>1845</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>1846</v>
-      </c>
-[...4 lines deleted...]
-        <v>1847</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C2" t="s">
         <v>1848</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>1849</v>
-      </c>
-[...1 lines deleted...]
-        <v>1850</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>1851</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>1852</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>1853</v>
-      </c>
-[...1 lines deleted...]
-        <v>1854</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>1593</v>
+        <v>1592</v>
       </c>
       <c r="C2" t="s">
-        <v>1580</v>
+        <v>1579</v>
       </c>
       <c r="D2" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E2" t="s">
+        <v>1622</v>
+      </c>
+      <c r="F2" t="s">
         <v>1855</v>
-      </c>
-[...4 lines deleted...]
-        <v>1856</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C3" t="s">
         <v>1579</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>1855</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>1857</v>
+        <v>1856</v>
       </c>
       <c r="C4" t="s">
-        <v>1580</v>
+        <v>1579</v>
       </c>
       <c r="D4" t="s">
-        <v>1855</v>
+        <v>1854</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>1561</v>
-      </c>
-[...4 lines deleted...]
-        <v>1562</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C2" t="s">
         <v>1858</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>1859</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" s="4" t="s">
         <v>1860</v>
-      </c>
-[...1 lines deleted...]
-        <v>1861</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C3" t="s">
         <v>1862</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>1863</v>
-      </c>
-[...1 lines deleted...]
-        <v>1864</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>