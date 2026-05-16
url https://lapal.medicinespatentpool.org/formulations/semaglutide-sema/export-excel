--- v0 (2026-04-09)
+++ v1 (2026-05-16)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1081">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1083">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -2901,51 +2901,51 @@
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>Ozempic</t>
   </si>
   <si>
     <t>Diabetes</t>
   </si>
   <si>
     <t>2mg/3mL (0.68mg/mL); 4mg/3mL (1.34 mg/mL) and 8mg/3mL (2.68mg/mL) prefilled syringe</t>
   </si>
   <si>
-    <t>USFDA-r</t>
+    <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.drugs.com/history/ozempic.html</t>
   </si>
   <si>
     <t>Wegovy</t>
   </si>
   <si>
     <t>Obesity / Weight Management</t>
   </si>
   <si>
     <t xml:space="preserve">0.25 mg, 0.5 mg, 1 mg, 1.7 mg and 2.4 mg </t>
   </si>
   <si>
     <t>https://www.fda.gov/news-events/press-announcements/fda-approves-first-treatment-reduce-risk-serious-heart-problems-specifically-adults-obesity-or#:~:text=Press%20Announcements-,FDA%20Approves%20First%20Treatment%20to%20Reduce%20Risk%20of%20Serious%20Heart,Espa%C3%B1ol</t>
   </si>
@@ -3099,105 +3099,108 @@
   <si>
     <t>SVK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SVN</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>GRL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>DOH UAE</t>
-[...2 lines deleted...]
-    <t>Department of Health United Arab Emirates</t>
+    <t>MOHAP</t>
+  </si>
+  <si>
+    <t>Department of Health United Arab Emirates / Ministry of Health and Prevention</t>
   </si>
   <si>
     <t>ARE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>https://emirateshospitals.ae/services/weight-loss-clinic/ozempic-injection/</t>
   </si>
   <si>
     <t>Swissmedic</t>
   </si>
   <si>
     <t>CHE</t>
   </si>
   <si>
     <t>https://sai.refdata.ch/detail/14564</t>
   </si>
   <si>
     <t>ANVISA</t>
   </si>
   <si>
     <t>Agência Nacional de Vigilância Sanitária</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>https://consultas.anvisa.gov.br/#/medicamentos/1220881?nomeProduto=ozempic</t>
   </si>
   <si>
+    <t>HC</t>
+  </si>
+  <si>
     <t>Health Canada</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>https://health-products.canada.ca/dpd-bdpp/info?lang=eng&amp;code=96058</t>
   </si>
   <si>
-    <t>ANAMED</t>
-[...2 lines deleted...]
-    <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud - Gobierno de Chile</t>
+    <t>ISP-ANAMED</t>
+  </si>
+  <si>
+    <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud</t>
   </si>
   <si>
     <t>CHL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>https://www.vademecum.es/espana/medicamento/47800/ozempic-0-25-mg-solucion-inyectable-en-pluma-precargada</t>
   </si>
   <si>
     <t>NMPA</t>
   </si>
   <si>
     <t>National Medical Products Administration</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>https://patentlawyermagazine.com/ozempics-impending-patent-expiry-spurs-development-of-biosimilars-in-mainland-china/#:~:text=However%2C%20since%20Ozempic%20is%20set,Ozempic's%20approval%20in%20April%202021.</t>
   </si>
   <si>
     <t>generic</t>
   </si>
@@ -3217,51 +3220,51 @@
     <t>RUS</t>
   </si>
   <si>
     <t>https://geropharm.com/news/gerofarm-vernul-v-rossiyu-preparat-ozempik-pod-novym-nazvaniem-semavik#:~:text=Main%20/%20Company's%20news%20/%20GEROPHARM%20Relaunched,product%20in%20the%20same%20presentations.
 https://geropharm.com/portfolio/endokrinologiya/semavik-next</t>
   </si>
   <si>
     <t>Semaglutide (as a biosimiliar) is approved in Russia by MINZDRAV/ Минздрав России (Ministry of Health of the Russian Federation). It is under the name SEMAVIC NEXT.</t>
   </si>
   <si>
     <t>DoH HK</t>
   </si>
   <si>
     <t>Department of Health (Pharmacy and Poison Board of Hong Kong)</t>
   </si>
   <si>
     <t>HKG</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>https://www.drugoffice.gov.hk/eps/drug/productDetail/en/pharmaceutical_trade/127871</t>
   </si>
   <si>
-    <t>KMFDS-r</t>
+    <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>https://www.koreabiomed.com/news/articleView.html?idxno=27706</t>
   </si>
   <si>
     <t>MOPH</t>
   </si>
   <si>
     <t>Ministry of Public Health - Lebanon</t>
   </si>
   <si>
     <t>LBN</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>https://www.moph.gov.lb/en/Drugs/index/3/4848/lebanon-national-drugs-database</t>
   </si>
@@ -3274,111 +3277,111 @@
   <si>
     <t>MYS</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>https://quest3plus.bpfk.gov.my/front-end/attachment/519/pharma/519413/1586930180.pdf</t>
   </si>
   <si>
     <t>CDSCO</t>
   </si>
   <si>
     <t>Central Drugs Standard Control Organisation - India</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>https://cdsco.gov.in/opencms/resources/UploadCDSCOWeb/2018/UploadCommitteeFiles/Recommendations%20Endocrinology%20%20Metabolism%2006.02.2025.pdf</t>
   </si>
   <si>
-    <t>Medsafe-r</t>
+    <t>Medsafe</t>
   </si>
   <si>
     <t>New Zealand Medicines and Medical Devices Safety Authority</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>https://www.medsafe.govt.nz/regulatory/ProductDetail.asp?ID=22932</t>
   </si>
   <si>
     <t>TGA</t>
   </si>
   <si>
     <t>Therapeutic Goods Administration</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>https://www.tga.gov.au/sites/default/files/auspar-semaglutide-201030-pi.pdf</t>
   </si>
   <si>
     <t>MoH-PhDiv</t>
   </si>
   <si>
     <t>Ministry of Health Israel - Pharmaceutical division</t>
   </si>
   <si>
     <t>ISR</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>https://israeldrugs.health.gov.il/#!/medDetails/162%2009%2035750%2000</t>
   </si>
   <si>
-    <t>PFDA-r</t>
+    <t>PFDA</t>
   </si>
   <si>
     <t>Philippines Food and Drug Administration</t>
   </si>
   <si>
     <t>PHL</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>https://verification.fda.gov.ph/ALL_DrugProductslist.php?cmd=search&amp;t=ALL_DrugProducts&amp;psearch=semaglutide&amp;psearchtype=</t>
   </si>
   <si>
-    <t>SFDA-r</t>
+    <t>SFDA</t>
   </si>
   <si>
     <t>Saudi Food &amp; Drug Authority</t>
   </si>
   <si>
     <t>SAU</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>https://www.sfda.gov.sa/en/drugs-list</t>
   </si>
   <si>
     <t>SAHPRA</t>
   </si>
   <si>
     <t>South African Health Products Regulatory Authority</t>
   </si>
   <si>
     <t>ZAF</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
@@ -3394,69 +3397,69 @@
   <si>
     <t>TWN</t>
   </si>
   <si>
     <t>Taiwan, Province of China</t>
   </si>
   <si>
     <t>https://lmspiq.fda.gov.tw/web/DRPIQ/DRPIQLicSearch</t>
   </si>
   <si>
     <t>Thailand FDA</t>
   </si>
   <si>
     <t>Thailand Food and Drug Administration</t>
   </si>
   <si>
     <t>THA</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>pertento.fda.moph.go.th/FDA_INFORMATION_DRUG/Home/Public_Information_Drug?Newcode=U1DR1C10B2631502311C</t>
   </si>
   <si>
-    <t>MHRA-r</t>
-[...2 lines deleted...]
-    <t>Medicines and Healthcare Products Regulatory Agency - UK</t>
+    <t>MHRA</t>
+  </si>
+  <si>
+    <t>Medicines and Healthcare Products Regulatory Agency</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>https://cms.mhra.gov.uk/pip/mhra-100275-pip01-21</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/human/EPAR/wegovy#:~:text=Wegovy%20received%20a%20marketing%20authorisation,EU%20on%206%20January%202022.</t>
   </si>
   <si>
     <t>0.25 mg; 0.5 mg ; 1 mg; 1.7 mg</t>
   </si>
   <si>
-    <t>PMDA-r</t>
+    <t>PMDA</t>
   </si>
   <si>
     <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>2mg/1.5mL</t>
   </si>
   <si>
     <t>2.4 mg/0.75 mL (3.2 mg/mL)</t>
   </si>
   <si>
     <t>0.25 mg; 0.5 mg ; 1 mg; 1.7 mg; 2.4 mg</t>
   </si>
   <si>
     <t>0.25 mg; 0.5 mg ; 1 mg; 1.7 mg; 2.4mg</t>
   </si>
   <si>
     <t>0.25 mg; 0.5 mg; 1 mg; 1.7 mg; 2.4 mg</t>
   </si>
@@ -3544,51 +3547,51 @@
   <si>
     <t>Australia, Romania, Bulgaria, Slovakia, Japan, Korea, Republic of</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Brazil, China, Albania, Türkiye, North Macedonia, Mexico, South Africa, India</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Australia, Canada, Liechtenstein, Italy, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Norway, Russian Federation, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>WO2006097537</t>
   </si>
   <si>
     <t>2026-03-20</t>
   </si>
   <si>
     <t>Protracted GLP-1 compounds and therapeutic uses thereof.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
     <t>Brazil, Mexico</t>
   </si>
   <si>
-    <t>Australia, Liechtenstein, Italy, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Switzerland, Spain, Austria, Finland, France, Poland, Ireland, Germany, Portugal, Czechia, Sweden, Israel, Japan, Korea, Republic of, Norway, Russian Federation, Taiwan, Province of China, United States of America</t>
+    <t>Australia, Liechtenstein, Italy, Denmark, Belgium, Greece, Netherlands, Hungary, Switzerland, Austria, Finland, France, Poland, Ireland, Portugal, Czechia, Sweden, Israel, Japan, Korea, Republic of, Norway, Russian Federation, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Brazil, China, Albania, Serbia, Bosnia and Herzegovina, Türkiye, North Macedonia, South Africa, India</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Canada, Liechtenstein, Italy, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, United States of America</t>
   </si>
   <si>
     <t>WO2014005858</t>
   </si>
   <si>
     <t>Semaglutide used once weekly to treat Type II diabetes or reducing body weight</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>2033-06-21</t>
   </si>
   <si>
     <t>The invention relates to use of long-acting GLP-1 peptides in certain dosage regimes for the treatment of type 2 diabetes, obesity, etc.</t>
   </si>
   <si>
     <t>Serbia, Türkiye, North Macedonia, Mexico</t>
   </si>
@@ -3743,50 +3746,53 @@
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.medicinespatentpool.org/storage/illustrations/Y8RWJhwxITo1VoRHfOahMCULLFyy7RVLiLvaC33L.png</t>
   </si>
   <si>
     <t>Structure of lysine semaglutide (C41H75N5O14)</t>
   </si>
   <si>
     <t>https://pubchem.ncbi.nlm.nih.gov/compound/Lysine_-semaglutide</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
+  </si>
+  <si>
+    <t>Novo Nordisk</t>
   </si>
   <si>
     <t>https://www.novonordisk.com/</t>
   </si>
   <si>
     <t>Novo Nordisk A/S, founded in 1989 through the merger of two Danish insulin pioneers—Nordisk Insulinlaboratorium (1923) and Novo Terapeutisk Laboratorium (1925)—traces its roots to Nobel laureate August Krogh’s efforts to bring insulin production to Denmark. Headquartered in Bagsværd, Denmark, the company operates production facilities in nine countries and offices in over 75.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Wilding, J. P. H., Batterham, R. L., Calanna, S., Davies, M., Van Gaal, L. F., Lingvay, I., McGowan, B. M., Rosenstock, J., Tran, M. T. D., Wadden, T. A., Wharton, S., Yokote, K., Zeuthen, N., Kushner, R. F., &amp;amp; STEP 1 Study Group (2021). Once-Weekly Semaglutide in Adults with Overweight or Obesity.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The New England journal of medicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;384&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(11), 989–1002. &lt;/span&gt;&lt;a href="https://doi.org/10.1056/NEJMoa2032183" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1056/NEJMoa2032183&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Obesity is a global health challenge with few pharmacologic options. Whether adults with obesity can achieve weight loss with once-weekly semaglutide at a dose of 2.4 mg as an adjunct to lifestyle intervention has not been confirmed.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;In this double-blind trial, we enrolled 1961 adults with a body-mass index (the weight in kilograms divided by the square of the height in meters) of 30 or greater (≥27 in persons with ≥1 weight-related coexisting condition), who did not have diabetes, and randomly assigned them, in a 2:1 ratio, to 68 weeks of treatment with once-weekly subcutaneous semaglutide (at a dose of 2.4 mg) or placebo, plus lifestyle intervention. The coprimary end points were the percentage change in body weight and weight reduction of at least 5%. The primary estimand (a precise description of the treatment effect reflecting the objective of the clinical trial) assessed effects regardless of treatment discontinuation or rescue interventions.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;The mean change in body weight from baseline to week 68 was -14.9% in the semaglutide group as compared with -2.4% with placebo, for an estimated treatment difference of -12.4 percentage points (95% confidence interval [CI], -13.4 to -11.5; P&amp;lt;0.001). More participants in the semaglutide group than in the placebo group achieved weight reductions of 5% or more (1047 participants [86.4%] vs. 182 [31.5%]), 10% or more (838 [69.1%] vs. 69 [12.0%]), and 15% or more (612 [50.5%] vs. 28 [4.9%]) at week 68 (P&amp;lt;0.001 for all three comparisons of odds). The change in body weight from baseline to week 68 was -15.3 kg in the semaglutide group as compared with -2.6 kg in the placebo group (estimated treatment difference, -12.7 kg; 95% CI, -13.7 to -11.7). Participants who received semaglutide had a greater improvement with respect to cardiometabolic risk factors and a greater increase in participant-reported physical functioning from baseline than those who received placebo. Nausea and diarrhea were the most common adverse events with semaglutide; they were typically transient and mild-to-moderate in severity and subsided with time. More participants in the semaglutide group than in the placebo group discontinued treatment owing to gastrointestinal events (59 [4.5%] vs. 5 [0.8%]).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;In participants with overweight or obesity, 2.4 mg of semaglutide once weekly plus lifestyle intervention was associated with sustained, clinically relevant reduction in body weight. (Funded by Novo Nordisk; STEP 1 ClinicalTrials.gov number,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT03548935" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT03548935&lt;/a&gt;).&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Garvey, W. T., Batterham, R. L., Bhatta, M., Buscemi, S., Christensen, L. N., Frias, J. P., Jódar, E., Kandler, K., Rigas, G., Wadden, T. A., Wharton, S., &amp;amp; STEP 5 Study Group (2022). Two-year effects of semaglutide in adults with overweight or obesity: the STEP 5 trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Nature medicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;28&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(10), 2083–2091. &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41591-022-02026-4" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1038/s41591-022-02026-4&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The STEP 5 trial assessed the efficacy and safety of once-weekly subcutaneous semaglutide 2.4 mg versus placebo (both plus behavioral intervention) for long-term treatment of adults with obesity, or overweight with at least one weight-related comorbidity, without diabetes. The co-primary endpoints were the percentage change in body weight and achievement of weight loss of ≥5% at week 104. Efficacy was assessed among all randomized participants regardless of treatment discontinuation or rescue intervention. From 5 October 2018 to 1 February 2019, 304 participants were randomly assigned to semaglutide 2.4 mg (n = 152) or placebo (n = 152), 92.8% of whom completed the trial (attended the end-of-trial safety visit). Most participants were female (236 (77.6%)) and white (283 (93.1%)), with a mean (s.d.) age of 47.3 (11.0) years, body mass index of 38.5 (6.9) kg m-2&amp;nbsp;and weight of 106.0 (22.0) kg. The mean change in body weight from baseline to week 104 was -15.2% in the semaglutide group (n = 152) versus -2.6% with placebo (n = 152), for an estimated treatment difference of -12.6 %-points (95% confidence interval, -15.3 to -9.8; P &amp;lt; 0.0001). More participants in the semaglutide group than in the placebo group achieved weight loss ≥5% from baseline at week 104 (77.1% versus 34.4%; P &amp;lt; 0.0001). Gastrointestinal adverse events, mostly mild-to-moderate, were reported more often with semaglutide than with placebo (82.2% versus 53.9%). In summary, in adults with overweight (with at least one weight-related comorbidity) or obesity, semaglutide treatment led to substantial, sustained weight loss over 104 weeks versus placebo.&amp;nbsp;&lt;/span&gt;&lt;a href="http://clinicaltrials.gov/show/NCT03693430" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188); background-color: rgb(255, 255, 255);"&gt;NCT03693430&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Frías, J. P., Auerbach, P., Bajaj, H. S., Fukushima, Y., Lingvay, I., Macura, S., Søndergaard, A. L., Tankova, T. I., Tentolouris, N., &amp;amp; Buse, J. B. (2021). Efficacy and safety of once-weekly semaglutide 2·0 mg versus 1·0 mg in patients with type 2 diabetes (SUSTAIN FORTE): a double-blind, randomised, phase 3B trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The lancet. Diabetes &amp;amp; endocrinology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;9&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(9), 563–574. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/S2213-8587(21)00174-1" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/S2213-8587(21)00174-1&lt;/a&gt;&lt;/p&gt;</t>
   </si>
@@ -11943,2813 +11949,2816 @@
       <c r="B38" t="s">
         <v>339</v>
       </c>
       <c r="C38" t="s">
         <v>787</v>
       </c>
       <c r="D38" t="s">
         <v>788</v>
       </c>
       <c r="E38" t="s">
         <v>52</v>
       </c>
       <c r="F38" t="s">
         <v>789</v>
       </c>
       <c r="G38" t="s">
         <v>790</v>
       </c>
       <c r="H38" t="s">
         <v>41</v>
       </c>
       <c r="I38" t="s">
         <v>871</v>
       </c>
       <c r="J38" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="K38" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="L38" t="s">
         <v>161</v>
       </c>
       <c r="M38" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N38" s="5"/>
       <c r="O38">
         <v>43153.0</v>
       </c>
       <c r="P38" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
         <v>339</v>
       </c>
       <c r="D39" t="s">
         <v>788</v>
       </c>
       <c r="E39" t="s">
         <v>52</v>
       </c>
       <c r="F39" t="s">
         <v>789</v>
       </c>
       <c r="G39" t="s">
         <v>790</v>
       </c>
       <c r="H39" t="s">
         <v>41</v>
       </c>
       <c r="I39" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="J39" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="K39" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="L39" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="M39" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N39" s="5"/>
       <c r="O39">
         <v>43314.0</v>
       </c>
       <c r="P39" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
         <v>339</v>
       </c>
       <c r="D40" t="s">
         <v>788</v>
       </c>
       <c r="E40" t="s">
         <v>52</v>
       </c>
       <c r="F40" t="s">
         <v>789</v>
       </c>
       <c r="G40" t="s">
         <v>790</v>
       </c>
       <c r="H40" t="s">
         <v>41</v>
       </c>
       <c r="I40" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="J40" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="K40" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="L40" t="s">
         <v>211</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N40" s="5"/>
       <c r="O40">
         <v>44305.0</v>
       </c>
       <c r="P40" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
         <v>393</v>
       </c>
       <c r="C41" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="D41" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E41" t="s">
         <v>52</v>
       </c>
       <c r="F41" t="s">
         <v>789</v>
       </c>
       <c r="G41" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="H41" t="s">
         <v>41</v>
       </c>
       <c r="I41" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="J41" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="K41" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="L41" t="s">
         <v>384</v>
       </c>
       <c r="M41" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N41" s="5"/>
       <c r="O41">
         <v>45205.0</v>
       </c>
       <c r="P41" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="Q41" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
         <v>339</v>
       </c>
       <c r="D42" t="s">
         <v>788</v>
       </c>
       <c r="E42" t="s">
         <v>52</v>
       </c>
       <c r="F42" t="s">
         <v>789</v>
       </c>
       <c r="G42" t="s">
         <v>790</v>
       </c>
       <c r="H42" t="s">
         <v>41</v>
       </c>
       <c r="I42" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="J42" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="K42" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="L42" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="M42" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N42" s="5"/>
       <c r="O42">
         <v>43815.0</v>
       </c>
       <c r="P42" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
         <v>339</v>
       </c>
       <c r="D43" t="s">
         <v>788</v>
       </c>
       <c r="E43" t="s">
         <v>52</v>
       </c>
       <c r="F43" t="s">
         <v>789</v>
       </c>
       <c r="G43" t="s">
         <v>790</v>
       </c>
       <c r="H43" t="s">
         <v>41</v>
       </c>
       <c r="I43" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="J43" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="K43" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="L43" t="s">
         <v>534</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N43" s="5"/>
       <c r="O43">
         <v>44652.0</v>
       </c>
       <c r="P43" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
         <v>339</v>
       </c>
+      <c r="C44" t="s">
+        <v>787</v>
+      </c>
       <c r="D44" t="s">
         <v>788</v>
       </c>
       <c r="E44" t="s">
         <v>52</v>
       </c>
       <c r="F44" t="s">
         <v>789</v>
       </c>
       <c r="G44" t="s">
         <v>790</v>
       </c>
       <c r="H44" t="s">
         <v>41</v>
       </c>
       <c r="I44" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="J44" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="K44" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="L44" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="M44" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N44" s="5"/>
       <c r="O44">
         <v>44107.0</v>
       </c>
       <c r="P44" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
         <v>339</v>
       </c>
       <c r="C45" t="s">
         <v>787</v>
       </c>
       <c r="D45" t="s">
         <v>788</v>
       </c>
       <c r="E45" t="s">
         <v>52</v>
       </c>
       <c r="F45" t="s">
         <v>789</v>
       </c>
       <c r="G45" t="s">
         <v>790</v>
       </c>
       <c r="H45" t="s">
         <v>41</v>
       </c>
       <c r="I45" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="J45" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="K45" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="L45" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="M45" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N45" s="5"/>
       <c r="O45">
         <v>43874.0</v>
       </c>
       <c r="P45" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
         <v>339</v>
       </c>
       <c r="D46" t="s">
         <v>788</v>
       </c>
       <c r="E46" t="s">
         <v>52</v>
       </c>
       <c r="F46" t="s">
         <v>789</v>
       </c>
       <c r="G46" t="s">
         <v>790</v>
       </c>
       <c r="H46" t="s">
         <v>41</v>
       </c>
       <c r="I46" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="J46" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="K46" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="L46" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="M46" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N46" s="5"/>
       <c r="O46">
         <v>44671.0</v>
       </c>
       <c r="P46" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
         <v>339</v>
       </c>
       <c r="C47" t="s">
         <v>787</v>
       </c>
       <c r="D47" t="s">
         <v>788</v>
       </c>
       <c r="E47" t="s">
         <v>52</v>
       </c>
       <c r="F47" t="s">
         <v>789</v>
       </c>
       <c r="G47" t="s">
         <v>790</v>
       </c>
       <c r="H47" t="s">
         <v>41</v>
       </c>
       <c r="I47" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="J47" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="K47" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="L47" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="M47" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N47" s="5"/>
       <c r="O47">
         <v>45001.0</v>
       </c>
       <c r="P47" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
         <v>339</v>
       </c>
       <c r="D48" t="s">
         <v>788</v>
       </c>
       <c r="E48" t="s">
         <v>52</v>
       </c>
       <c r="F48" t="s">
         <v>789</v>
       </c>
       <c r="G48" t="s">
         <v>790</v>
       </c>
       <c r="H48" t="s">
         <v>41</v>
       </c>
       <c r="I48" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="J48" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="K48" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="L48" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="M48" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N48" s="5"/>
       <c r="O48">
         <v>43705.0</v>
       </c>
       <c r="P48" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
         <v>339</v>
       </c>
       <c r="D49" t="s">
         <v>788</v>
       </c>
       <c r="E49" t="s">
         <v>52</v>
       </c>
       <c r="F49" t="s">
         <v>789</v>
       </c>
       <c r="G49" t="s">
         <v>790</v>
       </c>
       <c r="H49" t="s">
         <v>41</v>
       </c>
       <c r="I49" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="J49" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="K49" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="L49" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="M49" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N49" s="5">
         <v>43282.0</v>
       </c>
       <c r="O49">
         <v>44159.0</v>
       </c>
       <c r="P49" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
         <v>339</v>
       </c>
       <c r="D50" t="s">
         <v>788</v>
       </c>
       <c r="E50" t="s">
         <v>52</v>
       </c>
       <c r="F50" t="s">
         <v>789</v>
       </c>
       <c r="G50" t="s">
         <v>790</v>
       </c>
       <c r="H50" t="s">
         <v>41</v>
       </c>
       <c r="I50" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="J50" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="K50" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="L50" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="M50" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N50" s="5"/>
       <c r="O50">
         <v>44882.0</v>
       </c>
       <c r="P50" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
         <v>339</v>
       </c>
       <c r="D51" t="s">
         <v>788</v>
       </c>
       <c r="E51" t="s">
         <v>52</v>
       </c>
       <c r="F51" t="s">
         <v>789</v>
       </c>
       <c r="G51" t="s">
         <v>790</v>
       </c>
       <c r="H51" t="s">
         <v>41</v>
       </c>
       <c r="I51" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="J51" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="K51" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="L51" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="M51" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N51" s="5"/>
       <c r="O51" t="s">
         <v>861</v>
       </c>
       <c r="P51" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
         <v>339</v>
       </c>
       <c r="D52" t="s">
         <v>788</v>
       </c>
       <c r="E52" t="s">
         <v>52</v>
       </c>
       <c r="F52" t="s">
         <v>789</v>
       </c>
       <c r="G52" t="s">
         <v>790</v>
       </c>
       <c r="H52" t="s">
         <v>41</v>
       </c>
       <c r="I52" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="J52" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="K52" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="L52" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="M52" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N52" s="5"/>
       <c r="O52">
         <v>44544.0</v>
       </c>
       <c r="P52" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
         <v>339</v>
       </c>
       <c r="D53" t="s">
         <v>788</v>
       </c>
       <c r="E53" t="s">
         <v>52</v>
       </c>
       <c r="F53" t="s">
         <v>789</v>
       </c>
       <c r="G53" t="s">
         <v>790</v>
       </c>
       <c r="H53" t="s">
         <v>41</v>
       </c>
       <c r="I53" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="J53" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="K53" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="L53" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="M53" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N53" s="5"/>
       <c r="O53" t="s">
         <v>861</v>
       </c>
       <c r="P53" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
         <v>339</v>
       </c>
       <c r="D54" t="s">
         <v>796</v>
       </c>
       <c r="E54" t="s">
         <v>52</v>
       </c>
       <c r="F54" t="s">
         <v>797</v>
       </c>
       <c r="G54" t="s">
         <v>798</v>
       </c>
       <c r="H54" t="s">
         <v>41</v>
       </c>
       <c r="I54" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="J54" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="K54" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="L54" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="M54" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N54" s="5"/>
       <c r="O54" t="s">
         <v>861</v>
       </c>
       <c r="P54" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55" t="s">
         <v>33</v>
       </c>
       <c r="B55" t="s">
         <v>339</v>
       </c>
       <c r="C55" t="s">
         <v>787</v>
       </c>
       <c r="D55" t="s">
         <v>788</v>
       </c>
       <c r="E55" t="s">
         <v>52</v>
       </c>
       <c r="F55" t="s">
         <v>789</v>
       </c>
       <c r="G55" t="s">
         <v>790</v>
       </c>
       <c r="H55" t="s">
         <v>41</v>
       </c>
       <c r="I55" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="J55" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="K55" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="L55" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="M55" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N55" s="5"/>
       <c r="O55">
         <v>44980.0</v>
       </c>
       <c r="P55" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" t="s">
         <v>339</v>
       </c>
       <c r="D56" t="s">
         <v>788</v>
       </c>
       <c r="E56" t="s">
         <v>52</v>
       </c>
       <c r="F56" t="s">
         <v>789</v>
       </c>
       <c r="G56" t="s">
         <v>790</v>
       </c>
       <c r="H56" t="s">
         <v>41</v>
       </c>
       <c r="I56" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="J56" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="K56" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="L56" t="s">
         <v>396</v>
       </c>
       <c r="M56" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N56" s="5"/>
       <c r="O56">
         <v>44760.0</v>
       </c>
       <c r="P56" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
         <v>339</v>
       </c>
       <c r="D57" t="s">
         <v>796</v>
       </c>
       <c r="E57" t="s">
         <v>52</v>
       </c>
       <c r="F57" t="s">
         <v>797</v>
       </c>
       <c r="G57" t="s">
         <v>798</v>
       </c>
       <c r="H57" t="s">
         <v>41</v>
       </c>
       <c r="I57" t="s">
         <v>800</v>
       </c>
       <c r="J57" t="s">
         <v>801</v>
       </c>
       <c r="K57" t="s">
         <v>802</v>
       </c>
       <c r="L57" t="s">
         <v>606</v>
       </c>
       <c r="M57" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N57" s="5"/>
       <c r="O57">
         <v>44567.0</v>
       </c>
       <c r="P57" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58" t="s">
         <v>33</v>
       </c>
       <c r="B58" t="s">
         <v>339</v>
       </c>
       <c r="D58" t="s">
         <v>796</v>
       </c>
       <c r="E58" t="s">
         <v>52</v>
       </c>
       <c r="F58" t="s">
         <v>797</v>
       </c>
       <c r="G58" t="s">
         <v>798</v>
       </c>
       <c r="H58" t="s">
         <v>41</v>
       </c>
       <c r="I58" t="s">
         <v>800</v>
       </c>
       <c r="J58" t="s">
         <v>801</v>
       </c>
       <c r="K58" t="s">
         <v>804</v>
       </c>
       <c r="L58" t="s">
         <v>805</v>
       </c>
       <c r="M58" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N58" s="5"/>
       <c r="O58">
         <v>44567.0</v>
       </c>
       <c r="P58" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="59" spans="1:17">
       <c r="A59" t="s">
         <v>33</v>
       </c>
       <c r="B59" t="s">
         <v>339</v>
       </c>
       <c r="D59" t="s">
         <v>796</v>
       </c>
       <c r="E59" t="s">
         <v>52</v>
       </c>
       <c r="F59" t="s">
         <v>797</v>
       </c>
       <c r="G59" t="s">
         <v>798</v>
       </c>
       <c r="H59" t="s">
         <v>41</v>
       </c>
       <c r="I59" t="s">
         <v>800</v>
       </c>
       <c r="J59" t="s">
         <v>801</v>
       </c>
       <c r="K59" t="s">
         <v>806</v>
       </c>
       <c r="L59" t="s">
         <v>256</v>
       </c>
       <c r="M59" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N59" s="5"/>
       <c r="O59">
         <v>44567.0</v>
       </c>
       <c r="P59" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="60" spans="1:17">
       <c r="A60" t="s">
         <v>33</v>
       </c>
       <c r="B60" t="s">
         <v>339</v>
       </c>
       <c r="D60" t="s">
         <v>796</v>
       </c>
       <c r="E60" t="s">
         <v>52</v>
       </c>
       <c r="F60" t="s">
         <v>797</v>
       </c>
       <c r="G60" t="s">
         <v>798</v>
       </c>
       <c r="H60" t="s">
         <v>41</v>
       </c>
       <c r="I60" t="s">
         <v>800</v>
       </c>
       <c r="J60" t="s">
         <v>801</v>
       </c>
       <c r="K60" t="s">
         <v>807</v>
       </c>
       <c r="L60" t="s">
         <v>808</v>
       </c>
       <c r="M60" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N60" s="5"/>
       <c r="O60">
         <v>44567.0</v>
       </c>
       <c r="P60" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="A61" t="s">
         <v>33</v>
       </c>
       <c r="B61" t="s">
         <v>339</v>
       </c>
       <c r="D61" t="s">
         <v>796</v>
       </c>
       <c r="E61" t="s">
         <v>52</v>
       </c>
       <c r="F61" t="s">
         <v>797</v>
       </c>
       <c r="G61" t="s">
         <v>798</v>
       </c>
       <c r="H61" t="s">
         <v>41</v>
       </c>
       <c r="I61" t="s">
         <v>800</v>
       </c>
       <c r="J61" t="s">
         <v>801</v>
       </c>
       <c r="K61" t="s">
         <v>809</v>
       </c>
       <c r="L61" t="s">
         <v>810</v>
       </c>
       <c r="M61" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N61" s="5"/>
       <c r="O61">
         <v>44567.0</v>
       </c>
       <c r="P61" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="62" spans="1:17">
       <c r="A62" t="s">
         <v>33</v>
       </c>
       <c r="B62" t="s">
         <v>339</v>
       </c>
       <c r="D62" t="s">
         <v>796</v>
       </c>
       <c r="E62" t="s">
         <v>52</v>
       </c>
       <c r="F62" t="s">
         <v>797</v>
       </c>
       <c r="G62" t="s">
         <v>798</v>
       </c>
       <c r="H62" t="s">
         <v>41</v>
       </c>
       <c r="I62" t="s">
         <v>800</v>
       </c>
       <c r="J62" t="s">
         <v>801</v>
       </c>
       <c r="K62" t="s">
         <v>811</v>
       </c>
       <c r="L62" t="s">
         <v>812</v>
       </c>
       <c r="M62" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N62" s="5"/>
       <c r="O62">
         <v>44567.0</v>
       </c>
       <c r="P62" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63" t="s">
         <v>33</v>
       </c>
       <c r="B63" t="s">
         <v>339</v>
       </c>
       <c r="D63" t="s">
         <v>796</v>
       </c>
       <c r="E63" t="s">
         <v>52</v>
       </c>
       <c r="F63" t="s">
         <v>797</v>
       </c>
       <c r="G63" t="s">
         <v>798</v>
       </c>
       <c r="H63" t="s">
         <v>41</v>
       </c>
       <c r="I63" t="s">
         <v>800</v>
       </c>
       <c r="J63" t="s">
         <v>801</v>
       </c>
       <c r="K63" t="s">
         <v>813</v>
       </c>
       <c r="L63" t="s">
         <v>421</v>
       </c>
       <c r="M63" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N63" s="5"/>
       <c r="O63">
         <v>44567.0</v>
       </c>
       <c r="P63" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64" t="s">
         <v>33</v>
       </c>
       <c r="B64" t="s">
         <v>339</v>
       </c>
       <c r="D64" t="s">
         <v>796</v>
       </c>
       <c r="E64" t="s">
         <v>52</v>
       </c>
       <c r="F64" t="s">
         <v>797</v>
       </c>
       <c r="G64" t="s">
         <v>798</v>
       </c>
       <c r="H64" t="s">
         <v>41</v>
       </c>
       <c r="I64" t="s">
         <v>800</v>
       </c>
       <c r="J64" t="s">
         <v>801</v>
       </c>
       <c r="K64" t="s">
         <v>814</v>
       </c>
       <c r="L64" t="s">
         <v>815</v>
       </c>
       <c r="M64" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N64" s="5"/>
       <c r="O64">
         <v>44567.0</v>
       </c>
       <c r="P64" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65" t="s">
         <v>33</v>
       </c>
       <c r="B65" t="s">
         <v>339</v>
       </c>
       <c r="D65" t="s">
         <v>796</v>
       </c>
       <c r="E65" t="s">
         <v>52</v>
       </c>
       <c r="F65" t="s">
         <v>797</v>
       </c>
       <c r="G65" t="s">
         <v>798</v>
       </c>
       <c r="H65" t="s">
         <v>41</v>
       </c>
       <c r="I65" t="s">
         <v>800</v>
       </c>
       <c r="J65" t="s">
         <v>801</v>
       </c>
       <c r="K65" t="s">
         <v>816</v>
       </c>
       <c r="L65" t="s">
         <v>817</v>
       </c>
       <c r="M65" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N65" s="5"/>
       <c r="O65">
         <v>44567.0</v>
       </c>
       <c r="P65" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="66" spans="1:17">
       <c r="A66" t="s">
         <v>33</v>
       </c>
       <c r="B66" t="s">
         <v>339</v>
       </c>
       <c r="D66" t="s">
         <v>796</v>
       </c>
       <c r="E66" t="s">
         <v>52</v>
       </c>
       <c r="F66" t="s">
         <v>797</v>
       </c>
       <c r="G66" t="s">
         <v>798</v>
       </c>
       <c r="H66" t="s">
         <v>41</v>
       </c>
       <c r="I66" t="s">
         <v>800</v>
       </c>
       <c r="J66" t="s">
         <v>801</v>
       </c>
       <c r="K66" t="s">
         <v>818</v>
       </c>
       <c r="L66" t="s">
         <v>574</v>
       </c>
       <c r="M66" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N66" s="5"/>
       <c r="O66">
         <v>44567.0</v>
       </c>
       <c r="P66" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="67" spans="1:17">
       <c r="A67" t="s">
         <v>33</v>
       </c>
       <c r="B67" t="s">
         <v>339</v>
       </c>
       <c r="D67" t="s">
         <v>796</v>
       </c>
       <c r="E67" t="s">
         <v>52</v>
       </c>
       <c r="F67" t="s">
         <v>797</v>
       </c>
       <c r="G67" t="s">
         <v>798</v>
       </c>
       <c r="H67" t="s">
         <v>41</v>
       </c>
       <c r="I67" t="s">
         <v>800</v>
       </c>
       <c r="J67" t="s">
         <v>801</v>
       </c>
       <c r="K67" t="s">
         <v>819</v>
       </c>
       <c r="L67" t="s">
         <v>312</v>
       </c>
       <c r="M67" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N67" s="5"/>
       <c r="O67">
         <v>44567.0</v>
       </c>
       <c r="P67" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="68" spans="1:17">
       <c r="A68" t="s">
         <v>33</v>
       </c>
       <c r="B68" t="s">
         <v>339</v>
       </c>
       <c r="D68" t="s">
         <v>796</v>
       </c>
       <c r="E68" t="s">
         <v>52</v>
       </c>
       <c r="F68" t="s">
         <v>797</v>
       </c>
       <c r="G68" t="s">
         <v>798</v>
       </c>
       <c r="H68" t="s">
         <v>41</v>
       </c>
       <c r="I68" t="s">
         <v>800</v>
       </c>
       <c r="J68" t="s">
         <v>801</v>
       </c>
       <c r="K68" t="s">
         <v>820</v>
       </c>
       <c r="L68" t="s">
         <v>821</v>
       </c>
       <c r="M68" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N68" s="5"/>
       <c r="O68">
         <v>44567.0</v>
       </c>
       <c r="P68" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="69" spans="1:17">
       <c r="A69" t="s">
         <v>33</v>
       </c>
       <c r="B69" t="s">
         <v>339</v>
       </c>
       <c r="D69" t="s">
         <v>796</v>
       </c>
       <c r="E69" t="s">
         <v>52</v>
       </c>
       <c r="F69" t="s">
         <v>797</v>
       </c>
       <c r="G69" t="s">
         <v>798</v>
       </c>
       <c r="H69" t="s">
         <v>41</v>
       </c>
       <c r="I69" t="s">
         <v>800</v>
       </c>
       <c r="J69" t="s">
         <v>801</v>
       </c>
       <c r="K69" t="s">
         <v>822</v>
       </c>
       <c r="L69" t="s">
         <v>823</v>
       </c>
       <c r="M69" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N69" s="5"/>
       <c r="O69">
         <v>44567.0</v>
       </c>
       <c r="P69" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="70" spans="1:17">
       <c r="A70" t="s">
         <v>33</v>
       </c>
       <c r="B70" t="s">
         <v>339</v>
       </c>
       <c r="D70" t="s">
         <v>796</v>
       </c>
       <c r="E70" t="s">
         <v>52</v>
       </c>
       <c r="F70" t="s">
         <v>797</v>
       </c>
       <c r="G70" t="s">
         <v>798</v>
       </c>
       <c r="H70" t="s">
         <v>41</v>
       </c>
       <c r="I70" t="s">
         <v>800</v>
       </c>
       <c r="J70" t="s">
         <v>801</v>
       </c>
       <c r="K70" t="s">
         <v>824</v>
       </c>
       <c r="L70" t="s">
         <v>825</v>
       </c>
       <c r="M70" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N70" s="5"/>
       <c r="O70">
         <v>44567.0</v>
       </c>
       <c r="P70" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="71" spans="1:17">
       <c r="A71" t="s">
         <v>33</v>
       </c>
       <c r="B71" t="s">
         <v>339</v>
       </c>
       <c r="D71" t="s">
         <v>796</v>
       </c>
       <c r="E71" t="s">
         <v>52</v>
       </c>
       <c r="F71" t="s">
         <v>797</v>
       </c>
       <c r="G71" t="s">
         <v>798</v>
       </c>
       <c r="H71" t="s">
         <v>41</v>
       </c>
       <c r="I71" t="s">
         <v>800</v>
       </c>
       <c r="J71" t="s">
         <v>801</v>
       </c>
       <c r="K71" t="s">
         <v>826</v>
       </c>
       <c r="L71" t="s">
         <v>827</v>
       </c>
       <c r="M71" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N71" s="5"/>
       <c r="O71">
         <v>44567.0</v>
       </c>
       <c r="P71" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="72" spans="1:17">
       <c r="A72" t="s">
         <v>33</v>
       </c>
       <c r="B72" t="s">
         <v>339</v>
       </c>
       <c r="D72" t="s">
         <v>796</v>
       </c>
       <c r="E72" t="s">
         <v>52</v>
       </c>
       <c r="F72" t="s">
         <v>797</v>
       </c>
       <c r="G72" t="s">
         <v>798</v>
       </c>
       <c r="H72" t="s">
         <v>41</v>
       </c>
       <c r="I72" t="s">
         <v>800</v>
       </c>
       <c r="J72" t="s">
         <v>801</v>
       </c>
       <c r="K72" t="s">
         <v>828</v>
       </c>
       <c r="L72" t="s">
         <v>657</v>
       </c>
       <c r="M72" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N72" s="5"/>
       <c r="O72">
         <v>44567.0</v>
       </c>
       <c r="P72" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="73" spans="1:17">
       <c r="A73" t="s">
         <v>33</v>
       </c>
       <c r="B73" t="s">
         <v>339</v>
       </c>
       <c r="D73" t="s">
         <v>796</v>
       </c>
       <c r="E73" t="s">
         <v>52</v>
       </c>
       <c r="F73" t="s">
         <v>797</v>
       </c>
       <c r="G73" t="s">
         <v>798</v>
       </c>
       <c r="H73" t="s">
         <v>41</v>
       </c>
       <c r="I73" t="s">
         <v>800</v>
       </c>
       <c r="J73" t="s">
         <v>801</v>
       </c>
       <c r="K73" t="s">
         <v>829</v>
       </c>
       <c r="L73" t="s">
         <v>830</v>
       </c>
       <c r="M73" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N73" s="5"/>
       <c r="O73">
         <v>44567.0</v>
       </c>
       <c r="P73" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="74" spans="1:17">
       <c r="A74" t="s">
         <v>33</v>
       </c>
       <c r="B74" t="s">
         <v>339</v>
       </c>
       <c r="D74" t="s">
         <v>796</v>
       </c>
       <c r="E74" t="s">
         <v>52</v>
       </c>
       <c r="F74" t="s">
         <v>797</v>
       </c>
       <c r="G74" t="s">
         <v>798</v>
       </c>
       <c r="H74" t="s">
         <v>41</v>
       </c>
       <c r="I74" t="s">
         <v>800</v>
       </c>
       <c r="J74" t="s">
         <v>801</v>
       </c>
       <c r="K74" t="s">
         <v>831</v>
       </c>
       <c r="L74" t="s">
         <v>832</v>
       </c>
       <c r="M74" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N74" s="5"/>
       <c r="O74">
         <v>44567.0</v>
       </c>
       <c r="P74" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="75" spans="1:17">
       <c r="A75" t="s">
         <v>33</v>
       </c>
       <c r="B75" t="s">
         <v>339</v>
       </c>
       <c r="D75" t="s">
         <v>796</v>
       </c>
       <c r="E75" t="s">
         <v>52</v>
       </c>
       <c r="F75" t="s">
         <v>797</v>
       </c>
       <c r="G75" t="s">
         <v>798</v>
       </c>
       <c r="H75" t="s">
         <v>41</v>
       </c>
       <c r="I75" t="s">
         <v>800</v>
       </c>
       <c r="J75" t="s">
         <v>801</v>
       </c>
       <c r="K75" t="s">
         <v>833</v>
       </c>
       <c r="L75" t="s">
         <v>834</v>
       </c>
       <c r="M75" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N75" s="5"/>
       <c r="O75">
         <v>44567.0</v>
       </c>
       <c r="P75" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="76" spans="1:17">
       <c r="A76" t="s">
         <v>33</v>
       </c>
       <c r="B76" t="s">
         <v>339</v>
       </c>
       <c r="D76" t="s">
         <v>796</v>
       </c>
       <c r="E76" t="s">
         <v>52</v>
       </c>
       <c r="F76" t="s">
         <v>797</v>
       </c>
       <c r="G76" t="s">
         <v>798</v>
       </c>
       <c r="H76" t="s">
         <v>41</v>
       </c>
       <c r="I76" t="s">
         <v>800</v>
       </c>
       <c r="J76" t="s">
         <v>801</v>
       </c>
       <c r="K76" t="s">
         <v>835</v>
       </c>
       <c r="L76" t="s">
         <v>836</v>
       </c>
       <c r="M76" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N76" s="5"/>
       <c r="O76">
         <v>44567.0</v>
       </c>
       <c r="P76" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="77" spans="1:17">
       <c r="A77" t="s">
         <v>33</v>
       </c>
       <c r="B77" t="s">
         <v>339</v>
       </c>
       <c r="D77" t="s">
         <v>796</v>
       </c>
       <c r="E77" t="s">
         <v>52</v>
       </c>
       <c r="F77" t="s">
         <v>797</v>
       </c>
       <c r="G77" t="s">
         <v>798</v>
       </c>
       <c r="H77" t="s">
         <v>41</v>
       </c>
       <c r="I77" t="s">
         <v>800</v>
       </c>
       <c r="J77" t="s">
         <v>801</v>
       </c>
       <c r="K77" t="s">
         <v>837</v>
       </c>
       <c r="L77" t="s">
         <v>838</v>
       </c>
       <c r="M77" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N77" s="5"/>
       <c r="O77">
         <v>44567.0</v>
       </c>
       <c r="P77" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="78" spans="1:17">
       <c r="A78" t="s">
         <v>33</v>
       </c>
       <c r="B78" t="s">
         <v>339</v>
       </c>
       <c r="D78" t="s">
         <v>796</v>
       </c>
       <c r="E78" t="s">
         <v>52</v>
       </c>
       <c r="F78" t="s">
         <v>797</v>
       </c>
       <c r="G78" t="s">
         <v>798</v>
       </c>
       <c r="H78" t="s">
         <v>41</v>
       </c>
       <c r="I78" t="s">
         <v>800</v>
       </c>
       <c r="J78" t="s">
         <v>801</v>
       </c>
       <c r="K78" t="s">
         <v>839</v>
       </c>
       <c r="L78" t="s">
         <v>840</v>
       </c>
       <c r="M78" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N78" s="5"/>
       <c r="O78">
         <v>44567.0</v>
       </c>
       <c r="P78" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79" t="s">
         <v>33</v>
       </c>
       <c r="B79" t="s">
         <v>339</v>
       </c>
       <c r="D79" t="s">
         <v>796</v>
       </c>
       <c r="E79" t="s">
         <v>52</v>
       </c>
       <c r="F79" t="s">
         <v>797</v>
       </c>
       <c r="G79" t="s">
         <v>798</v>
       </c>
       <c r="H79" t="s">
         <v>41</v>
       </c>
       <c r="I79" t="s">
         <v>800</v>
       </c>
       <c r="J79" t="s">
         <v>801</v>
       </c>
       <c r="K79" t="s">
         <v>841</v>
       </c>
       <c r="L79" t="s">
         <v>842</v>
       </c>
       <c r="M79" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N79" s="5"/>
       <c r="O79">
         <v>44567.0</v>
       </c>
       <c r="P79" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="80" spans="1:17">
       <c r="A80" t="s">
         <v>33</v>
       </c>
       <c r="B80" t="s">
         <v>339</v>
       </c>
       <c r="D80" t="s">
         <v>796</v>
       </c>
       <c r="E80" t="s">
         <v>52</v>
       </c>
       <c r="F80" t="s">
         <v>797</v>
       </c>
       <c r="G80" t="s">
         <v>798</v>
       </c>
       <c r="H80" t="s">
         <v>41</v>
       </c>
       <c r="I80" t="s">
         <v>800</v>
       </c>
       <c r="J80" t="s">
         <v>801</v>
       </c>
       <c r="K80" t="s">
         <v>843</v>
       </c>
       <c r="L80" t="s">
         <v>844</v>
       </c>
       <c r="M80" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N80" s="5"/>
       <c r="O80">
         <v>44567.0</v>
       </c>
       <c r="P80" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="81" spans="1:17">
       <c r="A81" t="s">
         <v>33</v>
       </c>
       <c r="B81" t="s">
         <v>339</v>
       </c>
       <c r="D81" t="s">
         <v>796</v>
       </c>
       <c r="E81" t="s">
         <v>52</v>
       </c>
       <c r="F81" t="s">
         <v>797</v>
       </c>
       <c r="G81" t="s">
         <v>798</v>
       </c>
       <c r="H81" t="s">
         <v>41</v>
       </c>
       <c r="I81" t="s">
         <v>800</v>
       </c>
       <c r="J81" t="s">
         <v>801</v>
       </c>
       <c r="K81" t="s">
         <v>845</v>
       </c>
       <c r="L81" t="s">
         <v>846</v>
       </c>
       <c r="M81" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N81" s="5"/>
       <c r="O81">
         <v>44567.0</v>
       </c>
       <c r="P81" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="82" spans="1:17">
       <c r="A82" t="s">
         <v>33</v>
       </c>
       <c r="B82" t="s">
         <v>339</v>
       </c>
       <c r="D82" t="s">
         <v>796</v>
       </c>
       <c r="E82" t="s">
         <v>52</v>
       </c>
       <c r="F82" t="s">
         <v>797</v>
       </c>
       <c r="G82" t="s">
         <v>798</v>
       </c>
       <c r="H82" t="s">
         <v>41</v>
       </c>
       <c r="I82" t="s">
         <v>800</v>
       </c>
       <c r="J82" t="s">
         <v>801</v>
       </c>
       <c r="K82" t="s">
         <v>847</v>
       </c>
       <c r="L82" t="s">
         <v>848</v>
       </c>
       <c r="M82" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N82" s="5"/>
       <c r="O82">
         <v>44567.0</v>
       </c>
       <c r="P82" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="83" spans="1:17">
       <c r="A83" t="s">
         <v>33</v>
       </c>
       <c r="B83" t="s">
         <v>339</v>
       </c>
       <c r="D83" t="s">
         <v>796</v>
       </c>
       <c r="E83" t="s">
         <v>52</v>
       </c>
       <c r="F83" t="s">
         <v>797</v>
       </c>
       <c r="G83" t="s">
         <v>798</v>
       </c>
       <c r="H83" t="s">
         <v>41</v>
       </c>
       <c r="I83" t="s">
         <v>800</v>
       </c>
       <c r="J83" t="s">
         <v>801</v>
       </c>
       <c r="K83" t="s">
         <v>849</v>
       </c>
       <c r="L83" t="s">
         <v>850</v>
       </c>
       <c r="M83" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N83" s="5"/>
       <c r="O83">
         <v>44567.0</v>
       </c>
       <c r="P83" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="84" spans="1:17">
       <c r="A84" t="s">
         <v>33</v>
       </c>
       <c r="B84" t="s">
         <v>339</v>
       </c>
       <c r="D84" t="s">
         <v>796</v>
       </c>
       <c r="E84" t="s">
         <v>52</v>
       </c>
       <c r="F84" t="s">
         <v>797</v>
       </c>
       <c r="G84" t="s">
         <v>798</v>
       </c>
       <c r="H84" t="s">
         <v>41</v>
       </c>
       <c r="I84" t="s">
         <v>800</v>
       </c>
       <c r="J84" t="s">
         <v>801</v>
       </c>
       <c r="K84" t="s">
         <v>851</v>
       </c>
       <c r="L84" t="s">
         <v>374</v>
       </c>
       <c r="M84" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N84" s="5"/>
       <c r="O84">
         <v>44567.0</v>
       </c>
       <c r="P84" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="85" spans="1:17">
       <c r="A85" t="s">
         <v>33</v>
       </c>
       <c r="B85" t="s">
         <v>339</v>
       </c>
       <c r="D85" t="s">
         <v>796</v>
       </c>
       <c r="E85" t="s">
         <v>52</v>
       </c>
       <c r="F85" t="s">
         <v>797</v>
       </c>
       <c r="G85" t="s">
         <v>798</v>
       </c>
       <c r="H85" t="s">
         <v>41</v>
       </c>
       <c r="I85" t="s">
         <v>800</v>
       </c>
       <c r="J85" t="s">
         <v>801</v>
       </c>
       <c r="K85" t="s">
         <v>852</v>
       </c>
       <c r="L85" t="s">
         <v>669</v>
       </c>
       <c r="M85" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N85" s="5"/>
       <c r="O85">
         <v>44567.0</v>
       </c>
       <c r="P85" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="86" spans="1:17">
       <c r="A86" t="s">
         <v>33</v>
       </c>
       <c r="B86" t="s">
         <v>339</v>
       </c>
       <c r="D86" t="s">
         <v>796</v>
       </c>
       <c r="E86" t="s">
         <v>52</v>
       </c>
       <c r="F86" t="s">
         <v>797</v>
       </c>
       <c r="G86" t="s">
         <v>798</v>
       </c>
       <c r="H86" t="s">
         <v>41</v>
       </c>
       <c r="I86" t="s">
         <v>800</v>
       </c>
       <c r="J86" t="s">
         <v>801</v>
       </c>
       <c r="K86" t="s">
         <v>853</v>
       </c>
       <c r="L86" t="s">
         <v>854</v>
       </c>
       <c r="M86" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N86" s="5"/>
       <c r="O86">
         <v>44567.0</v>
       </c>
       <c r="P86" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="87" spans="1:17">
       <c r="A87" t="s">
         <v>33</v>
       </c>
       <c r="B87" t="s">
         <v>339</v>
       </c>
       <c r="D87" t="s">
         <v>796</v>
       </c>
       <c r="E87" t="s">
         <v>52</v>
       </c>
       <c r="F87" t="s">
         <v>797</v>
       </c>
       <c r="G87" t="s">
         <v>798</v>
       </c>
       <c r="H87" t="s">
         <v>41</v>
       </c>
       <c r="I87" t="s">
         <v>800</v>
       </c>
       <c r="J87" t="s">
         <v>801</v>
       </c>
       <c r="K87" t="s">
         <v>855</v>
       </c>
       <c r="L87" t="s">
         <v>856</v>
       </c>
       <c r="M87" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N87" s="5"/>
       <c r="O87">
         <v>44567.0</v>
       </c>
       <c r="P87" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="88" spans="1:17">
       <c r="A88" t="s">
         <v>33</v>
       </c>
       <c r="B88" t="s">
         <v>339</v>
       </c>
       <c r="D88" t="s">
         <v>796</v>
       </c>
       <c r="E88" t="s">
         <v>52</v>
       </c>
       <c r="F88" t="s">
         <v>797</v>
       </c>
       <c r="G88" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="H88" t="s">
         <v>41</v>
       </c>
       <c r="I88" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="J88" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="K88" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="L88" t="s">
         <v>211</v>
       </c>
       <c r="M88" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N88" s="5"/>
       <c r="O88">
         <v>45468.0</v>
       </c>
     </row>
     <row r="89" spans="1:17">
       <c r="A89" t="s">
         <v>33</v>
       </c>
       <c r="B89" t="s">
         <v>339</v>
       </c>
       <c r="D89" t="s">
         <v>796</v>
       </c>
       <c r="E89" t="s">
         <v>52</v>
       </c>
       <c r="F89" t="s">
         <v>797</v>
       </c>
       <c r="G89" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="H89" t="s">
         <v>41</v>
       </c>
       <c r="I89" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="J89" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="K89" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="L89" t="s">
         <v>396</v>
       </c>
       <c r="M89" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N89" s="5"/>
       <c r="O89">
         <v>45496.0</v>
       </c>
     </row>
     <row r="90" spans="1:17">
       <c r="A90" t="s">
         <v>33</v>
       </c>
       <c r="B90" t="s">
         <v>339</v>
       </c>
       <c r="C90" t="s">
         <v>787</v>
       </c>
       <c r="D90" t="s">
         <v>796</v>
       </c>
       <c r="E90" t="s">
         <v>52</v>
       </c>
       <c r="F90" t="s">
         <v>797</v>
       </c>
       <c r="G90" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="H90" t="s">
         <v>41</v>
       </c>
       <c r="I90" t="s">
         <v>871</v>
       </c>
       <c r="J90" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="K90" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="L90" t="s">
         <v>161</v>
       </c>
       <c r="M90" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N90" s="5"/>
       <c r="O90">
         <v>44523.0</v>
       </c>
     </row>
     <row r="91" spans="1:17">
       <c r="A91" t="s">
         <v>33</v>
       </c>
       <c r="B91" t="s">
         <v>339</v>
       </c>
       <c r="D91" t="s">
         <v>796</v>
       </c>
       <c r="E91" t="s">
         <v>52</v>
       </c>
       <c r="F91" t="s">
         <v>797</v>
       </c>
       <c r="G91" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="H91" t="s">
         <v>41</v>
       </c>
       <c r="I91" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="J91" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="K91" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="L91" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="M91" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N91" s="5"/>
       <c r="O91">
         <v>45539.0</v>
       </c>
     </row>
     <row r="92" spans="1:17">
       <c r="A92" t="s">
         <v>33</v>
       </c>
       <c r="B92" t="s">
         <v>339</v>
       </c>
       <c r="D92" t="s">
         <v>796</v>
       </c>
       <c r="E92" t="s">
         <v>52</v>
       </c>
       <c r="F92" t="s">
         <v>797</v>
       </c>
       <c r="G92" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="H92" t="s">
         <v>41</v>
       </c>
       <c r="I92" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="J92" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="K92" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="L92" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="M92" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N92" s="5"/>
       <c r="O92">
         <v>45012.0</v>
       </c>
     </row>
     <row r="93" spans="1:17">
       <c r="A93" t="s">
         <v>33</v>
       </c>
       <c r="B93" t="s">
         <v>339</v>
       </c>
       <c r="D93" t="s">
         <v>788</v>
       </c>
       <c r="E93" t="s">
         <v>52</v>
       </c>
       <c r="F93" t="s">
         <v>789</v>
       </c>
       <c r="G93" t="s">
+        <v>966</v>
+      </c>
+      <c r="H93" t="s">
+        <v>41</v>
+      </c>
+      <c r="I93" t="s">
+        <v>962</v>
+      </c>
+      <c r="J93" t="s">
+        <v>963</v>
+      </c>
+      <c r="K93" t="s">
+        <v>964</v>
+      </c>
+      <c r="L93" t="s">
         <v>965</v>
-      </c>
-[...13 lines deleted...]
-        <v>964</v>
       </c>
       <c r="M93" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N93" s="5"/>
       <c r="O93">
         <v>43187.0</v>
       </c>
     </row>
     <row r="94" spans="1:17">
       <c r="A94" t="s">
         <v>33</v>
       </c>
       <c r="B94" t="s">
         <v>339</v>
       </c>
       <c r="D94" t="s">
         <v>796</v>
       </c>
       <c r="E94" t="s">
         <v>52</v>
       </c>
       <c r="F94" t="s">
         <v>797</v>
       </c>
       <c r="G94" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="H94" t="s">
         <v>41</v>
       </c>
       <c r="I94" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="J94" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="K94" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="L94" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="M94" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N94" s="5"/>
       <c r="O94">
         <v>45552.0</v>
       </c>
     </row>
     <row r="95" spans="1:17">
       <c r="A95" t="s">
         <v>33</v>
       </c>
       <c r="B95" t="s">
         <v>339</v>
       </c>
       <c r="C95" t="s">
         <v>787</v>
       </c>
       <c r="D95" t="s">
         <v>796</v>
       </c>
       <c r="E95" t="s">
         <v>52</v>
       </c>
       <c r="F95" t="s">
         <v>797</v>
       </c>
       <c r="G95" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="H95" t="s">
         <v>41</v>
       </c>
       <c r="I95" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="J95" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="K95" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="L95" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="M95" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N95" s="5"/>
       <c r="O95">
         <v>45141.0</v>
       </c>
     </row>
     <row r="96" spans="1:17">
       <c r="A96" t="s">
         <v>33</v>
       </c>
       <c r="B96" t="s">
         <v>339</v>
       </c>
       <c r="D96" t="s">
         <v>796</v>
       </c>
       <c r="E96" t="s">
         <v>52</v>
       </c>
       <c r="F96" t="s">
         <v>797</v>
       </c>
       <c r="G96" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="H96" t="s">
         <v>41</v>
       </c>
       <c r="I96" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="J96" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="K96" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="L96" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="M96" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N96" s="5"/>
       <c r="O96">
         <v>45689.0</v>
       </c>
     </row>
     <row r="97" spans="1:17">
       <c r="A97" t="s">
         <v>33</v>
       </c>
       <c r="B97" t="s">
         <v>339</v>
       </c>
       <c r="D97" t="s">
         <v>796</v>
       </c>
       <c r="E97" t="s">
         <v>52</v>
       </c>
       <c r="F97" t="s">
         <v>797</v>
       </c>
       <c r="G97" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="H97" t="s">
         <v>41</v>
       </c>
       <c r="I97" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="J97" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="K97" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="L97" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="M97" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N97" s="5">
         <v>44743.0</v>
       </c>
       <c r="O97">
         <v>45382.0</v>
       </c>
     </row>
     <row r="98" spans="1:17">
       <c r="A98" t="s">
         <v>33</v>
       </c>
       <c r="B98" t="s">
         <v>339</v>
       </c>
       <c r="C98" t="s">
         <v>787</v>
       </c>
       <c r="D98" t="s">
         <v>796</v>
       </c>
       <c r="E98" t="s">
         <v>52</v>
       </c>
       <c r="F98" t="s">
         <v>797</v>
       </c>
       <c r="G98" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="H98" t="s">
         <v>41</v>
       </c>
       <c r="I98" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="J98" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="K98" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="L98" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="M98" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N98" s="5"/>
       <c r="O98">
         <v>45260.0</v>
       </c>
       <c r="P98" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="99" spans="1:17">
       <c r="A99" t="s">
         <v>33</v>
       </c>
       <c r="B99" t="s">
         <v>339</v>
       </c>
       <c r="C99" t="s">
         <v>787</v>
       </c>
       <c r="D99" t="s">
         <v>796</v>
       </c>
       <c r="E99" t="s">
         <v>52</v>
       </c>
       <c r="F99" t="s">
         <v>797</v>
       </c>
       <c r="G99" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="H99" t="s">
         <v>41</v>
       </c>
       <c r="I99" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="J99" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="K99" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="L99" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="M99" s="5" t="s">
         <v>794</v>
       </c>
       <c r="N99" s="5"/>
       <c r="O99">
         <v>45467.0</v>
       </c>
       <c r="P99" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O7"/>
   <sheetViews>
@@ -14759,357 +14768,357 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C2" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D2" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="E2" t="s">
         <v>339</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="G2" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="H2" t="s">
         <v>150</v>
       </c>
       <c r="I2" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="K2" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="N2" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="O2" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="C3" t="s">
         <v>33</v>
       </c>
       <c r="D3" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="E3" t="s">
         <v>339</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="G3" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="H3" t="s">
         <v>150</v>
       </c>
       <c r="I3" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="J3" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="K3" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="N3" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="O3" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="C4" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="D4" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="E4" t="s">
         <v>339</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="G4" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="H4" t="s">
         <v>150</v>
       </c>
       <c r="I4" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="J4" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="K4" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="L4" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="M4" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="N4" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="O4" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="C5" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="D5" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="E5" t="s">
         <v>339</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="G5" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="H5" t="s">
         <v>150</v>
       </c>
       <c r="I5" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="J5" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="K5" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="L5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="M5" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="N5" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="O5" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="C6" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="D6" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E6" t="s">
         <v>339</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="G6" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="H6" t="s">
         <v>150</v>
       </c>
       <c r="I6" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="J6" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="K6" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="L6" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="M6" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="N6" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="O6" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="C7" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="D7" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="E7" t="s">
         <v>339</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="G7" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="H7" t="s">
         <v>150</v>
       </c>
       <c r="I7" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="J7" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="K7" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="L7" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="M7" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="N7" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="O7" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -15121,241 +15130,241 @@
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="C2" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="D2" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="E2" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="F2" t="s">
         <v>339</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="I2" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>768</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="C2" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="D2" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>772</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>339</v>
+        <v>1073</v>
       </c>
       <c r="C2" t="s">
         <v>787</v>
       </c>
       <c r="D2" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E2" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="F2" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -15372,85 +15381,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>769</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>768</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>770</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="C2" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="D2" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="C3" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="D3" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="C4" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="D4" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">