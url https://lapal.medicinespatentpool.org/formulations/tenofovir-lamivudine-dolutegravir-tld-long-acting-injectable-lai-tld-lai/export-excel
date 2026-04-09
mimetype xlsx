--- v5 (2026-02-25)
+++ v6 (2026-04-09)
@@ -889,51 +889,51 @@
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>Moldova, Republic of, Dominican Republic</t>
   </si>
   <si>
     <t>United States of America, Australia</t>
   </si>
   <si>
     <t>WO2011094150</t>
   </si>
   <si>
     <t>Dolutegravir or cabotegravir  in combination with ABC, 3TC or RPV</t>
   </si>
   <si>
     <t>The present invention relates to combinations of compounds comprising HIV integrase inhibitors and other therapeutic agents. Such combinations are useful in the inhibition of HIV replication, the prevention and/or treatment of infection by HIV, and in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
     <t>Philippines, Viet Nam, Malaysia</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
-    <t>Algeria, Egypt, Philippines, Viet Nam, Malaysia</t>
+    <t>Algeria, Egypt, Philippines, Malaysia</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
     <t>Ecuador, Libya, World Intellectual Property Organization (WIPO), Brazil, Tajikistan, Belarus, Azerbaijan, Moldova, Republic of, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan</t>
   </si>
   <si>
     <t>Costa Rica, Hong Kong, World Intellectual Property Organization (WIPO), Russian Federation</t>
   </si>
   <si>
     <t>WO2010110409</t>
   </si>
   <si>
     <t>Dolutegravir intermediates, their crystalline forms and processes</t>
   </si>
   <si>
     <t>2030-03-26</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Belgium, United Kingdom, Netherlands, Switzerland, Spain, Austria, Romania, France, Ireland, Germany, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, World Intellectual Property Organization (WIPO)</t>
   </si>
@@ -2405,51 +2405,51 @@
       </c>
       <c r="I7" t="s">
         <v>184</v>
       </c>
       <c r="M7" t="s">
         <v>193</v>
       </c>
       <c r="N7" t="s">
         <v>194</v>
       </c>
       <c r="O7" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>196</v>
       </c>
       <c r="C8" t="s">
         <v>197</v>
       </c>
       <c r="D8" t="s">
-        <v>141</v>
+        <v>190</v>
       </c>
       <c r="E8" t="s">
         <v>181</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>198</v>
       </c>
       <c r="G8" t="s">
         <v>199</v>
       </c>
       <c r="H8" t="s">
         <v>145</v>
       </c>
       <c r="I8" t="s">
         <v>175</v>
       </c>
       <c r="J8" t="s">
         <v>200</v>
       </c>
       <c r="K8" t="s">
         <v>201</v>
       </c>
       <c r="L8" t="s">
         <v>202</v>
       </c>