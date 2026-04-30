--- v6 (2026-04-09)
+++ v7 (2026-04-30)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="334">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -475,54 +475,54 @@
   <si>
     <t>CA2009637</t>
   </si>
   <si>
     <t>Emtricitabine and lamivudine compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Biochem Pharma Inc</t>
   </si>
   <si>
     <t>2010-02-08</t>
   </si>
   <si>
     <t>Novel substituted 1,3-oxathiolane cyclic compounds having pharmacological activity, to processes for and intermediates of use in their preparation, to pharmaceutical compositions containing them, and to the use of these compounds in the antiviral treatment of mammals.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Health Canada</t>
   </si>
   <si>
-    <t>United States of America, Australia, Germany, Spain, Finland, Ireland, Portugal</t>
-[...2 lines deleted...]
-    <t>United States of America, Australia, Cyprus, Germany, Denmark, Spain, Greece, Hungary, Ireland, Japan, Luxembourg, Latvia, Netherlands, New Zealand, Poland, Singapore, Slovenia, Slovakia</t>
+    <t>United States of America, Australia, Germany, Spain, Finland, Ireland, Portugal, Slovenia</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Cyprus, Germany, Denmark, Spain, Greece, Hungary, Ireland, Japan, Luxembourg, Latvia, Netherlands, New Zealand, Poland, Singapore, Slovakia</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina, Yugoslavia/Serbia and Montenegro, China, Honduras, South Africa, Botswana, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Sudan, Eswatini, Uganda, Zambia, Zimbabwe, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Mali, Mauritania, Niger, Senegal, Chad, Togo, Malaysia, Philippines, Armenia, Kyrgyzstan, Tajikistan, Sri Lanka, Dominican Republic, Georgia, Uzbekistan, Mexico, Moldova, Republic of, Ukraine</t>
   </si>
   <si>
     <t>Canada, United States of America, Austria, Germany, Denmark, Spain, Greece, Hong Kong, Croatia, Israel, Japan, Korea, Republic of, Luxembourg, Netherlands, Norway, Belgium, Switzerland, France, United Kingdom, Italy, Liechtenstein, Sweden, Uruguay, Saudi Arabia</t>
   </si>
   <si>
     <t>WO9414802</t>
   </si>
   <si>
     <t>Emtricitabine and lamivudine  - process for preparing</t>
   </si>
   <si>
     <t>Process</t>
   </si>
   <si>
     <t>2012-12-21</t>
   </si>
   <si>
     <t>The present invention relates to processes for preparing substituted 1,3-oxathiolanes with antiviral activity and intermediates of use in their preparation.</t>
   </si>
   <si>
     <t>EPO (extended family)</t>
   </si>
@@ -673,63 +673,63 @@
   <si>
     <t>Canada, Australia, Hong Kong, Croatia, Japan, Korea, Republic of, Norway, New Zealand, United States of America, Austria, Belgium, Switzerland, Cyprus, Germany, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO), Lithuania, Romania, Latvia, Slovenia, Czechia, Guyana, Seychelles, Saint Helena, Ascension and Tristan da Cunha, Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
     <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Indonesia, Malaysia, Algeria</t>
   </si>
   <si>
-    <t>United States of America, Australia, Canada, Cyprus, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, Norway, New Zealand, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, Singapore</t>
+    <t>United States of America, Australia, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, Norway, New Zealand, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, Singapore, Gibraltar, Guernsey, Jersey</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>United States of America, Cyprus, Luxembourg, Norway, Belgium, Finland, France, Hungary, Lithuania, Netherlands, Slovenia</t>
+    <t>United States of America, Luxembourg, Norway, Cyprus, Finland, Netherlands, Slovenia</t>
   </si>
   <si>
     <t>Türkiye, India, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
-    <t>United States of America, Cyprus, Hong Kong, Israel, Japan, Luxembourg, Austria, Belgium, Bulgaria, Switzerland, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, World Intellectual Property Organization (WIPO)</t>
+    <t>United States of America, Hong Kong, Israel, Japan, Luxembourg, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2013025788</t>
   </si>
   <si>
     <t>Tenofovir alafenamide hemifumarate (TAF)</t>
   </si>
   <si>
     <t>Salt</t>
   </si>
   <si>
     <t>2032-08-15</t>
   </si>
   <si>
     <t xml:space="preserve">A hemifumarate form of tenofovir alafenamide, and antiviral therapy using tenofovir alafenamide hemifurnarate (e.g., anti-HTV and anti-HBV therapies). </t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
     <t>Morocco, Moldova, Republic of, Mexico, Peru, Botswana, Ghana, Gambia (the), Kenya, Liberia, Lesotho, Malawi, Mozambique, Namibia, Rwanda, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Tajikistan, Turkmenistan, Viet Nam, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Bolivia (Plurinational State of), Philippines, South Africa, Ukraine, Brazil, El Salvador, Montenegro, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
   </si>
   <si>
     <t>United States of America, Australia, Canada, Chile, Costa Rica, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, Uruguay, Russian Federation, Denmark, Panama, Croatia, Cyprus, Bahamas, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
@@ -832,84 +832,81 @@
   <si>
     <t>United States of America, Australia, Canada, Switzerland, Germany, Spain, France, United Kingdom, Ireland, Italy, Liechtenstein, Japan, Korea, Republic of, Russian Federation, Singapore, Taiwan, Province of China</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), North Macedonia, Türkiye, India</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, San Marino, Hong Kong</t>
   </si>
   <si>
     <t>WO2010011814</t>
   </si>
   <si>
     <t>Cabotegravir prodrugs &amp; Cabotegravir and Dolutegravir intermediates  and processes</t>
   </si>
   <si>
     <t>2029-07-23</t>
   </si>
   <si>
     <t>The present invention features compounds that are prodrugs of HIV integrase inhibitors and therefore are useful in the delivery of compounds for the inhibition of HIV replication, the prevention and/or treatment of infection by HIV, and in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Liechtenstein, Spain, Portugal, Japan, Korea, Republic of, Singapore, United States of America</t>
+    <t>Belgium, Germany, France, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Liechtenstein, Spain, Portugal, Japan, Korea, Republic of, Singapore, United States of America, Hong Kong</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Bosnia and Herzegovina, World Intellectual Property Organization (WIPO), Albania, Serbia</t>
   </si>
   <si>
-    <t>Belgium, France, Luxembourg, Netherlands, Switzerland, Sweden, Austria, Liechtenstein, Greece, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, World Intellectual Property Organization (WIPO)</t>
+    <t>Belgium, Luxembourg, Netherlands, Switzerland, Sweden, Austria, Liechtenstein, Greece, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>CA3003988</t>
   </si>
   <si>
     <t>Dolutegravir in combination with lamivudine (3TC)</t>
   </si>
   <si>
     <t>Combination</t>
   </si>
   <si>
     <t>Viiv Healthcare Company</t>
   </si>
   <si>
     <t>2031-01-24</t>
   </si>
   <si>
     <t>The present disclosure relates to combinations of compounds comprising HIV integrase inhibitors and other therapeutic agents. Such combinations may be useful in the inhibition of HIV-1 or potentially the inhibition of HIV replication, or for the prevention and/or treatment of infection by HIV, or in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
     <t>Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Philippines, Malaysia</t>
   </si>
   <si>
-    <t>United States of America, Canada, Australia, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel</t>
-[...2 lines deleted...]
-    <t>Singapore</t>
+    <t>United States of America, Singapore, Canada, Australia, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel</t>
   </si>
   <si>
     <t>Moldova, Republic of, Dominican Republic</t>
   </si>
   <si>
     <t>United States of America, Australia</t>
   </si>
   <si>
     <t>WO2011094150</t>
   </si>
   <si>
     <t>Dolutegravir or cabotegravir  in combination with ABC, 3TC or RPV</t>
   </si>
   <si>
     <t>The present invention relates to combinations of compounds comprising HIV integrase inhibitors and other therapeutic agents. Such combinations are useful in the inhibition of HIV replication, the prevention and/or treatment of infection by HIV, and in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
     <t>Philippines, Viet Nam, Malaysia</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>Algeria, Egypt, Philippines, Malaysia</t>
   </si>
@@ -2742,178 +2739,175 @@
       </c>
       <c r="D15" t="s">
         <v>271</v>
       </c>
       <c r="E15" t="s">
         <v>272</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>273</v>
       </c>
       <c r="G15" t="s">
         <v>274</v>
       </c>
       <c r="H15" t="s">
         <v>145</v>
       </c>
       <c r="I15" t="s">
         <v>234</v>
       </c>
       <c r="J15" t="s">
         <v>275</v>
       </c>
       <c r="K15" t="s">
         <v>276</v>
       </c>
-      <c r="M15" t="s">
+      <c r="N15" t="s">
         <v>277</v>
       </c>
-      <c r="N15" t="s">
+      <c r="O15" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="C16" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="D16" t="s">
         <v>271</v>
       </c>
       <c r="E16" t="s">
         <v>208</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>273</v>
       </c>
       <c r="G16" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="H16" t="s">
         <v>145</v>
       </c>
       <c r="I16" t="s">
         <v>234</v>
       </c>
       <c r="J16" t="s">
+        <v>282</v>
+      </c>
+      <c r="K16" t="s">
         <v>283</v>
       </c>
-      <c r="K16" t="s">
+      <c r="L16" t="s">
         <v>284</v>
       </c>
-      <c r="L16" t="s">
+      <c r="M16" t="s">
         <v>285</v>
       </c>
-      <c r="M16" t="s">
+      <c r="N16" t="s">
         <v>286</v>
       </c>
-      <c r="N16" t="s">
+      <c r="O16" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="C17" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="D17" t="s">
         <v>243</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="H17" t="s">
         <v>145</v>
       </c>
       <c r="I17" t="s">
         <v>234</v>
       </c>
       <c r="J17" t="s">
         <v>248</v>
       </c>
       <c r="K17" t="s">
+        <v>291</v>
+      </c>
+      <c r="N17" t="s">
         <v>292</v>
       </c>
-      <c r="N17" t="s">
+      <c r="O17" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="C18" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D18" t="s">
         <v>243</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="H18" t="s">
         <v>145</v>
       </c>
       <c r="I18" t="s">
         <v>234</v>
       </c>
       <c r="J18" t="s">
+        <v>297</v>
+      </c>
+      <c r="K18" t="s">
         <v>298</v>
       </c>
-      <c r="K18" t="s">
+      <c r="L18" t="s">
         <v>299</v>
       </c>
-      <c r="L18" t="s">
+      <c r="N18" t="s">
         <v>300</v>
       </c>
-      <c r="N18" t="s">
+      <c r="O18" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
@@ -2936,245 +2930,245 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G1" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="H1" s="5" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="C2" t="s">
         <v>310</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="C3" t="s">
         <v>313</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="C4" t="s">
         <v>315</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>318</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>320</v>
+      </c>
+      <c r="C2" t="s">
         <v>321</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>322</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>323</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -3191,88 +3185,88 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C2" t="s">
         <v>326</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>57</v>
       </c>
       <c r="C3" t="s">
+        <v>328</v>
+      </c>
+      <c r="E3" s="6" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
+        <v>330</v>
+      </c>
+      <c r="C4" t="s">
         <v>331</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>332</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" s="6" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>