--- v3 (2026-02-02)
+++ v4 (2026-04-29)
@@ -490,63 +490,63 @@
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Colombia, Cuba, Tajikistan, Belarus, Azerbaijan, Moldova, Republic of, Turkmenistan, Armenia, Kyrgyzstan, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Morocco, Tunisia, Algeria, Egypt, Nigeria</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Liechtenstein, Norway, Malta, Denmark, Belgium, Greece, Hungary, Croatia, Switzerland, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, Bulgaria, Slovakia, Latvia, Ireland, Estonia, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, United States of America, Costa Rica, United Arab Emirates, Qatar, Brunei Darussalam</t>
   </si>
   <si>
     <t>WO2014001904</t>
   </si>
   <si>
     <t xml:space="preserve">Biodegradable drug delivery composition comprising triblock polymer and diblock polymer </t>
   </si>
   <si>
     <t>2033-06-27</t>
   </si>
   <si>
     <t>A biodegradable drug delivery compositions comprising a triblock copolymer containing a polyester and a polyethylene glycol and a diblock copolymer containing a polyester and an end-capped polyethylene glycol, as well as at least one pharmaceutically active principle or hydrophobic active principle such as medroxyprogesterone acetate, levonorgestrel, cyclosporine, progesterone or bupivacaine is disclosed.</t>
   </si>
   <si>
     <t>Brazil, China, Kazakhstan, Montenegro, India, Mexico, Tunisia, Ukraine, South Africa, Indonesia, Malaysia, Viet Nam</t>
   </si>
   <si>
-    <t>Australia, Canada, Chile, Russian Federation, Liechtenstein, Italy, United Kingdom, Hungary, Switzerland, Spain, Cyprus, France, Germany, Hong Kong, Israel, Japan, Korea, Republic of, Singapore, Brunei Darussalam</t>
+    <t>Australia, Canada, Chile, Russian Federation, Liechtenstein, Italy, United Kingdom, Switzerland, Spain, France, Germany, Hong Kong, Israel, Japan, Korea, Republic of, Singapore, Brunei Darussalam</t>
   </si>
   <si>
     <t>Algeria, Nigeria</t>
   </si>
   <si>
     <t>United Arab Emirates, Qatar</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Colombia, Cuba, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Albania, Serbia, Bosnia and Herzegovina, Türkiye, North Macedonia, Morocco, Egypt, Thailand</t>
   </si>
   <si>
-    <t>World Intellectual Property Organization (WIPO), Costa Rica, Norway, Malta, Denmark, Belgium, Greece, Netherlands, Croatia, San Marino, Slovenia, Austria, Romania, Iceland, Finland, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, United States of America, New Zealand</t>
+    <t>World Intellectual Property Organization (WIPO), Costa Rica, Norway, Malta, Denmark, Belgium, Greece, Netherlands, Hungary, Croatia, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, United States of America, New Zealand</t>
   </si>
   <si>
     <t>WO2017085561</t>
   </si>
   <si>
     <t>Method for morselizing and/or targeting pharmaceutically active principles to synovial tissue</t>
   </si>
   <si>
     <t>Process</t>
   </si>
   <si>
     <t>2036-11-16</t>
   </si>
   <si>
     <t>A method of targeting to the synovial tissue biodegradable drug delivery compositions or morselizing biodegradable drug delivery compositions are described. The biodegradable drug composition comprises a triblock copolymer containing a polyester and a polyethylene glycol and a diblock copolymer containing a polyester and an end-capped polyethylene glycol, as well as at least one pharmaceutically active principle is disclosed.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
     <t>China, Albania, Serbia, Türkiye, North Macedonia, India</t>
   </si>
   <si>
     <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, United States of America</t>
   </si>
@@ -1463,51 +1463,51 @@
   <si>
     <t>50 mg/0.14 mL, 75 mg/0.21 mL, 100 mg/0.28 mL, 125 mg/0.35 mL, 150 mg/0.42 mL, 200 mg/0.56 mL, and 250 mg/0.7 mL single-dose prefilled syringes</t>
   </si>
   <si>
     <t>USFDA-r</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2023/213586s000lbl.pdf</t>
   </si>
   <si>
     <t>LAI risperidone for Schizophrenia management, once a month or once every 2 months</t>
   </si>
   <si>
     <t>Medincell / Teva Handok</t>
   </si>
   <si>
-    <t>KMFDS-r</t>
+    <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.medicinespatentpool.org/storage/illustrations/cTH2l0pNWn8eDWegrxuhgU8QEP7SGt3YhL00THl2.png</t>
   </si>
   <si>
     <t>To be determined</t>
   </si>
   <si>
     <t>Publication</t>
   </si>