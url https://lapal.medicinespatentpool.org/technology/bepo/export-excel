--- v4 (2026-04-29)
+++ v5 (2026-05-20)
@@ -1442,51 +1442,51 @@
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>MEDINCELL / TEVA</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>UZEDY</t>
   </si>
   <si>
     <t>50 mg/0.14 mL, 75 mg/0.21 mL, 100 mg/0.28 mL, 125 mg/0.35 mL, 150 mg/0.42 mL, 200 mg/0.56 mL, and 250 mg/0.7 mL single-dose prefilled syringes</t>
   </si>
   <si>
-    <t>USFDA-r</t>
+    <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2023/213586s000lbl.pdf</t>
   </si>
   <si>
     <t>LAI risperidone for Schizophrenia management, once a month or once every 2 months</t>
   </si>
   <si>
     <t>Medincell / Teva Handok</t>
   </si>
   <si>
     <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>