--- v1 (2025-12-08)
+++ v2 (2026-04-02)
@@ -803,50 +803,53 @@
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
+    <t>Manufacturer</t>
+  </si>
+  <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
@@ -918,53 +921,50 @@
     <t>resources/BfgF0hve9Pwj_EP-104IGI-DDW2024_poster_FINAL.pdf</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Malone, A., Kowalski, M. M., Helliwell, J., Lynggaard Boll, S., Rovsing, H., Moriat, K., Castillo Mondragón, A., Li, Y., Prener Miller, C., Reinstrup Bihlet, A., Dobek, C., Peck, V., Wilmink, M., Simon, L. S., &amp;amp; Conaghan, P. G. (2024). Efficacy and safety of a diffusion-based extended-release fluticasone propionate intra-articular injection (EP-104IAR) in knee osteoarthritis (SPRINGBOARD): a 24-week, multicentre, randomised, double-blind, vehicle-controlled, phase 2 trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The Lancet. Rheumatology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, S2665-9913(24)00223-6. Advance online publication. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/S2665-9913(24)00223-6" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/S2665-9913(24)00223-6&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Between Sept 10, 2021, and Nov 16, 2022, 1294 people were screened for eligibility, and 319 were randomly assigned to EP-104IAR (n=164) or vehicle control (n=155). One participant in the EP-104IAR group was excluded from all analyses because treatment was not administered due to an adverse event. 318 participants (135 [42%] male and 183 [58%] female, 315 [99%] White) received randomly assigned treatment and were included in the primary analysis and safety analysis (EP-104IAR, n=163; vehicle control, n=155). At week 12, least squares mean change in WOMAC pain score from baseline was -2·89 (95% CI -3·22 to -2·56) in the EP-104IAR group and -2·23 (-2·56 to -1·89) in the vehicle control group, with a between-group difference of -0·66 (-1·11 to -0·21; p=0·0044); a significant between-group difference persisted to week 14. 106 (65%) of 163 participants in the EP-104IAR group had one or more treatment-emergent adverse event compared with 89 (57%) of 155 participants in the vehicle control group. Effects on serum glucose and cortisol concentrations were minimal and transient. There were no treatment-emergent deaths or treatment-related serious adverse events. Plasma concentrations of fluticasone propionate showed a blunted initial peak with terminal half-life of approximately 18-20 weeks.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Malone, A., Helliwell, J., Kowalski, M., Rovsing, H., Boll, S. L., Moriat, K., ... &amp;amp; Conaghan, P. G. (2024). OP0247 EFFICACY OF A NOVEL LONG-ACTING FLUTICASONE PROPIONATE INTRA ARTICULAR INJECTION (EP-104IAR) IN KNEE OSTEOARTHRITIS: PER-PROTOCOL ANALYSIS OF A RANDOMISED, DOUBLE-BLIND, PHASE 2 TRIAL OF EP-104IAR VS VEHICLE PLACEBO (SPRINGBOARD).&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Least-squares mean (LSM) change from baseline for WOMAC total score and subscales are shown in Figure 1. LSM change from baseline to Week 12 was significantly better for EP-104IAR vs vehicle for each of the WOMAC subscales: pain (-2.97 vs -2.24; p=0.003), function (-2.64 vs -1.99; p=0.005) and stiffness (-2.85 vs -2.05; p=0.001). Stiffness and function maintained p&amp;lt;0.05 to the Week 20 assessment and pain to Week 15. Total WOMAC score at Week 12 was significantly better for EP-104IAR vs vehicle (-2.79 vs -2.07; p=0.002) and this difference persisted with p&amp;lt;0.05 to the Week 20 assessment. The proportion of OMERACT-OARSI strict pain responders, defined as ≥50% decrease from baseline with absolute decrease ≥2 on the 10-point WOMAC pain scale was calculated for each week. The proportion of strict pain responders at Week 12 was 55.3% for EP-104IAR vs 39.5% for vehicle (p=0.013). This difference persisted with p&amp;lt;0.05 to the Week 15 assessment. The proportion of subjects with 70% reduction in pain score at Week 12 was 34.4% for EP-104IAR vs 14.6% for vehicle (p&amp;lt;0.001). This difference persisted with p&amp;lt;0.05 to the Week 21 assessment at all but one timepoint. The observed C&lt;/span&gt;&lt;sub style="color: rgb(34, 34, 34);"&gt;max&lt;/sub&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;of FP in the full study population (n=163) was 90pg/mL with a terminal phase half-life of 18-20 weeks.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Helliwell, J., Malone, A., Bredenoord, A. J., Nguyen, N., Ko, H. H., Dobek, C., ... &amp;amp; Dellon, E. S. (2024). 265. INITIAL RESULTS FROM RESOLVE, A PHASE 1B DOSE-ESCALATION STUDY OF EP-104GI (EXTENDED-RELEASE FLUTICASONE PROPIONATE INTRA-ESOPHAGEAL INJECTION) FOR EOSINOPHILIC ESOPHAGITIS.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Diseases of the Esophagus&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;37&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;(Supplement_1), doae057-044. &lt;/span&gt;&lt;a href="https://doi.org/10.1093/dote/doae057.044" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 111, 183); background-color: rgb(255, 255, 255);"&gt;https://doi.org/10.1093/dote/doae057.044&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;All subjects demonstrated decreased symptom scores compared to baseline, with generally greater responses at the higher EP-104GI dose in Cohort 2 (Fig 1). Histologically, all Cohort 2 patients showed decreases in EoEHSS scores with 2/3 having ≈50% decrease in total grade score and ≈35% decrease in total stage score at Week 4, also, eosinophil counts were reduced by ≈35% at Week 4 and ≈40% at Week 12.&lt;/p&gt;&lt;p&gt;Findings from Cohorts 1 and 2 of the ongoing trial include mild-moderate treatment-emergent AEs, the majority occurring on the day of treatment. No AEs were related to EP-104GI.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
-  </si>
-[...1 lines deleted...]
-    <t>Manufacturer</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Euphraxia</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://eupraxiapharma.com/</t>
   </si>
   <si>
     <t>Eupraxia Pharmaceuticals, founded in 2012, is a Canadian clinical-stage biotechnology company. It focuses on developing innovative, long-lasting treatments for chronic pain and other indications. Its research facility is located in Victoria, British Columbia, Canada, where it advances its pipeline with a proprietary drug delivery platform targeting sustained therapeutic effects in the orthopaedics</t>
   </si>
 </sst>
 </file>
 
@@ -1719,54 +1719,54 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>276</v>
+        <v>237</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>277</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
         <v>280</v>
       </c>
       <c r="C2" t="s">
         <v>281</v>
       </c>
       <c r="D2" t="s">
         <v>282</v>
       </c>
       <c r="E2" t="s">
@@ -2834,229 +2834,233 @@
       <c r="E1" s="2" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P1"/>
+  <dimension ref="A1:Q1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:P1"/>
+      <selection activeCell="A1" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
+    <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>236</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>237</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>238</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>240</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>241</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>242</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>243</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>244</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>245</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>246</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>247</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>248</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>249</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>250</v>
+      </c>
+      <c r="Q1" s="2" t="s">
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>233</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="C3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D3" t="s">
         <v>256</v>
-      </c>
-[...4 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D4" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3079,102 +3083,102 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>234</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>233</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>235</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C4" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D4" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D5" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>