--- v0 (2026-02-13)
+++ v1 (2026-05-16)
@@ -1111,51 +1111,51 @@
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Jackson, D., Atkinson, J., Guevara, C. I., Zhang, C., Kery, V., Moon, S. J., Virata, C., Yang, P., Lowe, C., Pinkstaff, J., Cho, H., Knudsen, N., Manibusan, A., Tian, F., Sun, Y., Lu, Y., Sellers, A., Jia, X. C., Joseph, I., Anand, B., … Stover, D. (2014). In vitro and in vivo evaluation of cysteine and site specific conjugated herceptin antibody-drug conjugates.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;PloS one&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;9&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;(1), e83865. &lt;/span&gt;&lt;a href="https://doi.org/10.1371/journal.pone.0083865" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;https://doi.org/10.1371/journal.pone.0083865&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;We report the results from the first direct preclinical comparison of a site specific non-natural amino acid anti-Her2 ADC and a cysteine conjugated anti-Her2 ADC. We report that the site specific non-natural amino acid anti-Her2 ADCs have superior&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;in vitro&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;serum stability and preclinical toxicology profile in rats as compared to the cysteine conjugated anti-Her2 ADCs. We also demonstrate that the site specific non-natural amino acid anti-Her2 ADCs maintain their&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;in vitro&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;potency and&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;in vivo&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;efficacy against Her2 expressing human tumor cell lines. Our data suggests that site specific non-natural amino acid ADCs may have a superior therapeutic window than cysteine conjugated ADCs.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Skidmore L, Sakamuri S, Knudsen NA, et al. ARX788, a site-specific anti-HER2 antibody-drug conjugate, demonstrates potent and selective activity in HER2-low and T-DM1–resistant breast and gastric cancer.&amp;nbsp;&lt;em&gt;Mol Cancer Ther&lt;/em&gt;. 2020;19(9):1833-1843. doi:&lt;a href="10.1158/1535-7163.MCT-19-1004" rel="noopener noreferrer" target="_blank"&gt;10.1158/1535-7163.MCT-19-1004&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;First-generation antibody-drug conjugates (ADC) are heterogeneous mixtures that have shown clinical benefit, but generally exhibited safety issues and a narrow therapeutic window due, in part, to off-target toxicity caused by ADC instability. ARX788 is a next-generation, site-specific anti-HER2 ADC that utilizes a unique nonnatural amino acid-enabled conjugation technology and a noncleavable Amberstatin (AS269) drug-linker to generate a homogeneous ADC with a drug-to-antibody ratio of 1.9. ARX788 exhibits high serum stability in mice and a relatively long ADC half-life of 12.5 days. When compared&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;in vitro&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;against T-DM1 across a panel of cancer cell lines, ARX788 showed superior activity in the lower HER2-expressing cell lines and no activity in normal cardiomyocyte cells. Similarly, ARX788 significantly inhibited tumor growth, and generally outperformed T-DM1 in HER2-high and HER2-low expression xenograft models. Breast and gastric cancer patient-derived xenograft studies confirmed strong antitumor activity of ARX788 in HER2-positive and HER2-low expression tumors, as well as in a T-DM1-resistant model. The encouraging preclinical data support the further development of ARX788 for treatment of patients with HER2-positive breast and gastric cancer, including those who have developed T-DM1 resistance, and patients with HER2-low expression tumors who are currently ineligible to receive HER2-targeted therapy.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Ambrx (acquired by Johnson &amp; Johnson, Inc.)</t>
+    <t>Ambrx (acquired by Janssen/Johnson &amp; Johnson)</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://ambrx.com/</t>
   </si>
   <si>
     <t>Ambrx, founded in 2003 in San Diego, California, emerged from pioneering work in synthetic biology, specifically with the goal of expanding the genetic code to enable precise modifications of proteins. This idea was initiated by co-founders Peter Schultz and others from The Scripps Research Institute.</t>
   </si>
   <si>
     <t>Zhejiang Medicine Co., Ltd</t>
   </si>
   <si>
     <t>https://www.zmc.top/en/</t>
   </si>
   <si>
     <t>Novocodex Biopharmaceuticals Co., Ltd</t>
   </si>
   <si>
     <t>http://www.novocodex.cn/</t>
   </si>
   <si>
     <t>Sino Biopharmaceutical., Ltd</t>
   </si>