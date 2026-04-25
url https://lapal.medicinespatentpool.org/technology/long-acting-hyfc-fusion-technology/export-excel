--- v0 (2026-04-05)
+++ v1 (2026-04-25)
@@ -267,51 +267,51 @@
     <t>Therapeutic proteins can be combined however further information is not disclosed by the company</t>
   </si>
   <si>
     <t>Efesa (Efepoetin alfa), the inaugural hyFC product, has gained regulatory approval and is commercially accessible in Indonesia. Amid that, Genexine gained a 20,000 square-foot manufacturing facility located in Durham, North Carolina, United States.</t>
   </si>
   <si>
     <t>Manufacturing of Efesa (Efineptakin alfa) in a cleanroom involves: 
 •	Construction of a Plasmid Encoding IL 1 Ra-hyFc Fusion Protein
 •	Establishment of Cell Lines Expressing the Present Fusion Protein
 •	Confirmation of Protein Expression by Western
 •	Blotting
 •	Purification and Concentration of Protein
 •	Characterization of hL1 RA-hFC Fusion Protein
 •	Determination and Comparison of Binding Affinity
 •	Detection of IL-8 Using ELISA</t>
   </si>
   <si>
     <t>•	Field emission scanning electron microscope
 •	Transmission electron microscopy
 •	Photon correlation spectroscopy
 •	Enzyme-linked immunosorbent assay (ELISA)
 •	Circular dichroism (CD) spectroscopy
 •	SDS-PAGE and Immunoblotting</t>
   </si>
   <si>
-    <t xml:space="preserve">Diabetes, HPV, Autoimmune diseases, Organ Transplantation, CKD induced anemia, Obesity, Ocular degeneration and Neutropenia, </t>
+    <t xml:space="preserve">, HPV, Autoimmune diseases, Organ Transplantation, CKD induced anemia, Obesity, Ocular degeneration and Neutropenia, </t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Monthly, Every two weeks and Twice monthly</t>
   </si>
   <si>
     <t>Children, Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>2024-08-28 11:59:58</t>
   </si>