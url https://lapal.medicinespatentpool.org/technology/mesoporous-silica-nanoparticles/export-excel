--- v0 (2025-12-23)
+++ v1 (2026-04-05)
@@ -787,50 +787,53 @@
 * With active CNS metastases
 * With clinically significant gastrointestinal disorder (e.g., bleeding, inflammation, occlusion, or diarrhea \&gt; grade 1)
 * Major surgery or radiotherapy within 4 weeks
 * Prior participation in any investigational drug study within 4 weeks
 * With prior irinotecan treatment</t>
   </si>
   <si>
     <t>Metastatic Pancreatic Cancer</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
+    <t>Manufacturer</t>
+  </si>
+  <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
@@ -884,53 +887,50 @@
     <t>Li Z, Barnes JC, Bosoy A, Stoddart JF, Zink JI. Mesoporous silica nanoparticles in biomedical applications. Chem Soc Rev. 2012;41(7):2590-2605. doi:10.1039/c1cs15246g</t>
   </si>
   <si>
     <t>https://lapal.medicinespatentpool.org/storage/illustrations/xpKab97Q0Jwk3pDpwE7CUdofDfSuWmbWVHFYJAlA.png</t>
   </si>
   <si>
     <t>Endocytosis of MSNP</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Li Z, Barnes JC, Bosoy A, Stoddart JF, Zink JI. Mesoporous silica nanoparticles in biomedical applications.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Chem Soc Rev&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2012;41(7):2590-2605. doi:&lt;/span&gt;&lt;a href="10.1039/c1cs15246g" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1039/c1cs15246g&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;This tutorial review provides an outlook on nanomaterials that are currently being used for theranostic purposes, with a special focus on mesoporous silica nanoparticle (MSNP) based materials. MSNPs with large surface area and pore volume can serve as efficient carriers for various therapeutic agents. The functionalization of MSNPs with molecular, supramolecular or polymer moieties, provides the material with great versatility while performing drug delivery tasks, which makes the delivery process highly controllable. This emerging area at the interface of chemistry and the life sciences offers a broad palette of opportunities for researchers with interests ranging from sol-gel science, the fabrication of nanomaterials, supramolecular chemistry, controllable drug delivery and targeted theranostics in biology and medicine.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Lu J, Liong M, Sherman S, et al. Mesoporous Silica Nanoparticles for Cancer Therapy: Energy-Dependent Cellular Uptake and Delivery of Paclitaxel to Cancer Cells.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Nanobiotechnology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2007;3(2):89-95. doi:&lt;/span&gt;&lt;a href="10.1007/s12030-008-9003-3" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1007/s12030-008-9003-3&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Biocompatible mesoporous silica nanoparticles, containing the fluorescence dye fluorescein isothiocyanate (FITC), provide a promising system to deliver hydrophobic anticancer drugs to cancer cells. In this study, we investigated the mechanism of uptake of fluorescent mesoporous silica nanoparticles (FMSN) by cancer cells. Incubation with FMSN at different temperatures showed that the uptake was higher at 37 degrees C than at 4 degrees C. Metabolic inhibitors impeded uptake of FMSN into cells. The inhibition of FMSN uptake by nocodazole treatment suggests that microtubule functions are required. We also report utilization of mesoporous silica nanoparticles to deliver a hydrophobic anticancer drug paclitaxel to PANC-1 cancer cells and to induce inhibition of proliferation. Mesoporous silica nanoparticles may provide a valuable vehicle to deliver hydrophobic anticancer drugs to human cancer cells.&lt;span class="ql-cursor"&gt;﻿&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
-  </si>
-[...1 lines deleted...]
-    <t>Manufacturer</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>University of California</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://regents.universityofcalifornia.edu/</t>
   </si>
   <si>
     <t>The University of California (UC), established in 1868, is a renowned public research institution comprising 10 campuses, governed by the Board of Regents, which oversees its strategic direction. With a legacy of academic excellence and innovation, UC has pioneered advancements across diverse fields, including mesoporous nanoparticle technology for precision drug delivery and targeted therapies.</t>
   </si>
   <si>
     <t>Merrimack Pharmaceuticals, Inc.</t>
   </si>
@@ -1715,54 +1715,54 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>272</v>
+        <v>239</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>273</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
         <v>276</v>
       </c>
       <c r="C2" t="s">
         <v>277</v>
       </c>
       <c r="D2" t="s">
         <v>278</v>
       </c>
       <c r="E2" t="s">
@@ -2865,229 +2865,233 @@
       <c r="E1" s="2" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P1"/>
+  <dimension ref="A1:Q1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:P1"/>
+      <selection activeCell="A1" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
+    <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>238</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>239</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>240</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>242</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>243</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>244</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>245</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>246</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>247</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>248</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>249</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>250</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>251</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>252</v>
+      </c>
+      <c r="Q1" s="2" t="s">
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>235</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C4" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D4" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="C5" t="s">
+        <v>266</v>
+      </c>
+      <c r="D5" t="s">
         <v>264</v>
-      </c>
-[...4 lines deleted...]
-        <v>263</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3110,71 +3114,71 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>236</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>235</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">