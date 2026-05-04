--- v0 (2026-04-04)
+++ v1 (2026-05-04)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -764,66 +764,96 @@
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
+    <t>https://lapal.medicinespatentpool.org/storage/illustrations/7FL8N7xX8j18RgUyTbpayAL3o2DP8ZUcRkncTIhH.png</t>
+  </si>
+  <si>
+    <t>placeholder</t>
+  </si>
+  <si>
+    <t>2018- Auritec Pharmaceuticals Completes Enrollment for its Sustained-release Depot Tacrolimus Clinical Trial</t>
+  </si>
+  <si>
+    <t>https://www.biospace.com/auritec-pharmaceuticals-completes-enrollment-for-its-sustained-release-depot-tacrolimus-clinical-trial</t>
+  </si>
+  <si>
+    <t>Auritec Pharma on SBIR.gov (America's seed fund)</t>
+  </si>
+  <si>
+    <t>https://www.sbir.gov/portfolio/101197</t>
+  </si>
+  <si>
+    <t>Auritec Pharma on PatSnap's Synapse</t>
+  </si>
+  <si>
+    <t>https://synapse.patsnap.com/organization/c8ea5d4abe9585ba3dfbb0e4dc709d81</t>
+  </si>
+  <si>
+    <t>Patented Technologies In Ocular Drug Delivery System: An Overview  - includes Plexis (r) platform technology</t>
+  </si>
+  <si>
+    <t>https://ajptr.com/articles/AJPTR36009/galleys/a98d8be0f2253</t>
+  </si>
+  <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
-    <t>Website under construction</t>
+    <t>https://www.linkedin.com/company/auritec-pharmaceuticals/</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Plexis is a proprietary long-acting injectable drug delivery platform that enables sustained, diffusion-controlled release using high–drug-loading microparticles. The technology delivers smooth, predictable pharmacokinetics, supports monthly subcutaneous dosing, is scalable, room-temperature stable, and has demonstrated clinical proof of concept across multiple therapeutic areas.</t>
   </si>
   <si>
     <t>Eupraxia Pharmaceuticals</t>
   </si>
   <si>
     <t>https://eupraxiapharma.com/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -1204,55 +1234,55 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaltrials.gov/study/NCT02609126" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04120402" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05608681" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03626714" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/7FL8N7xX8j18RgUyTbpayAL3o2DP8ZUcRkncTIhH.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biospace.com/auritec-pharmaceuticals-completes-enrollment-for-its-sustained-release-depot-tacrolimus-clinical-trial" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sbir.gov/portfolio/101197" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://synapse.patsnap.com/organization/c8ea5d4abe9585ba3dfbb0e4dc709d81" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ajptr.com/articles/AJPTR36009/galleys/a98d8be0f2253" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AR2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AR1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1568,184 +1598,184 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
         <v>213</v>
       </c>
       <c r="C2" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="D2" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="E2" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="F2" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="C2" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
@@ -2657,132 +2687,208 @@
       <c r="Q1" s="2" t="s">
         <v>236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1"/>
+  <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D1"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>237</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>238</v>
       </c>
     </row>
+    <row r="2" spans="1:4">
+      <c r="A2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="C2" t="s">
+        <v>240</v>
+      </c>
+    </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="E5" sqref="E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>219</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>220</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>146</v>
       </c>
     </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" t="s">
+        <v>146</v>
+      </c>
+      <c r="C3" t="s">
+        <v>243</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C4" t="s">
+        <v>245</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C5" t="s">
+        <v>247</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>248</v>
+      </c>
+    </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="E5" r:id="rId_hyperlink_4"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>