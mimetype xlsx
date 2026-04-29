--- v2 (2026-02-05)
+++ v3 (2026-04-29)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -391,50 +391,91 @@
     <t>Filed: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Status</t>
+  </si>
+  <si>
+    <t>Method for loading or refilling a stabilized drug formulation (specifically comprising tenofovir alafenamide) into a drug delivery implant</t>
+  </si>
+  <si>
+    <t>The present disclosure provides solid drug formulations, in particular to stabilized formulations of phosphonamidate-containing drugs, as well as methods for loading drug delivery devices with solid formulations.</t>
+  </si>
+  <si>
+    <t>WO2021113803</t>
+  </si>
+  <si>
+    <t>Formulation</t>
+  </si>
+  <si>
+    <t>THE METHODIST HOSPITAL SYSTEM</t>
+  </si>
+  <si>
+    <t>2040-12-07</t>
+  </si>
+  <si>
+    <t>Pending: CA, EPO, US</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Electrostatically gated nanofluidic membranes for control of molecular transport
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Devices and methods for controlling molecular transport are disclosed herein. The devices include a membrane having a plurality of nanochannels extending therethrough. The membrane has an inner electrically conductive layer and an outer dielectric layer. The outer dielectric layer creates an insulative barrier between the electrically conductive layer and the contents of the nanochannels. At least one electrical contact region is positioned on a surface of the membrane. The electrical contact region exposes the electrically conductive layer of the membrane for electrical coupling to external electronics. </t>
+  </si>
+  <si>
+    <t>WO2021146537</t>
+  </si>
+  <si>
+    <t>Device</t>
+  </si>
+  <si>
+    <t>2041-01-15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pending: EPO, US
+</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Countries</t>
   </si>
@@ -762,55 +803,56 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1476,184 +1518,184 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
       <c r="C2" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="D2" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="E2" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="F2" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
       <c r="C2" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
@@ -1830,51 +1872,51 @@
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>94</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>95</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>96</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="F1" s="4" t="s">
+      <c r="F1" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>99</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>100</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>101</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>102</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>103</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>104</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>105</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>106</v>
@@ -1882,96 +1924,148 @@
       <c r="O1" s="2" t="s">
         <v>107</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="H1" s="4" t="s">
+      <c r="H1" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>112</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E2" t="s">
+        <v>116</v>
+      </c>
+      <c r="F2" t="s">
+        <v>117</v>
+      </c>
+      <c r="H2" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="I2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" t="s">
+        <v>120</v>
+      </c>
+      <c r="C3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="I3" t="s">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -2018,254 +2112,254 @@
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>116</v>
+        <v>129</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q1"/>
   <sheetViews>
@@ -2277,331 +2371,331 @@
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>187</v>
+      </c>
+      <c r="L1" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="M1" s="5" t="s">
+        <v>189</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
-      <c r="B2" s="5" t="s">
-        <v>183</v>
+      <c r="B2" s="6" t="s">
+        <v>196</v>
       </c>
       <c r="C2" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="D2" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="5" t="s">
-        <v>186</v>
+      <c r="B3" s="6" t="s">
+        <v>199</v>
       </c>
       <c r="C3" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="D3" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
-      <c r="B4" s="5" t="s">
-        <v>188</v>
+      <c r="B4" s="6" t="s">
+        <v>201</v>
       </c>
       <c r="C4" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="D4" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>44</v>
       </c>
-      <c r="B5" s="5" t="s">
-        <v>191</v>
+      <c r="B5" s="6" t="s">
+        <v>204</v>
       </c>
       <c r="C5" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
       <c r="D5" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="5" t="s">
-        <v>193</v>
+      <c r="B6" s="6" t="s">
+        <v>206</v>
       </c>
       <c r="C6" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="D6" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E5" sqref="E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>195</v>
+        <v>208</v>
       </c>
       <c r="C2" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="D2" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>195</v>
+        <v>208</v>
       </c>
       <c r="C3" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="D3" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>195</v>
+        <v>208</v>
       </c>
       <c r="C4" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="D4" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="C5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>215</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>