--- v0 (2025-10-31)
+++ v1 (2026-04-03)
@@ -723,50 +723,53 @@
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Weekly</t>
   </si>
   <si>
     <t>Non-Implantable Device, Transdermal Patch</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
+    <t>Manufacturer</t>
+  </si>
+  <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
@@ -823,53 +826,50 @@
     <t>https://lapal.medicinespatentpool.org/storage/illustrations/lAYw85ggvno5tEzDcBGdvN8XMWuSZgGHNUdgfhGz.png</t>
   </si>
   <si>
     <t>Subcutaneous Pump</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Poster Presentation of Safety and efficacy studies of STAR-LLD (lenalidomide Transdermal Patch)</t>
   </si>
   <si>
     <t>IMS-2022-Poster-Activity-and-tolerability-of-lenalidomide-low-dose-continuous.pdf</t>
   </si>
   <si>
     <t>resources/YbFBv2UOEQ8d_IMS-2022-Poster-Activity-and-tolerability-of-lenalidomide-low-dose-continuous.pdf</t>
   </si>
   <si>
     <t>News related to STARSILON skin patch administration in Multiple myeloma</t>
   </si>
   <si>
     <t>https://healthtree.org/myeloma/community/articles/a-skin-patch-administration-of-lenalidomide-in-multiple-myeloma-</t>
   </si>
   <si>
     <t>Company/University</t>
-  </si>
-[...1 lines deleted...]
-    <t>Manufacturer</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.startontx.com</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Starton Therapeutics, a clinical-stage biotechnology enterprise established in 2017, is dedicated to advancing cancer treatment paradigms. The company's core focus is the development of innovative continuous delivery systems to augment existing cancer therapies. This technological approach aims to provide uninterrupted therapeutic exposure for patients with cancer.</t>
   </si>
   <si>
     <t>Haisco Pharmaceuticals, Inc.</t>
   </si>
@@ -1633,54 +1633,54 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>248</v>
+        <v>214</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>249</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
         <v>124</v>
       </c>
       <c r="C2" t="s">
         <v>252</v>
       </c>
       <c r="D2" t="s">
         <v>253</v>
       </c>
       <c r="E2" t="s">
@@ -2665,229 +2665,233 @@
       <c r="E1" s="2" t="s">
         <v>141</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P1"/>
+  <dimension ref="A1:Q1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:P1"/>
+      <selection activeCell="A1" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
+    <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>213</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>215</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>217</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>218</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>219</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>220</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>223</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>224</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>225</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>227</v>
+      </c>
+      <c r="Q1" s="2" t="s">
+        <v>228</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>210</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="C5" t="s">
+        <v>241</v>
+      </c>
+      <c r="D5" t="s">
         <v>239</v>
-      </c>
-[...4 lines deleted...]
-        <v>238</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2910,74 +2914,74 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>210</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
         <v>141</v>
       </c>
       <c r="C3" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>