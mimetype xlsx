--- v0 (2025-10-02)
+++ v1 (2026-04-01)
@@ -34,51 +34,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Technologies" sheetId="1" r:id="rId4"/>
     <sheet name="Potential associated API" sheetId="2" r:id="rId5"/>
     <sheet name="Patent Medspal" sheetId="3" r:id="rId6"/>
     <sheet name="Patent curated by innovator" sheetId="4" r:id="rId7"/>
     <sheet name="Clinical trials" sheetId="5" r:id="rId8"/>
     <sheet name="Key resources" sheetId="6" r:id="rId9"/>
     <sheet name="Regulatory status" sheetId="7" r:id="rId10"/>
     <sheet name="Drug illustrations" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
     <sheet name="Developers" sheetId="10" r:id="rId13"/>
     <sheet name="Partnerships" sheetId="11" r:id="rId14"/>
     <sheet name="Sponsors" sheetId="12" r:id="rId15"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="507">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="508">
   <si>
     <t>Technology</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Highlight</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Type(s) of technology</t>
   </si>
   <si>
     <t>Other feature(s) of the technology</t>
   </si>
   <si>
     <t>Release properties</t>
   </si>
   <si>
     <t>Injectability</t>
   </si>
   <si>
@@ -1514,74 +1514,80 @@
   <si>
     <t>2023-03-20</t>
   </si>
   <si>
     <t>2025-01-13</t>
   </si>
   <si>
     <t>2033-03-01</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
+    <t>Manufacturer</t>
+  </si>
+  <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
+    <t>Country Name</t>
+  </si>
+  <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.medicinespatentpool.org/storage/illustrations/9RwUR6uGeJnI4eead3JuA9SBnJw1L8ATqnknlZFK.png</t>
   </si>
   <si>
     <t>Mechanism of Prodrug conjugation</t>
@@ -1608,53 +1614,50 @@
     <t>Ascendis Pharma. (2025). TransCon TLR7/8 Agonist. Ascendis Pharma. https://investors.ascendispharma.com/static-files/22e32bfb-14ff-4a54-8b47-e49287e24501</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Savarirayan, R., Hoernschemeyer, D. G., Ljungberg, M., Zarate, Y. A., Bacino, C. A., Bober, M. B., Legare, J. M., Högler, W., Quattrin, T., Abuzzahab, M. J., Hofman, P. L., White, K. K., Ma, N. S., Schnabel, D., Sousa, S. B., Mao, M., Smith, A., Chakraborty, M., Giwa, A., Winding, B., … McDonnell, C. (2023). Once-weekly TransCon CNP (navepegritide) in children with achondroplasia (ACcomplisH): a phase 2, multicentre, randomised, double-blind, placebo-controlled, dose-escalation trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;EClinicalMedicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;65&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 102258. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/j.eclinm.2023.102258" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/j.eclinm.2023.102258&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;TransCon CNP (navepegritide) is an investigational prodrug of C-type natriuretic peptide (CNP) designed to allow for continuous CNP exposure with once-weekly dosing. This 52-week phase 2 (ACcomplisH) trial assessed the safety and efficacy of TransCon CNP in children with achondroplasia.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;ACcomplisH is a global, randomised, double-blind, placebo-controlled, dose-escalation trial. Study participants were recruited between June 10, 2020, and September 24, 2021. Eligible participants were prepubertal, aged 2-10 years, with genetically confirmed achondroplasia, and randomised 3:1 to once-weekly subcutaneous injections of TransCon CNP (6, 20, 50, or 100 μg CNP/kg/week) or placebo for 52 weeks. Primary objectives were safety and annualised growth velocity (AGV). ACcomplisH is registered with ClinicalTrials.gov (&lt;a href="http://clinicaltrials.gov/show/NCT04085523" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT04085523&lt;/a&gt;) and Eudra (CT 2019-002754-22).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings:&amp;nbsp;&lt;/strong&gt;Forty-two participants received TransCon CNP at doses of 6 μg (n = 10; 7 female), 20 μg (n = 11; 3 female), 50 μg (n = 10; 3 female), or 100 μg (n = 11; 6 female) CNP/kg/week, with 15 receiving placebo (5 female). Treatment-emergent adverse events (TEAEs) were mild or moderate with no grade 3/4 events reported. There were 2 serious TEAEs that were assessed as not related to TransCon CNP. Eleven injection site reactions occurred in 8 participants receiving TransCon CNP and no symptomatic hypotension occurred. TransCon CNP demonstrated a dose-dependent improvement in AGV. At 52 weeks, TransCon CNP 100 μg CNP/kg/week significantly improved AGV vs placebo (least squares mean [95% CI] 5.42 [4.74-6.11] vs 4.35 [3.75-4.94] cm/year; p = 0.0218), and improved achondroplasia-specific height SDS from baseline (least squares mean [95% CI] 0.22 [0.02-0·41] vs -0·08 [-0.25 to 0.10]; p = 0.0283). All participants completed the randomised period and continued in the ongoing open-label extension period receiving TransCon CNP 100 μg CNP/kg/week.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation:&amp;nbsp;&lt;/strong&gt;This phase 2 trial suggests that TransCon CNP is effective, safe, with low injection site reaction frequency, and may provide a novel, once-weekly treatment option for children with achondroplasia. These results support TransCon CNP at 100 μg CNP/kg/week in the ongoing pivotal trial.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Khan, A. A., Rejnmark, L., Rubin, M., Schwarz, P., Vokes, T., Clarke, B., Ahmed, I., Hofbauer, L., Marcocci, C., Pagotto, U., Palermo, A., Eriksen, E., Brod, M., Markova, D., Smith, A., Pihl, S., Mourya, S., Karpf, D. B., &amp;amp; Shu, A. D. (2022). PaTH Forward: A Randomized, Double-Blind, Placebo-Controlled Phase 2 Trial of TransCon PTH in Adult Hypoparathyroidism.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The Journal of clinical endocrinology and metabolism&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;107&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(1), e372–e385. &lt;/span&gt;&lt;a href="https://doi.org/10.1210/clinem/dgab577" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1210/clinem/dgab577&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Context:&amp;nbsp;&lt;/strong&gt;Hypoparathyroidism is characterized by insufficient levels of parathyroid hormone (PTH). TransCon PTH is an investigational long-acting prodrug of PTH(1-34) for the treatment of hypoparathyroidism.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;This work aimed to investigate the safety, tolerability, and efficacy of daily TransCon PTH in adults with hypoparathyroidism.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;This phase 2, randomized, double-blind, placebo-controlled 4-week trial with open-label extension enrolled 59 individuals with hypoparathyroidism. Interventions included TransCon PTH 15, 18, or 21 µg PTH(1-34)/day or placebo for 4 weeks, followed by a 22-week extension during which TransCon PTH dose was titrated (6-60 µg PTH[1-34]/day).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;By Week 26, 91% of participants treated with TransCon PTH achieved independence from standard of care (SoC, defined as active vitamin D = 0 μg/day and calcium [Ca] ≤ 500 mg/day). Mean 24-hour urine Ca (uCa) decreased from a baseline mean of 415 mg/24h to 178 mg/24h by Week 26 (n = 44) while normal serum Ca (sCa) was maintained and serum phosphate and serum calcium-phosphate product fell within the normal range. By Week 26, mean scores on the generic 36-Item Short Form Health Survey domains increased from below normal at baseline to within the normal range. The Hypoparathyroidism Patient Experience Scale symptom and impact scores improved through 26 weeks. TransCon PTH was well tolerated with no treatment-related serious or severe adverse events.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion:&amp;nbsp;&lt;/strong&gt;TransCon PTH enabled independence from oral active vitamin D and reduced Ca supplements (≤ 500 mg/day) for most participants, achieving normal sCa, serum phosphate, uCa, serum calcium-phosphate product, and demonstrating improved health-related quality of life. These results support TransCon PTH as a potential hormone replacement therapy for adults with hypoparathyroidism.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Holten-Andersen, L., Pihl, S., Rasmussen, C. E., Zettler, J., Maitro, G., Baron, J., Heinig, S., Hoffmann, E., Wegge, T., Krusch, M., Faltinger, F., Killian, S., Sprogoe, K., Karpf, D. B., Breinholt, V. M., &amp;amp; Cleemann, F. (2019). Design and Preclinical Development of TransCon PTH, an Investigational Sustained-Release PTH Replacement Therapy for Hypoparathyroidism.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Journal of bone and mineral research : the official journal of the American Society for Bone and Mineral Research&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;34&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(11), 2075–2086. &lt;/span&gt;&lt;a href="https://doi.org/10.1002/jbmr.3824" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1002/jbmr.3824&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;Hypoparathyroidism (HP) is a condition of parathyroid hormone (PTH) deficiency leading to abnormal calcium and phosphate metabolism. The mainstay of therapy consists of vitamin D and calcium supplements, as well as adjunct Natpara (PTH(1-84)). However, neither therapy optimally controls urinary calcium (uCa) or significantly reduces the incidence of hypercalcemia and hypocalcemia. TransCon PTH, a sustained-release prodrug of PTH(1-34) in development for the treatment of HP, was designed to overcome these limitations. To determine the pharmacokinetics and pharmacodynamics of TransCon PTH, single and repeat s.c. dose studies were performed in rats and monkeys. TransCon PTH demonstrated a half-life of 28 and 34 hours in rats and monkeys, respectively. After repeated dosing, an infusion-like profile of the released PTH, characterized by low peak-to-trough levels, was obtained in both species. In intact rats and monkeys, daily subcutaneous administration of TransCon PTH was associated with increases in serum calcium (sCa) levels and decreases in serum phosphate levels (sP). In monkeys, at a single dose of TransCon PTH that increased sCa levels within the normal range, a concurrent decrease in uCa excretion was observed. In 4-week repeat-dose studies in intact rats and monkeys, uCa excretion was comparable to controls across all dose levels despite increases in sCa levels. Further, in a rat model of HP, TransCon PTH normalized sCa and sP levels 24 hours per day. This was in contrast to only transient trends toward normalization of sCa and sP levels with an up to 6-fold higher molar dose of PTH(1-84). After repeated dosing to HP rats, uCa excretion transiently increased, corresponding to increases in sCa above normal range, but at the end of the treatment period, uCa excretion was generally comparable to sham controls. TransCon PTH was well tolerated and the observed pharmacokinetics and pharmacodynamics were in line with the expected action of physiological replacement of PTH.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
-  </si>
-[...1 lines deleted...]
-    <t>Manufacturer</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Ascendis Pharma</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://ascendispharma.com/</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>Ascendis Pharma A/S, founded in 2006 in Copenhagen, Denmark, develops innovative therapies using its TransCon® technology, focusing on endocrinology and oncology. With a global presence and ~879 employees, its market cap is ~$7.9B (2025). Recent milestones include YORVIPATH® approval for hypoparathyroidism. Despite revenue challenges with SKYTROFA, it remains committed to advancing its pipeline.</t>
   </si>
@@ -2466,272 +2469,272 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>480</v>
+        <v>448</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C2" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D2" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E2" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="F2" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C2" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C3" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C4" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C6" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C7" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C8" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C9" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C10" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
@@ -5332,211 +5335,219 @@
       <c r="E1" s="2" t="s">
         <v>141</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O1"/>
+  <dimension ref="A1:Q1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:O1"/>
+      <selection activeCell="A1" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
+    <col min="16" max="16" width="30" customWidth="true" style="0"/>
+    <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:17">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>447</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>448</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>449</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>450</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>451</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>452</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>453</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>454</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>455</v>
       </c>
-      <c r="K1" s="5" t="s">
+      <c r="K1" s="2" t="s">
         <v>456</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>457</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="M1" s="5" t="s">
         <v>458</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>459</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>460</v>
+      </c>
+      <c r="P1" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="Q1" s="2" t="s">
+        <v>462</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>444</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="C2" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="D2" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C3" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D3" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C4" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="D4" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -5558,85 +5569,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>445</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>444</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>446</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="C2" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="D2" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="C3" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="D3" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="C4" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="D4" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">