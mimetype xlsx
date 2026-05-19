--- v0 (2025-12-06)
+++ v1 (2026-05-19)
@@ -273,51 +273,51 @@
   <si>
     <t xml:space="preserve">Ocular disorders and achondroplasia, Pain management, </t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Monthly, Once every 2 weeks</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>2024-08-14 08:28:23</t>
+    <t>2024-08-21 12:30:20</t>
   </si>
   <si>
     <t>2024-08-21 13:45:31</t>
   </si>
   <si>
     <t>Active ingredients</t>
   </si>
   <si>
     <t>Classe(s)</t>
   </si>
   <si>
     <t>Development stage</t>
   </si>
   <si>
     <t>Clinical trial number(s)</t>
   </si>
   <si>
     <t>Foreseen approved indication(s)</t>
   </si>
   <si>
     <t>Foreseen user group</t>
   </si>
   <si>
     <t>Foreseen duration between application(s)</t>
   </si>
@@ -815,50 +815,53 @@
 * Measurable disease (per RECIST version 1.1).
 * Received a minimum of one and a maximum of six prior cytotoxic chemotherapy regimens for locally advanced or metastatic cancer.
 * Resolution of chemotherapy and radiation therapy related toxicities to NCI-CTCAE version 5.0 Grade 1 or lower severity, except for stable sensory neuropathy (≤ Grade 2), alopecia (any grade), presence of clinically managed chronic autoimmune AEs from prior immune therapy.
 * Eastern Cooperative Oncology Group (ECOG) performance status of 0 or 1.
 * Adequate orga</t>
   </si>
   <si>
     <t>Previously treated advanced or metastatic cancer</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
+    <t>Manufacturer</t>
+  </si>
+  <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
@@ -930,53 +933,50 @@
     <t>&lt;p&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;Carreras, C. et al.&amp;nbsp;&lt;/span&gt;&lt;a href="https://prolynxinc.com/pdf/Carreras_BC2024.pdf" rel="noopener noreferrer" target="_blank" style="color: rgb(248, 117, 0); background-color: rgb(255, 255, 255);"&gt;Long-Acting Poly(ADP-ribose) Polymerase Inhibitor Prodrug for Humans.&lt;/a&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;Bioconjugate Chem&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;35(4), 551-558. (2024) &lt;/span&gt;&lt;a href="https://pubs.acs.org/doi/10.1021/acs.bioconjchem.4c00112" rel="noopener noreferrer" target="_blank"&gt;https://pubs.acs.org/doi/10.1021/acs.bioconjchem.4c00112&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Poly(ADP-ribose) polymerase inhibitors (PARPi) have been approved for once or twice daily oral use in the treatment of cancers with BRCA defects. However, for some patients, oral administration of PARPi may be impractical or intolerable, and a long-acting injectable formulation is desirable. We recently developed a long-acting PEGylated PARPi prodrug, PEG∼talazoparib (TLZ), which suppressed the growth of PARPi-sensitive tumors in mice for very long periods. However, the release rate of TLZ from the conjugate was too fast to be optimal in humans. We prepared several new PEG∼TLZ prodrugs having longer half-lives of drug release and accurately measured their pharmacokinetics in the rat. Using the rates of release of TLZ from these prodrugs and the known pharmacokinetics of free TLZ in humans, we simulated the pharmacokinetics of the macromolecular prodrugs and released TLZ in humans. From several possibilities, we chose two conjugates that could be administered intravenously every 2 weeks and maintain TLZ within its known therapeutic window. We describe situations where the PEG∼TLZ conjugates would find utility in humans and suggest how the intravenously administered long-acting prodrugs could in fact be more effective than daily oral administration of free TLZ&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Fontaine, S. D., Carreras, C. W., Reid, R. R., Ashley, G. W., &amp;amp; Santi, D. V. (2023). A Very Long-acting Exatecan and Its Synergism with DNA Damage Response Inhibitors.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Cancer research communications&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;3&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(5), 908–916. &lt;/span&gt;&lt;a href="https://doi.org/10.1158/2767-9764.CRC-22-0517" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1158/2767-9764.CRC-22-0517&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Exatecan (Exa) is a very potent inhibitor of topoisomerase I and anticancer agent. It has been intensively studied as a single agent, a large macromolecular conjugate and as the payload component of antigen-dependent antibody–drug conjugates. The current work describes an antigen-independent conjugate of Exa with polyethylene glycol (PEG) that slowly releases free Exa. Exa was conjugated to a 4-arm 40 kDa PEG through a β-eliminative cleavable linker. Pharmacokinetic studies in mice showed that the conjugate has an apparent circulating half-life of 12 hours, which reflects a composite of both the rate of renal elimination (half-life ∼18 hours) and release of Exa (half-life ∼40 hours). Remarkably, a single low dose of 10 μmol/kg PEG-Exa—only approximately 0.2 μmol/mouse—caused complete suppression of tumor growth of BRCA1-deficient MX-1 xenografts lasting over 40 days. A single low dose of 2.5 μmol/kg PEG-Exa administered with low but efficacious doses of the PARP inhibitor talazoparib showed strong synergy and caused significant tumor regression. Furthermore, the same low, single dose of PEG-Exa administered with the ATR inhibitor VX970 at doses of the DNA damage response inhibitor that do not affect tumor growth show high tumor regression, strong synergy, and synthetic lethality.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Schneider, E. L., Carreras, C. W., Reid, R., Ashley, G. W., &amp;amp; Santi, D. V. (2022). A long-acting C-natriuretic peptide for achondroplasia.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Proceedings of the National Academy of Sciences of the United States of America&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;119&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(30), e2201067119.&lt;/span&gt;&lt;a href=" https://doi.org/10.1073/pnas.2201067119" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt; https://doi.org/10.1073/pnas.2201067119&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The C-natriuretic peptide (CNP) analog vosoritide has recently been approved for treatment of achondroplasia in children. However, the regimen requires daily subcutaneous injections in pediatric patients over multiple years. The present work sought to develop a long-acting CNP that would provide efficacy equal to or greater than that of vosoritide but require less frequent injections. We used a technology for half-life extension, whereby a drug is attached to tetra-polyethylene glycol hydrogels (tetra-PEG) by β-eliminative linkers that cleave at predetermined rates. These hydrogels-fabricated as uniform ∼60-μm microspheres-are injected subcutaneously, where they serve as a stationary depot to slowly release the drug into the systemic circulation. We prepared a highly active, stable CNP analog-[Gln6,14]CNP-38-composed of the 38 C-terminal amino acids of human CNP-53 containing Asn to Gln substitutions to preclude degradative deamidation. Two microsphere [Gln6,14]CNP-38 conjugates were prepared, with release rates designed to allow once-weekly and once-monthly administration. After subcutaneous injection of the conjugates in mice, [Gln6,14]CNP-38 was slowly released into the systemic circulation and showed biphasic elimination pharmacokinetics with terminal half-lives of ∼200 and ∼600 h. Both preparations increased growth of mice comparable to or exceeding that produced by daily vosoritide. Simulations of the pharmacokinetics in humans indicated that plasma [Gln6,14]CNP-38 levels should be maintained within a therapeutic window over weekly, biweekly, and likely, monthly dosing intervals. Compared with vosoritide, which requires ∼30 injections per month, microsphere [Gln6,14]CNP-38 conjugates-especially the biweekly and monthly dosing-could provide an alternative that would be well accepted by physicians, patients, and patient caregivers.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Schneider, E. L., Henise, J., Reid, R., Ashley, G. W., &amp;amp; Santi, D. V. (2016). Hydrogel Drug Delivery System Using Self-Cleaving Covalent Linkers for Once-a-Week Administration of Exenatide.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Bioconjugate chemistry&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;27&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(5), 1210–1215. &lt;/span&gt;&lt;a href="https://doi.org/10.1021/acs.bioconjchem.5b00690" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1021/acs.bioconjchem.5b00690&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;We have developed a unique long-acting drug-delivery system for the GLP-1 agonist exenatide. The peptide was covalently attached to Tetra-PEG hydrogel microspheres by a cleavable β-eliminative linker; upon s.c. injection, the exenatide is slowly released at a rate dictated by the linker. A second β-eliminative linker with a slower cleavage rate was incorporated in polymer cross-links to trigger gel degradation after drug release. The uniform 40 μm microspheres were fabricated using a flow-focusing microfluidic device and in situ polymerization within droplets. The exenatide-laden microspheres were injected subcutaneously into the rat, and serum exenatide measured over a one-month period. Pharmacokinetic analysis showed a t1/2,β of released exenatide of about 7 days which represents over a 300-fold half-life extension in the rat and exceeds the half-life of any currently approved long-acting GLP-1 agonist. Hydrogel-exenatide conjugates gave an excellent Level A in vitro-in vivo correlation of release rates of the peptide from the gel, and indicated that exenatide release was 3-fold faster in vivo than in vitro. Pharmacokinetic simulations indicate that the hydrogel-exenatide microspheres should support weekly or biweekly subcutaneous dosing in humans. The rare ability to modify in vivo pharmacokinetics by the chemical nature of the linker indicates that an even longer acting exenatide is feasible.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company/University</t>
-  </si>
-[...1 lines deleted...]
-    <t>Manufacturer</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>ProLync, Inc.</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://prolynxinc.com</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>ProLynx is a biotechnology company that specializes in developing long-acting drug delivery systems. Their technology involves attaching therapeutic agents to proprietary linkers that degrade at a controlled rate, allowing for the sustained release of drugs over extended periods. This approach is designed to reduce the frequency of dosing and improve patient compliance.</t>
   </si>
@@ -1740,54 +1740,54 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>283</v>
+        <v>244</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>284</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>285</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
         <v>287</v>
       </c>
       <c r="C2" t="s">
         <v>288</v>
       </c>
       <c r="D2" t="s">
         <v>289</v>
       </c>
       <c r="E2" t="s">
@@ -2956,229 +2956,233 @@
       <c r="E1" s="2" t="s">
         <v>144</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P1"/>
+  <dimension ref="A1:Q1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:P1"/>
+      <selection activeCell="A1" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
+    <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>243</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>244</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>245</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>247</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>248</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>249</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>250</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>251</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>252</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>253</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>254</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>255</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>256</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>257</v>
+      </c>
+      <c r="Q1" s="2" t="s">
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>240</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C3" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="C4" t="s">
+        <v>268</v>
+      </c>
+      <c r="D4" t="s">
         <v>266</v>
-      </c>
-[...4 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C5" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D5" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3201,113 +3205,113 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>241</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>240</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>44</v>
       </c>
       <c r="B2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C3" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D3" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C4" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D4" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C6" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D6" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">