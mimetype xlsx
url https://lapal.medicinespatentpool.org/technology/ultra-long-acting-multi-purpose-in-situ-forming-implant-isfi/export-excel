--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -236,51 +236,51 @@
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t xml:space="preserve">Water-soluble molecules
 Water-insoluble molecules
 Small molecules
 Dolutegravir (DTG), Cabotegravir (CAB), Rilpivirine (RPV)
 Nucleic acids
 Confidential
 Proteins
 Confidential
 </t>
   </si>
   <si>
     <t>To be provided</t>
   </si>
   <si>
     <t>2 different APIs</t>
   </si>
   <si>
     <t>at least 2 different APIs</t>
   </si>
   <si>
-    <t xml:space="preserve">Contraception, HIV PrEP and contraception, Diabetes, HBV, TB, COVID 19, HIV, Pain management, </t>
+    <t xml:space="preserve">Contraception, HIV PrEP and contraception, , HBV, TB, COVID 19, HIV, Pain management, </t>
   </si>
   <si>
     <t>Pre-Exposure Prophylaxis (PrEP), Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse, Administered by a specialty health worker, To be determined</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All, Male, Female, Cisgender female, Cisgender male, Transgender female, Transgender male, Intersex, Gender non-binary</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>2022-04-07 19:41:50</t>
   </si>
   <si>
     <t>2022-04-07 19:14:03</t>
   </si>